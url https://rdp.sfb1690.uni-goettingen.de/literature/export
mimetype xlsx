--- v1 (2026-02-23)
+++ v2 (2026-04-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="652">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="913">
   <si>
     <t>RDP - Link</t>
   </si>
   <si>
     <t>Working Groups</t>
   </si>
   <si>
     <t>Subproject</t>
   </si>
   <si>
     <t>Open Access</t>
   </si>
   <si>
     <t>Publication Type</t>
   </si>
   <si>
     <t>Peer Reviewed</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
@@ -569,51 +569,51 @@
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=41191133%5Buid%5D</t>
   </si>
   <si>
     <t>Curr Neurol Neurosci Rep</t>
   </si>
   <si>
     <t>Owrang D, Vona B</t>
   </si>
   <si>
     <t>2025-11-17 11:48:50</t>
   </si>
   <si>
     <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/14</t>
   </si>
   <si>
     <t>rg-brose, rg-moser, rg-preobraschenski, rg-strenzke, rg-wichmann</t>
   </si>
   <si>
     <t>10.1101/2025.05.10.653085</t>
   </si>
   <si>
     <t>bioRxiv</t>
   </si>
   <si>
-    <t>no ISSN (NLM ID:101680187)</t>
+    <t>2692-8205</t>
   </si>
   <si>
     <t>https://doi.org/10.1101/2025.05.10.653085</t>
   </si>
   <si>
     <t>Final article published in Science Advances here: doi:10.1126/sciadv.ady8532</t>
   </si>
   <si>
     <t>Chen H, Cretu C, Trebilcock A, Evdokimova N, Babai N, Feldmann L, Leidner F, Benseler F, Mutschall S, Esch K, Kibedi Szabo CZ, Pena V, Pape C, Grubmüller H, Strenzke N, Brose N, Wichmann C, Preobraschenski J, Moser T</t>
   </si>
   <si>
     <t>2025-11-18 14:56:26</t>
   </si>
   <si>
     <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/15</t>
   </si>
   <si>
     <t>rg-kusch, rg-moser</t>
   </si>
   <si>
     <t>A04, B01</t>
   </si>
   <si>
     <t>10.1101/2025.11.16.688700</t>
   </si>
@@ -737,132 +737,441 @@
   <si>
     <t>10.64898/2026.01.28.26344748</t>
   </si>
   <si>
     <t>XPOT Deficiency causes a human disorder through impaired tRNA nuclear export</t>
   </si>
   <si>
     <t>3067-2007</t>
   </si>
   <si>
     <t>https://doi.org/10.64898/2026.01.28.26344748</t>
   </si>
   <si>
     <t>von Hardenberg S, Niehaus I, Wiemers A, Rothoeft T, Huang K, Petree C, Schäffer V, Phillipe C, Bruel A, Warnatz K, Zamani M, Ahmadi R, Sedaghat A, Bahram S, Sedighzadeh S, Ebrahimi S, Khalilian S, Landwehr-Kenzel S, Schwerk N, Elsayed A, Rösler J, Lin S, Sabu S, Strenzke N, Sogkas G, Vona B, Varshney GK, Di Donato N, Auber B</t>
   </si>
   <si>
     <t>von Hardenberg S</t>
   </si>
   <si>
     <t>Auber B</t>
   </si>
   <si>
     <t>2026-02-09 08:44:38</t>
   </si>
   <si>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/20</t>
+  </si>
+  <si>
+    <t>rg-bradke</t>
+  </si>
+  <si>
+    <t>B07</t>
+  </si>
+  <si>
+    <t>10.64898/2026.02.05.703927</t>
+  </si>
+  <si>
+    <t>Microtubule Stabilization and Biomaterial Guidance Synergize to Enhance CST Regeneration and Motor Recovery After Chronic SCI</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.64898/2026.02.05.703927</t>
+  </si>
+  <si>
+    <t>Nekanti U, Sakthivel PS, Nishi RA, Anzalone A, Dumont CM, Bin Lee J, McDonald S, Song H, Obenaus A, Gershon PD, Bradke F, Shea LD, Cummings BJ, Anderson AJ</t>
+  </si>
+  <si>
+    <t>Nekanti U</t>
+  </si>
+  <si>
+    <t>Anderson AJ</t>
+  </si>
+  <si>
+    <t>2026-02-23 14:04:15</t>
+  </si>
+  <si>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/21</t>
+  </si>
+  <si>
+    <t>rg-bruegmann, rg-kusch, rg-mager, rg-moser</t>
+  </si>
+  <si>
+    <t>B11</t>
+  </si>
+  <si>
+    <t>Congresses</t>
+  </si>
+  <si>
+    <t>10.1111/apha.70104</t>
+  </si>
+  <si>
+    <t>C 20-11 ChReef: a new channelrhodopsin variant to improve cardiac  optogenetic pacing and arrhythmia termination</t>
+  </si>
+  <si>
+    <t>Acta Physiologica</t>
+  </si>
+  <si>
+    <t>1748-1708</t>
+  </si>
+  <si>
+    <t>1748-1716</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1111/apha.70104</t>
+  </si>
+  <si>
+    <t>S735</t>
+  </si>
+  <si>
+    <t>Garrido Charles A, Cheng C, Kiehn SM, Hüser MA, Draband MD,  Zerche M, Alekseev A, Cyganek L, Kusch K, Mager T, Moser T, Bruegmann T</t>
+  </si>
+  <si>
+    <t>Garrido Charles A</t>
+  </si>
+  <si>
+    <t>Bruegmann T</t>
+  </si>
+  <si>
+    <t>2026-02-23 17:44:25</t>
+  </si>
+  <si>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/22</t>
+  </si>
+  <si>
+    <t>rg-sakata</t>
+  </si>
+  <si>
+    <t>A02</t>
+  </si>
+  <si>
+    <t>10.1126/sciadv.adz3026</t>
+  </si>
+  <si>
+    <t>Structures of the 26S proteasome in complex with the Hsp70 co-chaperone Bag1 reveal a mechanism for direct substrate transfer</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1126/sciadv.adz3026</t>
+  </si>
+  <si>
+    <t>Maestro-López M, Cheng TC, Muntaner J, Menéndez M, Alonso M, Schweitzer A, Ishizaka M, Tomko RJ, Cuéllar J, Valpuesta JM, Sakata E</t>
+  </si>
+  <si>
+    <t>Maestro-López M</t>
+  </si>
+  <si>
+    <t>Sakata E</t>
+  </si>
+  <si>
+    <t>2026-02-27 13:32:16</t>
+  </si>
+  <si>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/23</t>
+  </si>
+  <si>
+    <t>rg-fluegel</t>
+  </si>
+  <si>
+    <t>A06</t>
+  </si>
+  <si>
+    <t>10.64898/2026.03.02.709025</t>
+  </si>
+  <si>
+    <t>Nanobodies equipped with HaloTag variants enable rapid and straightforward one-step immunofluorescence lifetime multiplexing</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.64898/2026.03.02.709025</t>
+  </si>
+  <si>
+    <t>Albert L, Basak S, Körner H, Oleksiievets N, Mougios N, Cotroneo ER, Frei MS, Enderlein J, Broichhagen J, Simeth NA, Tsukanov R, Opazo F</t>
+  </si>
+  <si>
+    <t>Albert L</t>
+  </si>
+  <si>
+    <t>Opazo F</t>
+  </si>
+  <si>
+    <t>2026-03-06 11:48:09</t>
+  </si>
+  <si>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/24</t>
+  </si>
+  <si>
+    <t>rg-moser</t>
+  </si>
+  <si>
+    <t>A04</t>
+  </si>
+  <si>
+    <t>10.1002/mco2.70639</t>
+  </si>
+  <si>
+    <t>OTOF Gene Therapy: From Breakthroughs to Roadmaps</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1002/mco2.70639</t>
+  </si>
+  <si>
+    <t>Wang Q, Moser T, Petit C</t>
+  </si>
+  <si>
+    <t>Wang Q</t>
+  </si>
+  <si>
+    <t>Petit C</t>
+  </si>
+  <si>
+    <t>2026-03-07 20:33:36</t>
+  </si>
+  <si>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/25</t>
+  </si>
+  <si>
+    <t>rg-gollisch</t>
+  </si>
+  <si>
+    <t>B05</t>
+  </si>
+  <si>
+    <t>10.64898/2026.03.06.710066</t>
+  </si>
+  <si>
+    <t>Image modifications reduce differences in natural-image encoding by retinal ganglion cells between natural and optogenetic stimulation</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.64898/2026.03.06.710066</t>
+  </si>
+  <si>
+    <t>Ramakrishna V, Gollisch T</t>
+  </si>
+  <si>
+    <t>Ramakrishna V</t>
+  </si>
+  <si>
+    <t>Gollisch T</t>
+  </si>
+  <si>
+    <t>2026-03-18 11:39:29</t>
+  </si>
+  <si>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/26</t>
+  </si>
+  <si>
+    <t>rg-mace</t>
+  </si>
+  <si>
+    <t>B06</t>
+  </si>
+  <si>
+    <t>10.64898/2026.03.06.709845</t>
+  </si>
+  <si>
+    <t>A transition-prone brain state precedes spontaneous behavioral switching</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.64898/2026.03.06.709845</t>
+  </si>
+  <si>
+    <t>Wanken P, Edelman BJ, Behera L, Martinez de Paz JM, McCarthy PT, Macé E</t>
+  </si>
+  <si>
+    <t>Wanken P</t>
+  </si>
+  <si>
+    <t>Macé E</t>
+  </si>
+  <si>
+    <t>2026-03-18 11:45:02</t>
+  </si>
+  <si>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/27</t>
+  </si>
+  <si>
+    <t>rg-behr, rg-brose, rg-jeschke, rg-kusch, rg-moser</t>
+  </si>
+  <si>
+    <t>A04, B04, Z02</t>
+  </si>
+  <si>
+    <t>10.1038/s41467-026-71047-1</t>
+  </si>
+  <si>
+    <t>Generation of marmoset monkeys with a non-mosaic disruption of the OTOF gene as a model of human deafness</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1038/s41467-026-71047-1</t>
+  </si>
+  <si>
+    <t>Kahland T, Lindenwald DL, Jeschke M, Kusch K, Tkachenko Eikel O, Uhl M, Rüger N, Drummer C, Wolf B, Benseler F, Brose N, Behr R, Moser T</t>
+  </si>
+  <si>
+    <t>Kahland T</t>
+  </si>
+  <si>
+    <t>2026-03-30 14:10:39</t>
+  </si>
+  <si>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/28</t>
+  </si>
+  <si>
+    <t>10.64898/2026.03.06.710089</t>
+  </si>
+  <si>
+    <t>Arousal elicits a brain-wide hemodynamic wave independent of locus coeruleus noradrenergic tone</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.64898/2026.03.06.710089</t>
+  </si>
+  <si>
+    <t>Martinez de Paz JM, Mayer JL, Wanken P, Rodrigues Apgaua B, Ablitip A, Behera L, Macé E</t>
+  </si>
+  <si>
+    <t>Martinez de Paz JM</t>
+  </si>
+  <si>
+    <t>2026-03-31 10:27:07</t>
+  </si>
+  <si>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/29</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>10.1186/s10020-026-01431-6</t>
+  </si>
+  <si>
+    <t>Clinical and genetic heterogeneity of syndromic hearing loss and its non-syndromic hearing loss mimics</t>
+  </si>
+  <si>
+    <t>Molecular Medicine</t>
+  </si>
+  <si>
+    <t>1076-1551</t>
+  </si>
+  <si>
+    <t>1528-3658</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1186/s10020-026-01431-6</t>
+  </si>
+  <si>
+    <t>Mol Med</t>
+  </si>
+  <si>
+    <t>Koparir A, Carbajal PB, Zamini M, Naghinejad M, Najarzadeh Torbati P, Hofrichter MAH, Tovornik S, Koparir E, Dragicevic Babic N, Rad A, Owrang D, Kalay I, Chamanrou N, Martínez Völter LN, Christophersen N, Baranzehi T, Rajati M, Loum S, Kunstmann E, Shadab M, Abbasi AA, Doosti M, Alidadiani N, Ghaderi S, Haack TB, Alavi S, Doll J, Kremer H, Kordi-Tamandani DM, Murphy D, Mohammad R, Hebestreit H, Ghayoor Karimiani E, Flandin S, Linares P, Villalobos D, Houlden H, Galehdari H, Shehata-Dieler W, Maroofian R, Haaf T, Vona B</t>
+  </si>
+  <si>
+    <t>Koparir A</t>
+  </si>
+  <si>
+    <t>2026-04-13 07:50:18</t>
+  </si>
+  <si>
     <t>GRO.data: https://doi.org/10.25625/KVGHV2</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?gro-2%2F148887=</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/148887</t>
   </si>
   <si>
     <t>Generic External ID: https://www.nature.com/articles/s41467-025-58738-x.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58738-x/MediaObjects/41467_2025_58738_MOESM1_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58738-x/MediaObjects/41467_2025_58738_MOESM2_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58738-x/MediaObjects/41467_2025_58738_MOESM3_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58738-x/MediaObjects/41467_2025_58738_MOESM4_ESM.xlsx</t>
   </si>
   <si>
     <t>Generic External ID: https://github.com/machenslab/dPCA</t>
   </si>
   <si>
     <t>Generic External ID: https://goeseek.gwdguser.de/studies/252</t>
   </si>
   <si>
     <t>NCBI.taxonomy: https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9544</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-8363-373X</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-1165-4646</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/02f99v835</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/01y9bpm73</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/003g6b432</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_001622</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_008394</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?gro-2%2F150053=</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/150053</t>
   </si>
   <si>
     <t>Generic External ID: https://www.sciencedirect.com/science/article/pii/S2666166725003144/pdfft?md5=9018d2ca51ea657ced2b69362be175ac&amp;pid=1-s2.0-S2666166725003144-main.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://ars.els-cdn.com/content/image/1-s2.0-S2666166725003144-mmc1.pdf</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0009-0007-3658-0288</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0009-0006-3846-9447</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-0938-8534</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-6719-3447</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/021ft0n22</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/05290cv24</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/03av75f26</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?gro-2%2F150462=</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/150462</t>
   </si>
   <si>
     <t>Generic External ID: https://www.medrxiv.org/content/10.1101/2025.06.26.25330137v1.full.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://www.medrxiv.org/content/medrxiv/early/2025/06/28/2025.06.26.25330137/DC1/embed/media-1.pdf?download=true</t>
   </si>
   <si>
     <t>Generic External ID: https://www.medrxiv.org/content/medrxiv/early/2025/06/28/2025.06.26.25330137/DC2/embed/media-2.pdf?download=true</t>
   </si>
   <si>
     <t>Generic External ID: https://www.medrxiv.org/content/medrxiv/early/2025/06/28/2025.06.26.25330137/DC3/embed/media-3.pdf?download=true</t>
   </si>
   <si>
     <t>Generic External ID: https://www.medrxiv.org/content/medrxiv/early/2025/06/28/2025.06.26.25330137/DC4/embed/media-4.pdf?download=true</t>
   </si>
   <si>
     <t>Generic External ID: https://www.medrxiv.org/content/medrxiv/early/2025/06/28/2025.06.26.25330137/DC5/embed/media-5.xlsx?download=true</t>
   </si>
   <si>
     <t>Generic External ID: https://goeseek.gwdguser.de/studies/253</t>
   </si>
   <si>
     <t>NCBI.gene: https://www.ncbi.nlm.nih.gov/gene/NM_001394062.1</t>
   </si>
@@ -980,51 +1289,51 @@
   <si>
     <t>ROR ID: https://ror.org/01q9r1072</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/03k7bde87</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/00thqtb16</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/02jx3x895</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/032db5x82</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/05ect4e57</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/02etexs15</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/05cz92x43</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?gro-2%2F149609=</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/149609</t>
   </si>
   <si>
     <t>Generic External ID: https://link.springer.com/content/pdf/10.1007/s40291-025-00782-w.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1007%2Fs40291-025-00782-w/MediaObjects/40291_2025_782_MOESM1_ESM.pdf</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0009-0009-6043-6811</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-3520-8015</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0009-0001-7609-4790</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-8140-0756</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-1784-8975</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-9679-6327</t>
   </si>
@@ -1046,51 +1355,51 @@
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_012813</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_013189</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_018393</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_000563</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_006169</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_006437</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_000598</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_023662</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?gro-2%2F150436=</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/150436</t>
   </si>
   <si>
     <t>Generic External ID: https://iopscience.iop.org/article/10.1088/1741-2552/adf00f/pdf</t>
   </si>
   <si>
     <t>NCBI.taxonomy: https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10116</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-4288-6917</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-3888-5636</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-0512-1381</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0009-0000-7904-5647</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-3795-9285</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-9154-4833</t>
   </si>
@@ -1103,60 +1412,60 @@
   <si>
     <t>ORCID: https://orcid.org/0000-0001-6887-5071</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-7358-003X</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0001-7145-0533</t>
   </si>
   <si>
     <t>Published Data Registry (EKFZ): https://rdp.ekfz.uni-goettingen.de/literature/publication/7</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1278</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/05xy1nn52</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/05e41x347</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/0245cg223</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?gro-2%2F150789=</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/150789</t>
   </si>
   <si>
     <t>Generic External ID: https://www.sciencedirect.com/science/article/pii/S2666634025001230/pdfft?md5=6d6e4f7ff68cac4f055c10fdecf7ece8&amp;pid=1-s2.0-S2666634025001230-main.pdf</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-1673-1046</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?gro-2%2F150912=</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/150912</t>
   </si>
   <si>
     <t>Generic External ID: https://www.medrxiv.org/content/10.1101/2025.08.13.25333146v1.full.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://www.medrxiv.org/content/medrxiv/early/2025/08/14/2025.08.13.25333146/DC1/embed/media-1.pdf?download=true</t>
   </si>
   <si>
     <t>Generic External ID: https://www.medrxiv.org/content/medrxiv/early/2025/08/14/2025.08.13.25333146/DC2/embed/media-2.pdf?download=true</t>
   </si>
   <si>
     <t>Generic External ID: https://www.medrxiv.org/content/medrxiv/early/2025/08/14/2025.08.13.25333146/DC3/embed/media-3.pdf?download=true</t>
   </si>
   <si>
     <t>Generic External ID: https://www.medrxiv.org/content/medrxiv/early/2025/08/14/2025.08.13.25333146/DC4/embed/media-4.pdf?download=true</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-2781-0412</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0001-6698-4127</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-0347-9614</t>
   </si>
@@ -1187,51 +1496,51 @@
   <si>
     <t>ROR ID: https://ror.org/04b6nzv94</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/04py2rh25</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/00d1dhh09</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_017561</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/IMSR_JAX:002756</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_002798</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_014199</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_003070</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?gro-2%2F150886=</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/150886</t>
   </si>
   <si>
     <t>Generic External ID: https://www.molbiolcell.org/doi/pdf/10.1091/mbc.E24-11-0519</t>
   </si>
   <si>
     <t>Generic External ID: https://en.bio-protocol.org/cjrap.aspx?eid=10.1091/mbc.E24-11-0519</t>
   </si>
   <si>
     <t>Generic External ID: https://github.com/computational-cell-analytics/synapse-net</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0009-0003-4337-7924</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0001-9432-1849</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-8285-2586</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0009-0005-6776-4130</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-8930-8268</t>
   </si>
@@ -1289,62 +1598,68 @@
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_017293</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_003297</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_018536</t>
   </si>
   <si>
     <t>Zenodo DOI: https://doi.org/10.5281/zenodo.14236426</t>
   </si>
   <si>
     <t>Zenodo DOI: https://doi.org/10.5281/zenodo.14232606</t>
   </si>
   <si>
     <t>Zenodo DOI: https://doi.org/10.5281/zenodo.14232529</t>
   </si>
   <si>
     <t>Zenodo DOI: https://doi.org/10.5281/zenodo.14236381</t>
   </si>
   <si>
     <t>Zenodo DOI: https://doi.org/10.5281/zenodo.14254111</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?gro-2%2F151650=</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/151650</t>
   </si>
   <si>
     <t>Generic External ID: https://onlinelibrary.wiley.com/doi/epdf/10.1002/mco2.70363</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-2589-0364</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-7313-1648</t>
   </si>
   <si>
+    <t>Online Mendelian Inheritance in Man (OMIM): https://www.omim.org/entry/607314</t>
+  </si>
+  <si>
+    <t>Online Mendelian Inheritance in Man (OMIM): https://www.omim.org/entry/121011</t>
+  </si>
+  <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1263</t>
   </si>
   <si>
     <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-53046</t>
   </si>
   <si>
     <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-54805</t>
   </si>
   <si>
     <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-54827</t>
   </si>
   <si>
     <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-54809</t>
   </si>
   <si>
     <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-54923</t>
   </si>
   <si>
     <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-54883</t>
   </si>
   <si>
     <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-54802</t>
   </si>
   <si>
     <t>Generic External ID: https://www.science.org/doi/pdf/10.1126/sciadv.ady8532?download=true</t>
@@ -1427,51 +1742,51 @@
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_014224</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_015872</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_015749</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_014222</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_025577</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_014565</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_025610</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_000325</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?gro-2%2F152232=</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/152232</t>
   </si>
   <si>
     <t>Generic External ID: https://academic.oup.com/qjmed/advance-article-pdf/doi/10.1093/qjmed/hcaf246/64712872/hcaf246.pdf</t>
   </si>
   <si>
     <t>NCBI.taxonomy: https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7955</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-7559-6529</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-2512-7812</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-8229-7519</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-0429-1904</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0001-5467-5247</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1268</t>
   </si>
@@ -1499,51 +1814,51 @@
   <si>
     <t>Chinese Clinical Trial Registry [ChiCTR]: https://www.chictr.org.cn/searchprojEN.html?title=&amp;officialname=&amp;subjectid=&amp;regstatus=&amp;regno=ChiCTR2400091517</t>
   </si>
   <si>
     <t>ClinicalTrials ID: https://clinicaltrials.gov/ct2/show/NCT05788536</t>
   </si>
   <si>
     <t>ClinicalTrials ID: https://clinicaltrials.gov/ct2/show/NCT05901480</t>
   </si>
   <si>
     <t>ClinicalTrials ID: https://clinicaltrials.gov/ct2/show/NCT05821959</t>
   </si>
   <si>
     <t>ClinicalTrials ID: https://clinicaltrials.gov/ct2/show/NCT06370351</t>
   </si>
   <si>
     <t>ClinicalTrials ID: https://clinicaltrials.gov/ct2/show/NCT06696456</t>
   </si>
   <si>
     <t>ClinicalTrials ID: https://clinicaltrials.gov/ct2/show/NCT06025032</t>
   </si>
   <si>
     <t>ClinicalTrials ID: https://clinicaltrials.gov/ct2/show/NCT06722170</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?gro-2%2F152230=</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/152230</t>
   </si>
   <si>
     <t>Generic External ID: https://www.cell.com/med/pdfExtended/S2666-6340(25)00313-7</t>
   </si>
   <si>
     <t>Generic External ID: https://www.cell.com/cms/10.1016/j.medj.2025.100886/attachment/74ae60b6-e24c-4058-92a6-c67896360b1d/mmc1.pdf</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-6163-8150</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0001-8893-434X</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1266</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/00ms48f15</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/01skt4w74</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/013e4n276</t>
   </si>
@@ -1640,51 +1955,51 @@
   <si>
     <t>ROR ID: https://ror.org/02dgjyy92</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/03mqfn238</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/00cvxb145</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/05cqe9350</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/007mrxy13</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/01k3hq685</t>
   </si>
   <si>
     <t>Generic External ID: https://link.springer.com/content/pdf/10.1007/s11910-025-01466-y.pdf</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/05a0ya142</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?gro-2%2F149989=</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/149989</t>
   </si>
   <si>
     <t>Generic External ID: https://www.biorxiv.org/content/10.1101/2025.05.10.653085v1.full.pdf</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1286): https://sfb1286.uni-goettingen.de/literature/publications/382</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1690): https://rdp.sfb1690.uni-goettingen.de/literature/publication/10</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1215</t>
   </si>
   <si>
     <t>Generic External ID: https://www.biorxiv.org/content/10.1101/2025.11.16.688700v1.full.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://github.com/computational-cell-analytics/cochlea-net</t>
   </si>
   <si>
     <t>Generic External ID: https://computational-cell-analytics.github.io/cochlea-net/</t>
   </si>
   <si>
     <t>NCBI.taxonomy: https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10047</t>
   </si>
@@ -1709,56 +2024,95 @@
   <si>
     <t>ORCID: https://orcid.org/0000-0002-5079-502X</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0001-7250-3756</t>
   </si>
   <si>
     <t>Published Data Registry (EKFZ): https://rdp.ekfz.uni-goettingen.de/literature/publication/8</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1280</t>
   </si>
   <si>
     <t>Research Data Archive (MBExC): https://mbexc.uni-goettingen.de/archive/1/641</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_007370</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_021716</t>
   </si>
   <si>
     <t>EMBL.Biostudies: https://www.ebi.ac.uk/biostudies/studies/https://www.ebi.ac.uk/biostudies/studies/S-SCDT-10_1038-S44321-025-00350-z</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?gro-2%2F153376=</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/153376</t>
   </si>
   <si>
     <t>Generic External ID: https://link.springer.com/content/pdf/10.1038/s44321-025-00350-z.pdf</t>
   </si>
   <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM1_ESM.docx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM2_ESM.docx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM3_ESM.docx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM4_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM5_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM6_ESM.zip</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM7_ESM.zip</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM8_ESM.zip</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM9_ESM.zip</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM10_ESM.zip</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM11_ESM.zip</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM12_ESM.zip</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM13_ESM.pdf</t>
+  </si>
+  <si>
     <t>NCBI.nucleotide: https://www.ncbi.nlm.nih.gov/nuccore/AF461397</t>
   </si>
   <si>
     <t>NCBI.nucleotide: https://www.ncbi.nlm.nih.gov/nuccore/KF992040</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-9577-6682</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0009-0004-5243-5097</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-2812-4999</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0001-8990-1662</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0009-0009-6409-0790</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-2344-5136</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-0274-5642</t>
@@ -1931,75 +2285,504 @@
   <si>
     <t>ROR ID: https://ror.org/02d741577</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/04d70nb60</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/01rws6r75</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/00pg6eq24</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/04bckew43</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/02kxbqc24</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/034m2b326</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/03dx11k66</t>
   </si>
   <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/10.64898/2026.02.05.703927v1.full.pdf</t>
+  </si>
+  <si>
+    <t>NCBI.geo: https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE126957</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-1422-4609</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-9508-6668</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-8455-7188</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-6937-9563</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-0345-3772</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-9296-9673</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-3628-5290</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-8203-8891</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/04bj28v14</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/03nawhv43</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/043j0f473</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/00jmfr291</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/IMSR_JAX:007909</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_014485</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_015753</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://onlinelibrary.wiley.com/doi/pdfdirect/10.1111/apha.70104?download=true</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-9120-1382</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-6930-9634</t>
+  </si>
+  <si>
+    <t>Published Data Registry (EKFZ): https://rdp.ekfz.uni-goettingen.de/literature/publication/18</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/031t5w623</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/03vwt8p73</t>
+  </si>
+  <si>
+    <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-52097</t>
+  </si>
+  <si>
+    <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-52193</t>
+  </si>
+  <si>
+    <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-52194</t>
+  </si>
+  <si>
+    <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-53945</t>
+  </si>
+  <si>
+    <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-52195</t>
+  </si>
+  <si>
+    <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-52196</t>
+  </si>
+  <si>
+    <t>GRO.instruments: https://instruments.goettingen-research-online.de/Landing/Resource?id=13663</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.science.org/doi/pdf/10.1126/sciadv.adz3026?download=true</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-7955-9135</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-2801-3084</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0009-0004-8353-5007</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-3267-4443</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-7789-807X</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-7468-8053</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-8580-3683</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-2515-1078</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-0906-5209</t>
+  </si>
+  <si>
+    <t>ProteomeXchange ID: http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD058407</t>
+  </si>
+  <si>
+    <t>ProteomeXchange ID: http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD069071</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1345</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1154</t>
+  </si>
+  <si>
+    <t>RCSB PDB: https://www.rcsb.org/structure/9HEU</t>
+  </si>
+  <si>
+    <t>RCSB PDB: https://www.rcsb.org/structure/9SZT</t>
+  </si>
+  <si>
+    <t>RCSB PDB: https://www.rcsb.org/structure/9SZV</t>
+  </si>
+  <si>
+    <t>RCSB PDB: https://www.rcsb.org/structure/7W3K</t>
+  </si>
+  <si>
+    <t>RCSB PDB: https://www.rcsb.org/structure/2KHO</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/0119pby33</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/02gfc7t72</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/015w4v032</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/03xk60j79</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/05g3dte14</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_020563</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_022212</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_020562</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_014477</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_014956</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_002285</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_018392</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_016732</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/CVCL_D615</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/CVCL_0063</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_004097</t>
+  </si>
+  <si>
+    <t>Zenodo DOI: https://doi.org/10.5281/zenodo.17424377</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1286): https://sfb1286.uni-goettingen.de/literature/publications/435</t>
+  </si>
+  <si>
+    <t>Published Data Registry (TRR274): https://rdp.sfb274.de/literature/publications/289</t>
+  </si>
+  <si>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/163885</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://onlinelibrary.wiley.com/doi/pdfdirect/10.1002/mco2.70639?download=true</t>
+  </si>
+  <si>
+    <t>NCBI.nucleotide: https://www.ncbi.nlm.nih.gov/nuccore/NM_001287489.2</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-9069-002X</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-3604-7279</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/05f82e368</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/0495fxg12</t>
+  </si>
+  <si>
+    <t>DOI - Digital Object Identifier: https://doi.org/10.12751/g-node.h9gnd4</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/10.64898/2026.03.06.710066v1.full.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://github.com/cortex-lab/phy</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://github.com/eulerlab/open-visual-stimulator/blob/master/calibration_mouse/stimulator_calibration.ipynb</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0009-0002-1369-2600</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-3998-533X</t>
+  </si>
+  <si>
+    <t>Published Data Registry (EKFZ): https://rdp.ekfz.uni-goettingen.de/literature/publication/21</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1360</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_016422</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_002630</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/10.64898/2026.03.06.709845v1.full.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2026/03/09/2026.03.06.709845/DC1/embed/media-1.pdf?download=true</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0009-0004-3521-0929</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-7502-9620</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-6953-9843</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-8917-1791</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-0096-8436</t>
+  </si>
+  <si>
+    <t>Published Data Registry (EKFZ): https://rdp.ekfz.uni-goettingen.de/literature/publication/22</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1361</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/03g267s60</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/04dq56617</t>
+  </si>
+  <si>
+    <t>Research Data Archive (MBExC): https://mbexc.uni-goettingen.de/archive/1/694</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_024663</t>
+  </si>
+  <si>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/gro-2/164212</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.nature.com/articles/s41467-026-71047-1.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-71047-1/MediaObjects/41467_2026_71047_MOESM1_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-71047-1/MediaObjects/41467_2026_71047_MOESM3_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-71047-1/MediaObjects/41467_2026_71047_MOESM2_ESM.pdf</t>
+  </si>
+  <si>
+    <t>NCBI.taxonomy: https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9483</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-3716-428X</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-7582-1768</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-9109-8765</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-4223-0563</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0009-0004-5669-8345</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-1382-2228</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-8816-6619</t>
+  </si>
+  <si>
+    <t>Published Data Registry (EKFZ): https://rdp.ekfz.uni-goettingen.de/literature/publication/24</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1371</t>
+  </si>
+  <si>
+    <t>Research Data Archive (MBExC): https://mbexc.uni-goettingen.de/archive/1/698</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_007198</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_001905</t>
+  </si>
+  <si>
+    <t>Zenodo DOI: https://doi.org/10.5281/zenodo.18678181</t>
+  </si>
+  <si>
+    <t>Addgene: https://www.addgene.org/105677</t>
+  </si>
+  <si>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/164211</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/10.64898/2026.03.06.710089v1.full.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2026/03/09/2026.03.06.710089/DC1/embed/media-1.pdf?download=true</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2026/03/09/2026.03.06.710089/DC2/embed/media-2.zip?download=true</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0009-0003-4073-9846</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0009-0007-0209-0758</t>
+  </si>
+  <si>
+    <t>Published Data Registry (EKFZ): https://rdp.ekfz.uni-goettingen.de/literature/publication/25</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1372</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/00cfam450</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/02s6k3f65</t>
+  </si>
+  <si>
+    <t>Research Data Archive (MBExC): https://mbexc.uni-goettingen.de/archive/1/697</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_002010</t>
+  </si>
+  <si>
     <t>External Resources</t>
   </si>
   <si>
     <t>primary: Anti-Otoferlin antibody</t>
   </si>
   <si>
     <t>primary: Parvalbumin antibody</t>
   </si>
   <si>
     <t>primary: Anti-VGLUT 3 antibody</t>
   </si>
   <si>
     <t>primary:  Purified Mouse Anti-CtBP2</t>
   </si>
   <si>
     <t>secondary: goat anti-mouse STAR 580</t>
   </si>
   <si>
     <t>secondary: Goat anti-Chicken IgY (H+L) Secondary Antibody, Alexa Fluor 488</t>
   </si>
   <si>
     <t>secondary: Goat anti-Rabbit IgG (H+L) Cross-Adsorbed Secondary Antibody, Alexa Fluor 647</t>
   </si>
   <si>
     <t>secondary: Goat anti-Rabbit IgG (H+L) Cross-Adsorbed Secondary Antibody, Alexa Fluor 488</t>
+  </si>
+  <si>
+    <t>primary: Anti-GFP antibody</t>
+  </si>
+  <si>
+    <t>primary: Anti-VGLUT 1 antibody</t>
+  </si>
+  <si>
+    <t>primary: Homer1 antibody</t>
+  </si>
+  <si>
+    <t>primary: Anti-Parvalbumin antibody</t>
+  </si>
+  <si>
+    <t>primary: Calretinin antibody</t>
+  </si>
+  <si>
+    <t>primary: Sodium Potassium ATPase Alpha 3 Antibody (XVIF9-G10) - BSA Free</t>
+  </si>
+  <si>
+    <t>primary: Polyclonal Rabbit Anti-Human CD3</t>
+  </si>
+  <si>
+    <t>primary: Iba1 antibody</t>
+  </si>
+  <si>
+    <t>secondary: Goat anti-Guinea Pig IgG (H+L) Highly Cross-Adsorbed Secondary Antibody, Alexa Fluor 568</t>
+  </si>
+  <si>
+    <t>secondary: Goat anti-Rabbit IgG (H+L) Cross-Adsorbed Secondary Antibody, Alexa Fluor™ 633</t>
+  </si>
+  <si>
+    <t>secondary: Goat anti-Guinea Pig IgG (H+L) Highly Cross-Adsorbed Secondary Antibody, Alexa Fluor™ 647</t>
+  </si>
+  <si>
+    <t>secondary: Donkey anti-Mouse IgG (H+L) Highly Cross-Adsorbed Secondary Antibody, Alexa Fluor™ 568</t>
+  </si>
+  <si>
+    <t>primary: Anti-PSMA3 antibody [EPR5455]</t>
   </si>
   <si>
     <t>Linked Antibodies</t>
   </si>
   <si>
     <t>C57BL/6J</t>
   </si>
   <si>
     <t>C57BL/6N</t>
   </si>
   <si>
     <t>Linked Mouselines</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2317,167 +3100,173 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/4" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/5" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/6" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/7" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/8" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/9" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/10" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/11" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/12" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/13" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/14" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/15" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/16" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/17" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/18" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/19" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25625/KVGHV2" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?gro-2%2F148887=" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-025-58738-x.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58738-x/MediaObjects/41467_2025_58738_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58738-x/MediaObjects/41467_2025_58738_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58738-x/MediaObjects/41467_2025_58738_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58738-x/MediaObjects/41467_2025_58738_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/machenslab/dPCA" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/252" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9544" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8363-373X" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1165-4646" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/003g6b432" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?gro-2%2F150053=" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S2666166725003144/pdfft?md5=9018d2ca51ea657ced2b69362be175ac&amp;pid=1-s2.0-S2666166725003144-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S2666166725003144-mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3658-0288" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-3846-9447" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0938-8534" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05290cv24" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?gro-2%2F150462=" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/10.1101/2025.06.26.25330137v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/06/28/2025.06.26.25330137/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/06/28/2025.06.26.25330137/DC2/embed/media-2.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/06/28/2025.06.26.25330137/DC3/embed/media-3.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/06/28/2025.06.26.25330137/DC4/embed/media-4.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/06/28/2025.06.26.25330137/DC5/embed/media-5.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/253" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/gene/NM_001394062.1" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2050-5084" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5663-1157" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5664-7987" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8771-0886" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4454-1979" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8468-5822" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3188-3788" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6870-4061" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0737-0763" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7359-6832" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1684-1624" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6674-0074" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9418-3287" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6763-1542" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3931-1207" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4314-4639" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-2579-6424" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6994-1640" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8952-3534" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5788-0270" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1356-5698" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9907-9246" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4814-6765" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omim.org/entry/618325" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omim.org/entry/4869" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omim.org/entry/8384" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02pttbw34" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04dm1cm79" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f54p054" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05jrr4320" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0086ms749" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00baak391" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0168r3w48" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00414dg76" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/035xkbk20" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01q9r1072" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03k7bde87" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00thqtb16" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jx3x895" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/032db5x82" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05ect4e57" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02etexs15" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05cz92x43" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?gro-2%2F149609=" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s40291-025-00782-w.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1007%2Fs40291-025-00782-w/MediaObjects/40291_2025_782_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6043-6811" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3520-8015" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7609-4790" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8140-0756" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1784-8975" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9679-6327" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3613-6378" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4497-4686" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016386" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014964" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010777" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012813" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013189" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018393" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000563" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006169" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006437" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000598" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_023662" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?gro-2%2F150436=" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iopscience.iop.org/article/10.1088/1741-2552/adf00f/pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10116" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4288-6917" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3888-5636" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0512-1381" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7904-5647" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3795-9285" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9154-4833" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8051-7964" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0636-1128" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6887-5071" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7358-003X" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/7" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1278" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05e41x347" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?gro-2%2F150789=" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S2666634025001230/pdfft?md5=6d6e4f7ff68cac4f055c10fdecf7ece8&amp;pid=1-s2.0-S2666634025001230-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?gro-2%2F150912=" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/10.1101/2025.08.13.25333146v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/08/14/2025.08.13.25333146/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/08/14/2025.08.13.25333146/DC2/embed/media-2.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/08/14/2025.08.13.25333146/DC3/embed/media-3.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/08/14/2025.08.13.25333146/DC4/embed/media-4.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2781-0412" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6698-4127" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0347-9614" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0927-6057" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9798-9622" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6952-4238" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2207-4660" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8022-4033" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2076-6818" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vek6s52" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00ayhx656" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04b6nzv94" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04py2rh25" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00d1dhh09" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00thqtb16" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01q9r1072" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014964" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017561" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012813" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013189" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010777" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018393" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/IMSR_JAX:002756" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014199" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?gro-2%2F150886=" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molbiolcell.org/doi/pdf/10.1091/mbc.E24-11-0519" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.bio-protocol.org/cjrap.aspx?eid=10.1091/mbc.E24-11-0519" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/computational-cell-analytics/synapse-net" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4337-7924" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9432-1849" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8285-2586" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6776-4130" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8930-8268" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-1348-8839" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4448-4230" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2374-5803" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9277-0122" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-9533-8620" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5893-1981" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3517-7792" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7351-8706" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8823-6672" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0938-8534" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8366-7622" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1667-7839" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2374-9922" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6562-7187" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/405" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1282" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1090" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003297" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018536" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14236426" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14232606" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14232529" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14236381" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14254111" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?gro-2%2F151650=" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1002/mco2.70363" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2589-0364" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7313-1648" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1263" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-53046" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54805" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54827" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54809" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54923" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54883" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54802" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/pdf/10.1126/sciadv.ady8532?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/sciadv.ady8532/suppl_file/sciadv.ady8532_sm.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/sciadv.ady8532/suppl_file/sciadv.ady8532_movies_s1_to_s4.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1357-5161" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6466-176X" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1639-9298" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5116-8931" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-3846-9447" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6776-4130" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0729-4713" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7013-5504" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6562-7187" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3270-3144" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0938-8534" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1825-0433" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/403" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1690.uni-goettingen.de/literature/publication/14" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1279" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9QE2" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SEA" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SFL" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SEG" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SE5" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SI1" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SH0" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043jzw605" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025454" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015749" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003297" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025577" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014565" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025610" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000325" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?gro-2%2F152232=" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/qjmed/advance-article-pdf/doi/10.1093/qjmed/hcaf246/64712872/hcaf246.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7955" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6466-176X" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7559-6529" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2512-7812" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8229-7519" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1825-0433" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0429-1904" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5467-5247" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1268" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vek6s52" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/035z6xf33" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05bbbc791" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014983" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014964" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002338" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018393" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010777" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012813" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013189" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006169" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001888" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016707" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chictr.org.cn/searchprojEN.html?title=&amp;officialname=&amp;subjectid=&amp;regstatus=&amp;regno=ChiCTR2200063181" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chictr.org.cn/searchprojEN.html?title=&amp;officialname=&amp;subjectid=&amp;regstatus=&amp;regno=ChiCTR2400091517" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT05788536" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT05901480" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT05821959" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT06370351" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT06696456" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT06025032" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT06722170" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?gro-2%2F152230=" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/med/pdfExtended/S2666-6340(25)00313-7" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.medj.2025.100886/attachment/74ae60b6-e24c-4058-92a6-c67896360b1d/mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6163-8150" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8893-434X" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1266" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00ms48f15" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01skt4w74" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/013e4n276" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04gw3ra78" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03phm3r45" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01esghr10" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/013q1eq08" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00zn2c847" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vek6s52" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00p991c53" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00za53h95" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0220mzb33" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05n3x4p02" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/026axqv54" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02afcvw97" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03nteze27" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00se2k293" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03gzbrs57" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04jztag35" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/047aw1y82" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/053v2gh09" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01z4nnt86" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0207yh398" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0220qvk04" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/010826a91" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xfsbk97" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01qh26a66" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/054gk2851" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f54p054" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0064kty71" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03ymy8z76" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jx3x895" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04gyf1771" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04gyf1771" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/013meh722" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01e3m7079" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04qr3zq92" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02dgjyy92" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03mqfn238" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00cvxb145" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05cqe9350" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/007mrxy13" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01k3hq685" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s11910-025-01466-y.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04b6nzv94" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05a0ya142" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vek6s52" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?gro-2%2F149989=" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2025.05.10.653085v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1357-5161" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6466-176X" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1639-9298" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5116-8931" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-3846-9447" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6776-4130" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0729-4713" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7013-5504" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6562-7187" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3270-3144" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0938-8534" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1825-0433" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/382" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1690.uni-goettingen.de/literature/publication/10" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1215" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043jzw605" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2025.11.16.688700v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/computational-cell-analytics/cochlea-net" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://computational-cell-analytics.github.io/cochlea-net/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10047" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6562-7187" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8051-7964" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-5372-8639" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8040-9444" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3639-3187" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-4340-1422" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3624-0343" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4685-5576" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5079-502X" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7250-3756" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/8" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1280" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/641" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_007370" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018536" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021716" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/biostudies/studies/https://www.ebi.ac.uk/biostudies/studies/S-SCDT-10_1038-S44321-025-00350-z" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?gro-2%2F153376=" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1038/s44321-025-00350-z.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/AF461397" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/KF992040" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10047" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10116" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8051-7964" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9577-6682" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5243-5097" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2812-4999" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8990-1662" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6409-0790" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3624-0343" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2344-5136" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0274-5642" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6151-7183" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5411-6207" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5079-502X" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0512-1381" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9571-7033" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/417" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/17" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1327" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02panr271" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0464" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018866" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018361" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000325" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013673" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016844" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018169" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018453" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014212" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000034" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011323" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.17458418" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15210800" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s12035-025-05615-9.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1007%2Fs12035-025-05615-9/MediaObjects/12035_2025_5615_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1007%2Fs12035-025-05615-9/MediaObjects/12035_2025_5615_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3055-3613" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8627-8828" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1982-8428" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7559-6529" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0037-9079" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0124-3026" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6763-1542" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0429-1904" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8742-2844" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6329-696X" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0737-0763" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05tgdvt16" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04sfka033" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/035z6xf33" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00q1fsf04" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04b6nzv94" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05a0ya142" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/preprints/psyarxiv/dpcwy_v1" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9362-0986" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7550-7293" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9505-9299" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4286-9962" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/013meh722" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/016xsfp80" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/010p50m34" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03qxff017" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jx3x895" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/10.64898/2026.01.28.26344748v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2026/02/04/2026.01.28.26344748/DC1/embed/media-1.docx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7955" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3680-7450" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3728-5893" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9379-2400" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1172-865X" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6928-9952" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7372-2771" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4836-7659" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5496-7749" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0855-2945" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0429-1904" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9439-4677" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1880-291X" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f2yqf98" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/035z6xf33" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02d741577" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04d70nb60" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jx3x895" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01rws6r75" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pg6eq24" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04bckew43" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02kxbqc24" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/034m2b326" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03dx11k66" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04b6nzv94" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vek6s52" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/4" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/5" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/6" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/7" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/8" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/9" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/10" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/11" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/12" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/13" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/14" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/15" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/16" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/17" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/18" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/19" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/20" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/21" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/22" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/23" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/24" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/25" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/26" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/27" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/28" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/29" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25625/KVGHV2" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/148887" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-025-58738-x.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58738-x/MediaObjects/41467_2025_58738_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58738-x/MediaObjects/41467_2025_58738_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58738-x/MediaObjects/41467_2025_58738_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58738-x/MediaObjects/41467_2025_58738_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/machenslab/dPCA" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/252" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9544" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8363-373X" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1165-4646" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/003g6b432" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150053" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S2666166725003144/pdfft?md5=9018d2ca51ea657ced2b69362be175ac&amp;pid=1-s2.0-S2666166725003144-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S2666166725003144-mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3658-0288" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-3846-9447" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0938-8534" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05290cv24" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150462" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/10.1101/2025.06.26.25330137v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/06/28/2025.06.26.25330137/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/06/28/2025.06.26.25330137/DC2/embed/media-2.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/06/28/2025.06.26.25330137/DC3/embed/media-3.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/06/28/2025.06.26.25330137/DC4/embed/media-4.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/06/28/2025.06.26.25330137/DC5/embed/media-5.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/253" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/gene/NM_001394062.1" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2050-5084" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5663-1157" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5664-7987" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8771-0886" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4454-1979" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8468-5822" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3188-3788" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6870-4061" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0737-0763" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7359-6832" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1684-1624" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6674-0074" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9418-3287" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6763-1542" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3931-1207" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4314-4639" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-2579-6424" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6994-1640" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8952-3534" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5788-0270" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1356-5698" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9907-9246" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4814-6765" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omim.org/entry/618325" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omim.org/entry/4869" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omim.org/entry/8384" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02pttbw34" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04dm1cm79" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f54p054" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05jrr4320" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0086ms749" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00baak391" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0168r3w48" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00414dg76" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/035xkbk20" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01q9r1072" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03k7bde87" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00thqtb16" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jx3x895" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/032db5x82" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05ect4e57" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02etexs15" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05cz92x43" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/149609" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s40291-025-00782-w.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1007%2Fs40291-025-00782-w/MediaObjects/40291_2025_782_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6043-6811" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3520-8015" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7609-4790" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8140-0756" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1784-8975" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9679-6327" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3613-6378" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4497-4686" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016386" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014964" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010777" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012813" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013189" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018393" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000563" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006169" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006437" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000598" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_023662" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150436" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iopscience.iop.org/article/10.1088/1741-2552/adf00f/pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10116" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4288-6917" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3888-5636" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0512-1381" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7904-5647" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3795-9285" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9154-4833" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8051-7964" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0636-1128" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6887-5071" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7358-003X" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/7" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1278" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05e41x347" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150789" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S2666634025001230/pdfft?md5=6d6e4f7ff68cac4f055c10fdecf7ece8&amp;pid=1-s2.0-S2666634025001230-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150912" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/10.1101/2025.08.13.25333146v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/08/14/2025.08.13.25333146/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/08/14/2025.08.13.25333146/DC2/embed/media-2.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/08/14/2025.08.13.25333146/DC3/embed/media-3.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/08/14/2025.08.13.25333146/DC4/embed/media-4.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2781-0412" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6698-4127" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0347-9614" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0927-6057" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9798-9622" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6952-4238" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2207-4660" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8022-4033" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2076-6818" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vek6s52" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00ayhx656" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04b6nzv94" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04py2rh25" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00d1dhh09" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00thqtb16" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01q9r1072" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014964" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017561" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012813" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013189" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010777" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018393" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/IMSR_JAX:002756" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014199" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150886" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molbiolcell.org/doi/pdf/10.1091/mbc.E24-11-0519" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.bio-protocol.org/cjrap.aspx?eid=10.1091/mbc.E24-11-0519" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/computational-cell-analytics/synapse-net" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4337-7924" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9432-1849" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8285-2586" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6776-4130" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8930-8268" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-1348-8839" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4448-4230" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2374-5803" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9277-0122" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-9533-8620" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5893-1981" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3517-7792" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7351-8706" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8823-6672" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0938-8534" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8366-7622" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1667-7839" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2374-9922" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6562-7187" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/405" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1282" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1090" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003297" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018536" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14236426" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14232606" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14232529" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14236381" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14254111" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/151650" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1002/mco2.70363" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2589-0364" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7313-1648" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omim.org/entry/607314" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omim.org/entry/121011" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1263" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-53046" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54805" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54827" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54809" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54923" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54883" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54802" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/pdf/10.1126/sciadv.ady8532?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/sciadv.ady8532/suppl_file/sciadv.ady8532_sm.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/sciadv.ady8532/suppl_file/sciadv.ady8532_movies_s1_to_s4.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1357-5161" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6466-176X" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1639-9298" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5116-8931" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-3846-9447" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6776-4130" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0729-4713" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7013-5504" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6562-7187" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3270-3144" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0938-8534" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1825-0433" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/403" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1690.uni-goettingen.de/literature/publication/14" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1279" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9QE2" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SEA" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SFL" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SEG" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SE5" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SI1" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SH0" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043jzw605" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025454" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015749" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003297" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025577" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014565" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025610" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000325" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/152232" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/qjmed/advance-article-pdf/doi/10.1093/qjmed/hcaf246/64712872/hcaf246.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7955" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6466-176X" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7559-6529" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2512-7812" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8229-7519" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1825-0433" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0429-1904" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5467-5247" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1268" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vek6s52" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/035z6xf33" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05bbbc791" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014983" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014964" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002338" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018393" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010777" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012813" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013189" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006169" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001888" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016707" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chictr.org.cn/searchprojEN.html?title=&amp;officialname=&amp;subjectid=&amp;regstatus=&amp;regno=ChiCTR2200063181" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chictr.org.cn/searchprojEN.html?title=&amp;officialname=&amp;subjectid=&amp;regstatus=&amp;regno=ChiCTR2400091517" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT05788536" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT05901480" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT05821959" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT06370351" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT06696456" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT06025032" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT06722170" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/152230" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/med/pdfExtended/S2666-6340(25)00313-7" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.medj.2025.100886/attachment/74ae60b6-e24c-4058-92a6-c67896360b1d/mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6163-8150" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8893-434X" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1266" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00ms48f15" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01skt4w74" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/013e4n276" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04gw3ra78" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03phm3r45" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01esghr10" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/013q1eq08" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00zn2c847" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vek6s52" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00p991c53" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00za53h95" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0220mzb33" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05n3x4p02" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/026axqv54" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02afcvw97" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03nteze27" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00se2k293" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03gzbrs57" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04jztag35" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/047aw1y82" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/053v2gh09" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01z4nnt86" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0207yh398" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0220qvk04" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/010826a91" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xfsbk97" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01qh26a66" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/054gk2851" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f54p054" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0064kty71" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03ymy8z76" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jx3x895" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04gyf1771" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04gyf1771" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/013meh722" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01e3m7079" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04qr3zq92" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02dgjyy92" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03mqfn238" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00cvxb145" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05cqe9350" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/007mrxy13" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01k3hq685" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s11910-025-01466-y.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04b6nzv94" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05a0ya142" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vek6s52" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/149989" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2025.05.10.653085v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1357-5161" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6466-176X" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1639-9298" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5116-8931" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-3846-9447" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6776-4130" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0729-4713" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7013-5504" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6562-7187" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3270-3144" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0938-8534" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1825-0433" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/382" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1690.uni-goettingen.de/literature/publication/10" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1215" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043jzw605" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2025.11.16.688700v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/computational-cell-analytics/cochlea-net" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://computational-cell-analytics.github.io/cochlea-net/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10047" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6562-7187" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8051-7964" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-5372-8639" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8040-9444" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3639-3187" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-4340-1422" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3624-0343" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4685-5576" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5079-502X" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7250-3756" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/8" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1280" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/641" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_007370" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018536" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021716" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/biostudies/studies/https://www.ebi.ac.uk/biostudies/studies/S-SCDT-10_1038-S44321-025-00350-z" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/153376" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1038/s44321-025-00350-z.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM1_ESM.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM2_ESM.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM3_ESM.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM4_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM5_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM6_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM7_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM8_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM9_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM10_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM11_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM12_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM13_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/AF461397" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/KF992040" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10047" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10116" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8051-7964" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9577-6682" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5243-5097" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2812-4999" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8990-1662" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6409-0790" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3624-0343" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2344-5136" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0274-5642" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6151-7183" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5411-6207" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5079-502X" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0512-1381" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9571-7033" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/417" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/17" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1327" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02panr271" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0464" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018866" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018361" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000325" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013673" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016844" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018169" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018453" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014212" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000034" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011323" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.17458418" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15210800" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s12035-025-05615-9.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1007%2Fs12035-025-05615-9/MediaObjects/12035_2025_5615_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1007%2Fs12035-025-05615-9/MediaObjects/12035_2025_5615_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3055-3613" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8627-8828" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1982-8428" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7559-6529" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0037-9079" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0124-3026" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6763-1542" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0429-1904" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8742-2844" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6329-696X" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0737-0763" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05tgdvt16" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04sfka033" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/035z6xf33" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00q1fsf04" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04b6nzv94" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05a0ya142" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/preprints/psyarxiv/dpcwy_v1" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9362-0986" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7550-7293" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9505-9299" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4286-9962" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/013meh722" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/016xsfp80" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/010p50m34" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03qxff017" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jx3x895" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/10.64898/2026.01.28.26344748v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2026/02/04/2026.01.28.26344748/DC1/embed/media-1.docx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7955" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3680-7450" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3728-5893" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9379-2400" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1172-865X" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6928-9952" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7372-2771" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4836-7659" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5496-7749" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0855-2945" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0429-1904" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9439-4677" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1880-291X" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f2yqf98" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/035z6xf33" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02d741577" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04d70nb60" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jx3x895" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01rws6r75" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pg6eq24" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04bckew43" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02kxbqc24" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/034m2b326" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03dx11k66" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04b6nzv94" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vek6s52" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.64898/2026.02.05.703927v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE126957" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1422-4609" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9508-6668" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8455-7188" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6937-9563" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0345-3772" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9296-9673" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3628-5290" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8203-8891" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04gyf1771" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02dgjyy92" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04bj28v14" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00p991c53" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03nawhv43" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043j0f473" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00jmfr291" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/IMSR_JAX:007909" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015753" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018361" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1111/apha.70104?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9577-6682" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8990-1662" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9120-1382" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5079-502X" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9571-7033" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6930-9634" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/18" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/031t5w623" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vwt8p73" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-52097" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-52193" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-52194" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-53945" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-52195" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-52196" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://instruments.goettingen-research-online.de/Landing/Resource?id=13663" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/pdf/10.1126/sciadv.adz3026?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7955-9135" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2801-3084" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8353-5007" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3267-4443" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7789-807X" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7468-8053" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8580-3683" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2515-1078" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0906-5209" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD058407" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD069071" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1345" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1154" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9HEU" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SZT" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SZV" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7W3K" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2KHO" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0119pby33" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02gfc7t72" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/015w4v032" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03xk60j79" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05g3dte14" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020563" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_022212" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020562" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014477" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014956" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018392" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016732" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_D615" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004097" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.17424377" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/435" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb274.de/literature/publications/289" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chictr.org.cn/searchprojEN.html?title=&amp;officialname=&amp;subjectid=&amp;regstatus=&amp;regno=ChiCTR2200063181" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT05901480" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/163885" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1002/mco2.70639?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NM_001287489.2" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9069-002X" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3604-7279" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04gw3ra78" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05f82e368" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0495fxg12" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12751/g-node.h9gnd4" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.64898/2026.03.06.710066v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/cortex-lab/phy" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/eulerlab/open-visual-stimulator/blob/master/calibration_mouse/stimulator_calibration.ipynb" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-1369-2600" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3998-533X" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/21" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1360" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/003g6b432" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vwt8p73" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016422" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002630" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.64898/2026.03.06.709845v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2026/03/09/2026.03.06.709845/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-3521-0929" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7502-9620" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6953-9843" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8917-1791" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0096-8436" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/22" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1361" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vwt8p73" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03g267s60" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04dq56617" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/694" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013673" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_024663" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/gro-2/164212" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-026-71047-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-71047-1/MediaObjects/41467_2026_71047_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-71047-1/MediaObjects/41467_2026_71047_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-71047-1/MediaObjects/41467_2026_71047_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9483" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3716-428X" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7582-1768" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9109-8765" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5079-502X" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4223-0563" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-4340-1422" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5669-8345" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1382-2228" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0512-1381" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-3846-9447" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0938-8534" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8816-6619" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/24" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1371" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vwt8p73" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/698" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_007198" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.18678181" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/105677" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/164211" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.64898/2026.03.06.710089v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2026/03/09/2026.03.06.710089/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2026/03/09/2026.03.06.710089/DC2/embed/media-2.zip?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8917-1791" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4073-9846" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-3521-0929" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0209-0758" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6953-9843" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0096-8436" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/25" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1372" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vwt8p73" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00cfam450" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03g267s60" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02s6k3f65" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/697" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002010" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013673" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CT20"/>
+  <dimension ref="A1:CZ30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:CT1"/>
+      <selection activeCell="A1" sqref="A1:CZ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="74.268" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="76.553" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="80" customWidth="true" style="0"/>
     <col min="11" max="11" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="80" customWidth="true" style="0"/>
     <col min="20" max="20" width="80" customWidth="true" style="0"/>
-    <col min="21" max="21" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="80" customWidth="true" style="0"/>
     <col min="25" max="25" width="80" customWidth="true" style="0"/>
     <col min="26" max="26" width="80" customWidth="true" style="0"/>
     <col min="27" max="27" width="80" customWidth="true" style="0"/>
     <col min="28" max="28" width="80" customWidth="true" style="0"/>
     <col min="29" max="29" width="80" customWidth="true" style="0"/>
     <col min="30" max="30" width="80" customWidth="true" style="0"/>
     <col min="31" max="31" width="80" customWidth="true" style="0"/>
     <col min="32" max="32" width="80" customWidth="true" style="0"/>
     <col min="33" max="33" width="80" customWidth="true" style="0"/>
     <col min="34" max="34" width="80" customWidth="true" style="0"/>
     <col min="35" max="35" width="80" customWidth="true" style="0"/>
     <col min="36" max="36" width="80" customWidth="true" style="0"/>
-    <col min="37" max="37" width="52.987" bestFit="true" customWidth="true" style="0"/>
+    <col min="37" max="37" width="80" customWidth="true" style="0"/>
     <col min="38" max="38" width="80" customWidth="true" style="0"/>
     <col min="39" max="39" width="80" customWidth="true" style="0"/>
     <col min="40" max="40" width="80" customWidth="true" style="0"/>
     <col min="41" max="41" width="80" customWidth="true" style="0"/>
     <col min="42" max="42" width="80" customWidth="true" style="0"/>
     <col min="43" max="43" width="80" customWidth="true" style="0"/>
     <col min="44" max="44" width="80" customWidth="true" style="0"/>
-    <col min="45" max="45" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="45" max="45" width="80" customWidth="true" style="0"/>
     <col min="46" max="46" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="80" customWidth="true" style="0"/>
-    <col min="48" max="48" width="80" customWidth="true" style="0"/>
+    <col min="48" max="48" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="80" customWidth="true" style="0"/>
     <col min="50" max="50" width="80" customWidth="true" style="0"/>
     <col min="51" max="51" width="80" customWidth="true" style="0"/>
     <col min="52" max="52" width="80" customWidth="true" style="0"/>
     <col min="53" max="53" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="76.553" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="80" customWidth="true" style="0"/>
     <col min="59" max="59" width="80" customWidth="true" style="0"/>
     <col min="60" max="60" width="80" customWidth="true" style="0"/>
-    <col min="61" max="61" width="70.697" bestFit="true" customWidth="true" style="0"/>
-    <col min="62" max="62" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="61" max="61" width="80" customWidth="true" style="0"/>
+    <col min="62" max="62" width="80" customWidth="true" style="0"/>
     <col min="63" max="63" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="70.697" bestFit="true" customWidth="true" style="0"/>
-    <col min="81" max="81" width="39.99" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="83" max="83" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="81" max="81" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="82" max="82" width="61.271" bestFit="true" customWidth="true" style="0"/>
+    <col min="83" max="83" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="85" max="85" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="86" max="86" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="87" max="87" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="88" max="88" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="89" max="89" width="38.848" bestFit="true" customWidth="true" style="0"/>
-    <col min="90" max="90" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="89" max="89" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="90" max="90" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="91" max="91" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="92" max="92" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="93" max="93" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="94" max="94" width="80" customWidth="true" style="0"/>
     <col min="95" max="95" width="80" customWidth="true" style="0"/>
     <col min="96" max="96" width="80" customWidth="true" style="0"/>
-    <col min="97" max="97" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="98" max="98" width="9.10" bestFit="true" style="0"/>
+    <col min="97" max="97" width="80" customWidth="true" style="0"/>
+    <col min="98" max="98" width="80" customWidth="true" style="0"/>
+    <col min="99" max="99" width="80" customWidth="true" style="0"/>
+    <col min="100" max="100" width="80" customWidth="true" style="0"/>
+    <col min="101" max="101" width="80" customWidth="true" style="0"/>
+    <col min="102" max="102" width="80" customWidth="true" style="0"/>
+    <col min="103" max="103" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="104" max="104" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:98">
+    <row r="1" spans="1:104">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
@@ -2504,51 +3293,51 @@
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>639</v>
+        <v>887</v>
       </c>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
       <c r="AI1" s="1"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="1"/>
       <c r="AL1" s="1"/>
       <c r="AM1" s="1"/>
       <c r="AN1" s="1"/>
       <c r="AO1" s="1"/>
       <c r="AP1" s="1"/>
       <c r="AQ1" s="1"/>
       <c r="AR1" s="1"/>
       <c r="AS1" s="1"/>
       <c r="AT1" s="1"/>
       <c r="AU1" s="1"/>
       <c r="AV1" s="1"/>
@@ -2571,65 +3360,71 @@
       <c r="BM1" s="1"/>
       <c r="BN1" s="1"/>
       <c r="BO1" s="1"/>
       <c r="BP1" s="1"/>
       <c r="BQ1" s="1"/>
       <c r="BR1" s="1"/>
       <c r="BS1" s="1"/>
       <c r="BT1" s="1"/>
       <c r="BU1" s="1"/>
       <c r="BV1" s="1"/>
       <c r="BW1" s="1"/>
       <c r="BX1" s="1"/>
       <c r="BY1" s="1"/>
       <c r="BZ1" s="1"/>
       <c r="CA1" s="1"/>
       <c r="CB1" s="1"/>
       <c r="CC1" s="1"/>
       <c r="CD1" s="1"/>
       <c r="CE1" s="1"/>
       <c r="CF1" s="1"/>
       <c r="CG1" s="1"/>
       <c r="CH1" s="1"/>
       <c r="CI1" s="1"/>
       <c r="CJ1" s="1"/>
       <c r="CK1" s="1" t="s">
-        <v>648</v>
+        <v>909</v>
       </c>
       <c r="CL1" s="1"/>
       <c r="CM1" s="1"/>
       <c r="CN1" s="1"/>
       <c r="CO1" s="1"/>
       <c r="CP1" s="1"/>
       <c r="CQ1" s="1"/>
       <c r="CR1" s="1"/>
-      <c r="CS1" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="CS1" s="1"/>
       <c r="CT1" s="1"/>
+      <c r="CU1" s="1"/>
+      <c r="CV1" s="1"/>
+      <c r="CW1" s="1"/>
+      <c r="CX1" s="1"/>
+      <c r="CY1" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="CZ1" s="1"/>
     </row>
-    <row r="2" spans="1:98">
+    <row r="2" spans="1:104">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
         <v>25</v>
       </c>
       <c r="D2" t="s">
         <v>26</v>
       </c>
       <c r="E2" t="s">
         <v>27</v>
       </c>
       <c r="F2">
         <v>1</v>
       </c>
       <c r="G2">
         <v>40204716</v>
       </c>
       <c r="H2" t="s">
         <v>28</v>
       </c>
       <c r="I2">
@@ -2654,129 +3449,129 @@
         <v>33</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
       <c r="Q2">
         <v>16</v>
       </c>
       <c r="R2" t="s">
         <v>34</v>
       </c>
       <c r="S2"/>
       <c r="T2" t="s">
         <v>35</v>
       </c>
       <c r="U2" t="s">
         <v>36</v>
       </c>
       <c r="V2" t="s">
         <v>37</v>
       </c>
       <c r="W2" t="s">
         <v>38</v>
       </c>
       <c r="X2" t="s">
-        <v>241</v>
+        <v>344</v>
       </c>
       <c r="Y2" t="s">
-        <v>242</v>
+        <v>345</v>
       </c>
       <c r="Z2" t="s">
-        <v>243</v>
+        <v>346</v>
       </c>
       <c r="AA2" t="s">
-        <v>244</v>
+        <v>347</v>
       </c>
       <c r="AB2" t="s">
-        <v>245</v>
+        <v>348</v>
       </c>
       <c r="AC2" t="s">
-        <v>246</v>
+        <v>349</v>
       </c>
       <c r="AD2" t="s">
-        <v>247</v>
+        <v>350</v>
       </c>
       <c r="AE2" t="s">
-        <v>248</v>
+        <v>351</v>
       </c>
       <c r="AF2" t="s">
-        <v>249</v>
+        <v>352</v>
       </c>
       <c r="AG2" t="s">
-        <v>250</v>
+        <v>353</v>
       </c>
       <c r="AH2" t="s">
-        <v>251</v>
+        <v>354</v>
       </c>
       <c r="AI2" t="s">
-        <v>252</v>
+        <v>355</v>
       </c>
       <c r="AJ2" t="s">
-        <v>253</v>
+        <v>356</v>
       </c>
       <c r="AK2" t="s">
-        <v>254</v>
+        <v>357</v>
       </c>
       <c r="AL2" t="s">
-        <v>255</v>
+        <v>358</v>
       </c>
       <c r="AM2" t="s">
-        <v>256</v>
+        <v>359</v>
       </c>
       <c r="AN2" t="s">
-        <v>257</v>
+        <v>360</v>
       </c>
       <c r="CK2" t="s">
-        <v>640</v>
+        <v>888</v>
       </c>
       <c r="CL2" t="s">
-        <v>641</v>
+        <v>889</v>
       </c>
       <c r="CM2" t="s">
-        <v>642</v>
+        <v>890</v>
       </c>
       <c r="CN2" t="s">
-        <v>643</v>
+        <v>891</v>
       </c>
       <c r="CO2" t="s">
-        <v>644</v>
+        <v>892</v>
       </c>
       <c r="CP2" t="s">
-        <v>645</v>
+        <v>893</v>
       </c>
       <c r="CQ2" t="s">
-        <v>646</v>
+        <v>894</v>
       </c>
       <c r="CR2" t="s">
-        <v>647</v>
-[...2 lines deleted...]
-        <v>649</v>
+        <v>895</v>
+      </c>
+      <c r="CY2" t="s">
+        <v>910</v>
       </c>
     </row>
-    <row r="3" spans="1:98">
+    <row r="3" spans="1:104">
       <c r="A3" t="s">
         <v>39</v>
       </c>
       <c r="B3" t="s">
         <v>40</v>
       </c>
       <c r="C3" t="s">
         <v>41</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>27</v>
       </c>
       <c r="F3">
         <v>1</v>
       </c>
       <c r="G3">
         <v>40536876</v>
       </c>
       <c r="H3" t="s">
         <v>42</v>
       </c>
       <c r="I3">
@@ -2799,87 +3594,129 @@
         <v>103908</v>
       </c>
       <c r="P3">
         <v>3</v>
       </c>
       <c r="Q3">
         <v>6</v>
       </c>
       <c r="R3" t="s">
         <v>47</v>
       </c>
       <c r="S3"/>
       <c r="T3" t="s">
         <v>48</v>
       </c>
       <c r="U3" t="s">
         <v>49</v>
       </c>
       <c r="V3" t="s">
         <v>50</v>
       </c>
       <c r="W3" t="s">
         <v>51</v>
       </c>
       <c r="X3" t="s">
-        <v>258</v>
+        <v>361</v>
       </c>
       <c r="Y3" t="s">
-        <v>259</v>
+        <v>362</v>
       </c>
       <c r="Z3" t="s">
-        <v>260</v>
+        <v>363</v>
       </c>
       <c r="AA3" t="s">
-        <v>261</v>
+        <v>364</v>
       </c>
       <c r="AB3" t="s">
-        <v>262</v>
+        <v>365</v>
       </c>
       <c r="AC3" t="s">
-        <v>263</v>
+        <v>366</v>
       </c>
       <c r="AD3" t="s">
-        <v>264</v>
+        <v>367</v>
       </c>
       <c r="AE3" t="s">
-        <v>265</v>
+        <v>368</v>
       </c>
       <c r="AF3" t="s">
-        <v>253</v>
+        <v>356</v>
       </c>
       <c r="AG3" t="s">
-        <v>266</v>
+        <v>369</v>
       </c>
       <c r="AH3" t="s">
-        <v>267</v>
+        <v>370</v>
+      </c>
+      <c r="CK3" t="s">
+        <v>896</v>
+      </c>
+      <c r="CL3" t="s">
+        <v>897</v>
+      </c>
+      <c r="CM3" t="s">
+        <v>898</v>
+      </c>
+      <c r="CN3" t="s">
+        <v>899</v>
+      </c>
+      <c r="CO3" t="s">
+        <v>900</v>
+      </c>
+      <c r="CP3" t="s">
+        <v>901</v>
+      </c>
+      <c r="CQ3" t="s">
+        <v>902</v>
+      </c>
+      <c r="CR3" t="s">
+        <v>903</v>
       </c>
       <c r="CS3" t="s">
-        <v>650</v>
+        <v>893</v>
+      </c>
+      <c r="CT3" t="s">
+        <v>894</v>
+      </c>
+      <c r="CU3" t="s">
+        <v>904</v>
+      </c>
+      <c r="CV3" t="s">
+        <v>905</v>
+      </c>
+      <c r="CW3" t="s">
+        <v>906</v>
+      </c>
+      <c r="CX3" t="s">
+        <v>907</v>
+      </c>
+      <c r="CY3" t="s">
+        <v>911</v>
       </c>
     </row>
-    <row r="4" spans="1:98">
+    <row r="4" spans="1:104">
       <c r="A4" t="s">
         <v>52</v>
       </c>
       <c r="B4" t="s">
         <v>53</v>
       </c>
       <c r="C4" t="s">
         <v>54</v>
       </c>
       <c r="D4" t="s">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>55</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4">
         <v>40666329</v>
       </c>
       <c r="H4" t="s">
         <v>56</v>
       </c>
       <c r="I4">
@@ -2896,222 +3733,225 @@
       </c>
       <c r="M4"/>
       <c r="N4" t="s">
         <v>60</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4" t="s">
         <v>58</v>
       </c>
       <c r="S4"/>
       <c r="T4" t="s">
         <v>61</v>
       </c>
       <c r="U4" t="s">
         <v>62</v>
       </c>
       <c r="V4" t="s">
         <v>63</v>
       </c>
       <c r="W4" t="s">
         <v>64</v>
       </c>
       <c r="X4" t="s">
-        <v>268</v>
+        <v>371</v>
       </c>
       <c r="Y4" t="s">
-        <v>269</v>
+        <v>372</v>
       </c>
       <c r="Z4" t="s">
-        <v>270</v>
+        <v>373</v>
       </c>
       <c r="AA4" t="s">
-        <v>271</v>
+        <v>374</v>
       </c>
       <c r="AB4" t="s">
-        <v>272</v>
+        <v>375</v>
       </c>
       <c r="AC4" t="s">
-        <v>273</v>
+        <v>376</v>
       </c>
       <c r="AD4" t="s">
-        <v>274</v>
+        <v>377</v>
       </c>
       <c r="AE4" t="s">
-        <v>275</v>
+        <v>378</v>
       </c>
       <c r="AF4" t="s">
-        <v>276</v>
+        <v>379</v>
       </c>
       <c r="AG4" t="s">
-        <v>277</v>
+        <v>380</v>
       </c>
       <c r="AH4" t="s">
-        <v>278</v>
+        <v>381</v>
       </c>
       <c r="AI4" t="s">
-        <v>264</v>
+        <v>367</v>
       </c>
       <c r="AJ4" t="s">
-        <v>279</v>
+        <v>382</v>
       </c>
       <c r="AK4" t="s">
-        <v>280</v>
+        <v>383</v>
       </c>
       <c r="AL4" t="s">
-        <v>281</v>
+        <v>384</v>
       </c>
       <c r="AM4" t="s">
-        <v>282</v>
+        <v>385</v>
       </c>
       <c r="AN4" t="s">
-        <v>283</v>
+        <v>386</v>
       </c>
       <c r="AO4" t="s">
-        <v>284</v>
+        <v>387</v>
       </c>
       <c r="AP4" t="s">
-        <v>285</v>
+        <v>388</v>
       </c>
       <c r="AQ4" t="s">
-        <v>286</v>
+        <v>389</v>
       </c>
       <c r="AR4" t="s">
-        <v>287</v>
+        <v>390</v>
       </c>
       <c r="AS4" t="s">
-        <v>288</v>
+        <v>391</v>
       </c>
       <c r="AT4" t="s">
-        <v>289</v>
+        <v>392</v>
       </c>
       <c r="AU4" t="s">
-        <v>290</v>
+        <v>393</v>
       </c>
       <c r="AV4" t="s">
-        <v>291</v>
+        <v>394</v>
       </c>
       <c r="AW4" t="s">
-        <v>292</v>
+        <v>395</v>
       </c>
       <c r="AX4" t="s">
-        <v>293</v>
+        <v>396</v>
       </c>
       <c r="AY4" t="s">
-        <v>294</v>
+        <v>397</v>
       </c>
       <c r="AZ4" t="s">
-        <v>295</v>
+        <v>398</v>
       </c>
       <c r="BA4" t="s">
-        <v>296</v>
+        <v>399</v>
       </c>
       <c r="BB4" t="s">
-        <v>297</v>
+        <v>400</v>
       </c>
       <c r="BC4" t="s">
-        <v>298</v>
+        <v>401</v>
       </c>
       <c r="BD4" t="s">
-        <v>299</v>
+        <v>402</v>
       </c>
       <c r="BE4" t="s">
-        <v>300</v>
+        <v>403</v>
       </c>
       <c r="BF4" t="s">
-        <v>301</v>
+        <v>404</v>
       </c>
       <c r="BG4" t="s">
-        <v>302</v>
+        <v>405</v>
       </c>
       <c r="BH4" t="s">
-        <v>303</v>
+        <v>406</v>
       </c>
       <c r="BI4" t="s">
-        <v>265</v>
+        <v>368</v>
       </c>
       <c r="BJ4" t="s">
-        <v>304</v>
+        <v>407</v>
       </c>
       <c r="BK4" t="s">
-        <v>253</v>
+        <v>356</v>
       </c>
       <c r="BL4" t="s">
-        <v>305</v>
+        <v>408</v>
       </c>
       <c r="BM4" t="s">
-        <v>306</v>
+        <v>409</v>
       </c>
       <c r="BN4" t="s">
-        <v>307</v>
+        <v>410</v>
       </c>
       <c r="BO4" t="s">
-        <v>308</v>
+        <v>411</v>
       </c>
       <c r="BP4" t="s">
-        <v>309</v>
+        <v>412</v>
       </c>
       <c r="BQ4" t="s">
-        <v>310</v>
+        <v>413</v>
       </c>
       <c r="BR4" t="s">
-        <v>311</v>
+        <v>414</v>
       </c>
       <c r="BS4" t="s">
-        <v>312</v>
+        <v>415</v>
       </c>
       <c r="BT4" t="s">
-        <v>313</v>
+        <v>416</v>
       </c>
       <c r="BU4" t="s">
-        <v>314</v>
+        <v>417</v>
       </c>
       <c r="BV4" t="s">
-        <v>315</v>
+        <v>418</v>
       </c>
       <c r="BW4" t="s">
-        <v>316</v>
+        <v>419</v>
       </c>
       <c r="BX4" t="s">
-        <v>317</v>
+        <v>420</v>
       </c>
       <c r="BY4" t="s">
-        <v>318</v>
+        <v>421</v>
       </c>
       <c r="BZ4" t="s">
-        <v>319</v>
+        <v>422</v>
       </c>
       <c r="CA4" t="s">
-        <v>320</v>
+        <v>423</v>
       </c>
       <c r="CB4" t="s">
-        <v>321</v>
+        <v>424</v>
+      </c>
+      <c r="CK4" t="s">
+        <v>908</v>
       </c>
     </row>
-    <row r="5" spans="1:98">
+    <row r="5" spans="1:104">
       <c r="A5" t="s">
         <v>65</v>
       </c>
       <c r="B5" t="s">
         <v>53</v>
       </c>
       <c r="C5" t="s">
         <v>54</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5">
         <v>1</v>
       </c>
       <c r="G5">
         <v>40377830</v>
       </c>
       <c r="H5" t="s">
         <v>66</v>
       </c>
       <c r="I5">
@@ -3136,129 +3976,129 @@
         <v>72</v>
       </c>
       <c r="P5">
         <v>4</v>
       </c>
       <c r="Q5">
         <v>29</v>
       </c>
       <c r="R5" t="s">
         <v>73</v>
       </c>
       <c r="S5"/>
       <c r="T5" t="s">
         <v>74</v>
       </c>
       <c r="U5" t="s">
         <v>75</v>
       </c>
       <c r="V5" t="s">
         <v>50</v>
       </c>
       <c r="W5" t="s">
         <v>76</v>
       </c>
       <c r="X5" t="s">
-        <v>322</v>
+        <v>425</v>
       </c>
       <c r="Y5" t="s">
-        <v>323</v>
+        <v>426</v>
       </c>
       <c r="Z5" t="s">
-        <v>324</v>
+        <v>427</v>
       </c>
       <c r="AA5" t="s">
-        <v>277</v>
+        <v>380</v>
       </c>
       <c r="AB5" t="s">
-        <v>325</v>
+        <v>428</v>
       </c>
       <c r="AC5" t="s">
-        <v>326</v>
+        <v>429</v>
       </c>
       <c r="AD5" t="s">
-        <v>327</v>
+        <v>430</v>
       </c>
       <c r="AE5" t="s">
-        <v>328</v>
+        <v>431</v>
       </c>
       <c r="AF5" t="s">
-        <v>329</v>
+        <v>432</v>
       </c>
       <c r="AG5" t="s">
-        <v>330</v>
+        <v>433</v>
       </c>
       <c r="AH5" t="s">
-        <v>331</v>
+        <v>434</v>
       </c>
       <c r="AI5" t="s">
-        <v>332</v>
+        <v>435</v>
       </c>
       <c r="AJ5" t="s">
-        <v>264</v>
+        <v>367</v>
       </c>
       <c r="AK5" t="s">
-        <v>265</v>
+        <v>368</v>
       </c>
       <c r="AL5" t="s">
-        <v>253</v>
+        <v>356</v>
       </c>
       <c r="AM5" t="s">
-        <v>333</v>
+        <v>436</v>
       </c>
       <c r="AN5" t="s">
-        <v>334</v>
+        <v>437</v>
       </c>
       <c r="AO5" t="s">
-        <v>335</v>
+        <v>438</v>
       </c>
       <c r="AP5" t="s">
-        <v>336</v>
+        <v>439</v>
       </c>
       <c r="AQ5" t="s">
-        <v>337</v>
+        <v>440</v>
       </c>
       <c r="AR5" t="s">
-        <v>338</v>
+        <v>441</v>
       </c>
       <c r="AS5" t="s">
-        <v>339</v>
+        <v>442</v>
       </c>
       <c r="AT5" t="s">
-        <v>340</v>
+        <v>443</v>
       </c>
       <c r="AU5" t="s">
-        <v>341</v>
+        <v>444</v>
       </c>
       <c r="AV5" t="s">
-        <v>342</v>
+        <v>445</v>
       </c>
       <c r="AW5" t="s">
-        <v>343</v>
+        <v>446</v>
       </c>
     </row>
-    <row r="6" spans="1:98">
+    <row r="6" spans="1:104">
       <c r="A6" t="s">
         <v>77</v>
       </c>
       <c r="B6" t="s">
         <v>78</v>
       </c>
       <c r="C6" t="s">
         <v>79</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6">
         <v>1</v>
       </c>
       <c r="G6">
         <v>40664220</v>
       </c>
       <c r="H6" t="s">
         <v>80</v>
       </c>
       <c r="I6">
@@ -3283,120 +4123,120 @@
         <v>86</v>
       </c>
       <c r="P6">
         <v>4</v>
       </c>
       <c r="Q6">
         <v>22</v>
       </c>
       <c r="R6" t="s">
         <v>87</v>
       </c>
       <c r="S6"/>
       <c r="T6" t="s">
         <v>88</v>
       </c>
       <c r="U6" t="s">
         <v>89</v>
       </c>
       <c r="V6" t="s">
         <v>90</v>
       </c>
       <c r="W6" t="s">
         <v>91</v>
       </c>
       <c r="X6" t="s">
-        <v>344</v>
+        <v>447</v>
       </c>
       <c r="Y6" t="s">
-        <v>345</v>
+        <v>448</v>
       </c>
       <c r="Z6" t="s">
-        <v>346</v>
+        <v>449</v>
       </c>
       <c r="AA6" t="s">
-        <v>347</v>
+        <v>450</v>
       </c>
       <c r="AB6" t="s">
-        <v>348</v>
+        <v>451</v>
       </c>
       <c r="AC6" t="s">
-        <v>349</v>
+        <v>452</v>
       </c>
       <c r="AD6" t="s">
-        <v>350</v>
+        <v>453</v>
       </c>
       <c r="AE6" t="s">
-        <v>351</v>
+        <v>454</v>
       </c>
       <c r="AF6" t="s">
-        <v>352</v>
+        <v>455</v>
       </c>
       <c r="AG6" t="s">
-        <v>353</v>
+        <v>456</v>
       </c>
       <c r="AH6" t="s">
-        <v>354</v>
+        <v>457</v>
       </c>
       <c r="AI6" t="s">
-        <v>355</v>
+        <v>458</v>
       </c>
       <c r="AJ6" t="s">
+        <v>459</v>
+      </c>
+      <c r="AK6" t="s">
+        <v>460</v>
+      </c>
+      <c r="AL6" t="s">
+        <v>461</v>
+      </c>
+      <c r="AM6" t="s">
+        <v>462</v>
+      </c>
+      <c r="AN6" t="s">
+        <v>368</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>463</v>
+      </c>
+      <c r="AP6" t="s">
         <v>356</v>
       </c>
-      <c r="AK6" t="s">
-[...5 lines deleted...]
-      <c r="AM6" t="s">
+      <c r="AQ6" t="s">
+        <v>464</v>
+      </c>
+      <c r="AR6" t="s">
+        <v>465</v>
+      </c>
+      <c r="AS6" t="s">
+        <v>370</v>
+      </c>
+      <c r="AT6" t="s">
         <v>359</v>
       </c>
-      <c r="AN6" t="s">
-[...19 lines deleted...]
-      </c>
     </row>
-    <row r="7" spans="1:98">
+    <row r="7" spans="1:104">
       <c r="A7" t="s">
         <v>92</v>
       </c>
       <c r="B7" t="s">
         <v>93</v>
       </c>
       <c r="C7" t="s">
         <v>94</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>95</v>
       </c>
       <c r="F7">
         <v>2</v>
       </c>
       <c r="G7">
         <v>40782672</v>
       </c>
       <c r="H7" t="s">
         <v>96</v>
       </c>
       <c r="I7">
@@ -3421,66 +4261,66 @@
         <v>100775</v>
       </c>
       <c r="P7">
         <v>8</v>
       </c>
       <c r="Q7">
         <v>6</v>
       </c>
       <c r="R7" t="s">
         <v>98</v>
       </c>
       <c r="S7"/>
       <c r="T7" t="s">
         <v>101</v>
       </c>
       <c r="U7" t="s">
         <v>50</v>
       </c>
       <c r="V7" t="s">
         <v>102</v>
       </c>
       <c r="W7" t="s">
         <v>103</v>
       </c>
       <c r="X7" t="s">
-        <v>363</v>
+        <v>466</v>
       </c>
       <c r="Y7" t="s">
-        <v>364</v>
+        <v>467</v>
       </c>
       <c r="Z7" t="s">
-        <v>264</v>
+        <v>367</v>
       </c>
       <c r="AA7" t="s">
-        <v>365</v>
+        <v>468</v>
       </c>
       <c r="AB7" t="s">
-        <v>265</v>
+        <v>368</v>
       </c>
     </row>
-    <row r="8" spans="1:98">
+    <row r="8" spans="1:104">
       <c r="A8" t="s">
         <v>104</v>
       </c>
       <c r="B8" t="s">
         <v>53</v>
       </c>
       <c r="C8" t="s">
         <v>54</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>55</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
         <v>40832383</v>
       </c>
       <c r="H8" t="s">
         <v>105</v>
       </c>
       <c r="I8">
@@ -3499,159 +4339,159 @@
       <c r="N8" t="s">
         <v>107</v>
       </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8" t="s">
         <v>58</v>
       </c>
       <c r="S8" t="s">
         <v>108</v>
       </c>
       <c r="T8" t="s">
         <v>109</v>
       </c>
       <c r="U8" t="s">
         <v>110</v>
       </c>
       <c r="V8" t="s">
         <v>111</v>
       </c>
       <c r="W8" t="s">
         <v>112</v>
       </c>
       <c r="X8" t="s">
-        <v>366</v>
+        <v>469</v>
       </c>
       <c r="Y8" t="s">
+        <v>470</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>471</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>472</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>473</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>474</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>380</v>
+      </c>
+      <c r="AE8" t="s">
         <v>367</v>
       </c>
-      <c r="Z8" t="s">
+      <c r="AF8" t="s">
+        <v>475</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>476</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>477</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>478</v>
+      </c>
+      <c r="AJ8" t="s">
+        <v>479</v>
+      </c>
+      <c r="AK8" t="s">
+        <v>480</v>
+      </c>
+      <c r="AL8" t="s">
+        <v>481</v>
+      </c>
+      <c r="AM8" t="s">
+        <v>482</v>
+      </c>
+      <c r="AN8" t="s">
+        <v>483</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>484</v>
+      </c>
+      <c r="AP8" t="s">
         <v>368</v>
       </c>
-      <c r="AA8" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="AQ8" t="s">
-        <v>253</v>
+        <v>356</v>
       </c>
       <c r="AR8" t="s">
-        <v>382</v>
+        <v>485</v>
       </c>
       <c r="AS8" t="s">
-        <v>383</v>
+        <v>486</v>
       </c>
       <c r="AT8" t="s">
-        <v>384</v>
+        <v>487</v>
       </c>
       <c r="AU8" t="s">
-        <v>385</v>
+        <v>488</v>
       </c>
       <c r="AV8" t="s">
-        <v>316</v>
+        <v>419</v>
       </c>
       <c r="AW8" t="s">
-        <v>314</v>
+        <v>417</v>
       </c>
       <c r="AX8" t="s">
-        <v>334</v>
+        <v>437</v>
       </c>
       <c r="AY8" t="s">
-        <v>386</v>
+        <v>489</v>
       </c>
       <c r="AZ8" t="s">
-        <v>336</v>
+        <v>439</v>
       </c>
       <c r="BA8" t="s">
-        <v>337</v>
+        <v>440</v>
       </c>
       <c r="BB8" t="s">
-        <v>335</v>
+        <v>438</v>
       </c>
       <c r="BC8" t="s">
-        <v>338</v>
+        <v>441</v>
       </c>
       <c r="BD8" t="s">
-        <v>387</v>
+        <v>490</v>
       </c>
       <c r="BE8" t="s">
-        <v>388</v>
+        <v>491</v>
       </c>
       <c r="BF8" t="s">
-        <v>389</v>
+        <v>492</v>
       </c>
       <c r="BG8" t="s">
-        <v>390</v>
+        <v>493</v>
       </c>
     </row>
-    <row r="9" spans="1:98">
+    <row r="9" spans="1:104">
       <c r="A9" t="s">
         <v>113</v>
       </c>
       <c r="B9" t="s">
         <v>114</v>
       </c>
       <c r="C9" t="s">
         <v>115</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9">
         <v>1</v>
       </c>
       <c r="G9">
         <v>40875337</v>
       </c>
       <c r="H9" t="s">
         <v>116</v>
       </c>
       <c r="I9">
@@ -3670,174 +4510,174 @@
         <v>120</v>
       </c>
       <c r="N9" t="s">
         <v>121</v>
       </c>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9" t="s">
         <v>122</v>
       </c>
       <c r="S9"/>
       <c r="T9" t="s">
         <v>123</v>
       </c>
       <c r="U9" t="s">
         <v>124</v>
       </c>
       <c r="V9" t="s">
         <v>125</v>
       </c>
       <c r="W9" t="s">
         <v>126</v>
       </c>
       <c r="X9" t="s">
-        <v>391</v>
+        <v>494</v>
       </c>
       <c r="Y9" t="s">
-        <v>392</v>
+        <v>495</v>
       </c>
       <c r="Z9" t="s">
-        <v>393</v>
+        <v>496</v>
       </c>
       <c r="AA9" t="s">
-        <v>394</v>
+        <v>497</v>
       </c>
       <c r="AB9" t="s">
-        <v>395</v>
+        <v>498</v>
       </c>
       <c r="AC9" t="s">
-        <v>396</v>
+        <v>499</v>
       </c>
       <c r="AD9" t="s">
-        <v>397</v>
+        <v>500</v>
       </c>
       <c r="AE9" t="s">
-        <v>398</v>
+        <v>501</v>
       </c>
       <c r="AF9" t="s">
-        <v>399</v>
+        <v>502</v>
       </c>
       <c r="AG9" t="s">
-        <v>400</v>
+        <v>503</v>
       </c>
       <c r="AH9" t="s">
-        <v>401</v>
+        <v>504</v>
       </c>
       <c r="AI9" t="s">
-        <v>402</v>
+        <v>505</v>
       </c>
       <c r="AJ9" t="s">
-        <v>403</v>
+        <v>506</v>
       </c>
       <c r="AK9" t="s">
-        <v>404</v>
+        <v>507</v>
       </c>
       <c r="AL9" t="s">
-        <v>405</v>
+        <v>508</v>
       </c>
       <c r="AM9" t="s">
-        <v>406</v>
+        <v>509</v>
       </c>
       <c r="AN9" t="s">
-        <v>407</v>
+        <v>510</v>
       </c>
       <c r="AO9" t="s">
-        <v>408</v>
+        <v>511</v>
       </c>
       <c r="AP9" t="s">
-        <v>263</v>
+        <v>366</v>
       </c>
       <c r="AQ9" t="s">
-        <v>409</v>
+        <v>512</v>
       </c>
       <c r="AR9" t="s">
-        <v>410</v>
+        <v>513</v>
       </c>
       <c r="AS9" t="s">
+        <v>460</v>
+      </c>
+      <c r="AT9" t="s">
+        <v>514</v>
+      </c>
+      <c r="AU9" t="s">
+        <v>515</v>
+      </c>
+      <c r="AV9" t="s">
+        <v>516</v>
+      </c>
+      <c r="AW9" t="s">
+        <v>517</v>
+      </c>
+      <c r="AX9" t="s">
+        <v>518</v>
+      </c>
+      <c r="AY9" t="s">
+        <v>519</v>
+      </c>
+      <c r="AZ9" t="s">
+        <v>370</v>
+      </c>
+      <c r="BA9" t="s">
+        <v>463</v>
+      </c>
+      <c r="BB9" t="s">
+        <v>368</v>
+      </c>
+      <c r="BC9" t="s">
         <v>357</v>
       </c>
-      <c r="AT9" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="BD9" t="s">
-        <v>417</v>
+        <v>520</v>
       </c>
       <c r="BE9" t="s">
-        <v>418</v>
+        <v>521</v>
       </c>
       <c r="BF9" t="s">
-        <v>419</v>
+        <v>522</v>
       </c>
       <c r="BG9" t="s">
-        <v>388</v>
+        <v>491</v>
       </c>
       <c r="BH9" t="s">
-        <v>420</v>
+        <v>523</v>
       </c>
       <c r="BI9" t="s">
-        <v>421</v>
+        <v>524</v>
       </c>
       <c r="BJ9" t="s">
-        <v>422</v>
+        <v>525</v>
       </c>
       <c r="BK9" t="s">
-        <v>423</v>
+        <v>526</v>
       </c>
       <c r="BL9" t="s">
-        <v>424</v>
+        <v>527</v>
       </c>
     </row>
-    <row r="10" spans="1:98">
+    <row r="10" spans="1:104">
       <c r="A10" t="s">
         <v>127</v>
       </c>
       <c r="B10" t="s">
         <v>128</v>
       </c>
       <c r="C10" t="s">
         <v>129</v>
       </c>
       <c r="D10" t="s">
         <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>130</v>
       </c>
       <c r="F10">
         <v>2</v>
       </c>
       <c r="G10">
         <v>40927552</v>
       </c>
       <c r="H10" t="s">
         <v>131</v>
       </c>
       <c r="I10">
@@ -3858,87 +4698,93 @@
       </c>
       <c r="O10"/>
       <c r="P10">
         <v>9</v>
       </c>
       <c r="Q10">
         <v>6</v>
       </c>
       <c r="R10" t="s">
         <v>133</v>
       </c>
       <c r="S10"/>
       <c r="T10" t="s">
         <v>136</v>
       </c>
       <c r="U10" t="s">
         <v>50</v>
       </c>
       <c r="V10" t="s">
         <v>90</v>
       </c>
       <c r="W10" t="s">
         <v>137</v>
       </c>
       <c r="X10" t="s">
-        <v>425</v>
+        <v>528</v>
       </c>
       <c r="Y10" t="s">
-        <v>426</v>
+        <v>529</v>
       </c>
       <c r="Z10" t="s">
-        <v>264</v>
+        <v>367</v>
       </c>
       <c r="AA10" t="s">
-        <v>427</v>
+        <v>530</v>
       </c>
       <c r="AB10" t="s">
-        <v>365</v>
+        <v>468</v>
       </c>
       <c r="AC10" t="s">
-        <v>428</v>
+        <v>531</v>
       </c>
       <c r="AD10" t="s">
-        <v>357</v>
+        <v>460</v>
       </c>
       <c r="AE10" t="s">
-        <v>429</v>
+        <v>532</v>
       </c>
       <c r="AF10" t="s">
-        <v>253</v>
+        <v>533</v>
       </c>
       <c r="AG10" t="s">
-        <v>267</v>
+        <v>534</v>
       </c>
       <c r="AH10" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="AI10" t="s">
-        <v>265</v>
+        <v>370</v>
+      </c>
+      <c r="AJ10" t="s">
+        <v>463</v>
+      </c>
+      <c r="AK10" t="s">
+        <v>368</v>
       </c>
     </row>
-    <row r="11" spans="1:98">
+    <row r="11" spans="1:104">
       <c r="A11" t="s">
         <v>138</v>
       </c>
       <c r="B11" t="s">
         <v>139</v>
       </c>
       <c r="C11" t="s">
         <v>140</v>
       </c>
       <c r="D11" t="s">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11">
         <v>1</v>
       </c>
       <c r="G11">
         <v>41091875</v>
       </c>
       <c r="H11" t="s">
         <v>141</v>
       </c>
       <c r="I11">
@@ -3961,222 +4807,222 @@
       </c>
       <c r="O11"/>
       <c r="P11">
         <v>42</v>
       </c>
       <c r="Q11">
         <v>11</v>
       </c>
       <c r="R11" t="s">
         <v>146</v>
       </c>
       <c r="S11"/>
       <c r="T11" t="s">
         <v>147</v>
       </c>
       <c r="U11" t="s">
         <v>148</v>
       </c>
       <c r="V11" t="s">
         <v>90</v>
       </c>
       <c r="W11" t="s">
         <v>149</v>
       </c>
       <c r="X11" t="s">
-        <v>430</v>
+        <v>535</v>
       </c>
       <c r="Y11" t="s">
-        <v>431</v>
+        <v>536</v>
       </c>
       <c r="Z11" t="s">
-        <v>432</v>
+        <v>537</v>
       </c>
       <c r="AA11" t="s">
-        <v>433</v>
+        <v>538</v>
       </c>
       <c r="AB11" t="s">
-        <v>434</v>
+        <v>539</v>
       </c>
       <c r="AC11" t="s">
-        <v>435</v>
+        <v>540</v>
       </c>
       <c r="AD11" t="s">
-        <v>436</v>
+        <v>541</v>
       </c>
       <c r="AE11" t="s">
-        <v>437</v>
+        <v>542</v>
       </c>
       <c r="AF11" t="s">
-        <v>438</v>
+        <v>543</v>
       </c>
       <c r="AG11" t="s">
-        <v>439</v>
+        <v>544</v>
       </c>
       <c r="AH11" t="s">
-        <v>440</v>
+        <v>545</v>
       </c>
       <c r="AI11" t="s">
-        <v>441</v>
+        <v>546</v>
       </c>
       <c r="AJ11" t="s">
-        <v>442</v>
+        <v>547</v>
       </c>
       <c r="AK11" t="s">
-        <v>443</v>
+        <v>548</v>
       </c>
       <c r="AL11" t="s">
-        <v>444</v>
+        <v>549</v>
       </c>
       <c r="AM11" t="s">
-        <v>262</v>
+        <v>365</v>
       </c>
       <c r="AN11" t="s">
-        <v>398</v>
+        <v>501</v>
       </c>
       <c r="AO11" t="s">
-        <v>445</v>
+        <v>550</v>
       </c>
       <c r="AP11" t="s">
-        <v>446</v>
+        <v>551</v>
       </c>
       <c r="AQ11" t="s">
-        <v>413</v>
+        <v>516</v>
       </c>
       <c r="AR11" t="s">
-        <v>447</v>
+        <v>552</v>
       </c>
       <c r="AS11" t="s">
-        <v>365</v>
+        <v>468</v>
       </c>
       <c r="AT11" t="s">
-        <v>263</v>
+        <v>366</v>
       </c>
       <c r="AU11" t="s">
-        <v>409</v>
+        <v>512</v>
       </c>
       <c r="AV11" t="s">
-        <v>448</v>
+        <v>553</v>
       </c>
       <c r="AW11" t="s">
-        <v>357</v>
+        <v>460</v>
       </c>
       <c r="AX11" t="s">
-        <v>449</v>
+        <v>554</v>
       </c>
       <c r="AY11" t="s">
-        <v>450</v>
+        <v>555</v>
       </c>
       <c r="AZ11" t="s">
-        <v>451</v>
+        <v>556</v>
       </c>
       <c r="BA11" t="s">
-        <v>452</v>
+        <v>557</v>
       </c>
       <c r="BB11" t="s">
-        <v>453</v>
+        <v>558</v>
       </c>
       <c r="BC11" t="s">
-        <v>454</v>
+        <v>559</v>
       </c>
       <c r="BD11" t="s">
-        <v>455</v>
+        <v>560</v>
       </c>
       <c r="BE11" t="s">
-        <v>456</v>
+        <v>561</v>
       </c>
       <c r="BF11" t="s">
-        <v>457</v>
+        <v>562</v>
       </c>
       <c r="BG11" t="s">
-        <v>458</v>
+        <v>563</v>
       </c>
       <c r="BH11" t="s">
+        <v>463</v>
+      </c>
+      <c r="BI11" t="s">
+        <v>370</v>
+      </c>
+      <c r="BJ11" t="s">
+        <v>368</v>
+      </c>
+      <c r="BK11" t="s">
+        <v>564</v>
+      </c>
+      <c r="BL11" t="s">
+        <v>565</v>
+      </c>
+      <c r="BM11" t="s">
+        <v>566</v>
+      </c>
+      <c r="BN11" t="s">
+        <v>567</v>
+      </c>
+      <c r="BO11" t="s">
+        <v>568</v>
+      </c>
+      <c r="BP11" t="s">
+        <v>569</v>
+      </c>
+      <c r="BQ11" t="s">
+        <v>570</v>
+      </c>
+      <c r="BR11" t="s">
+        <v>493</v>
+      </c>
+      <c r="BS11" t="s">
+        <v>359</v>
+      </c>
+      <c r="BT11" t="s">
+        <v>520</v>
+      </c>
+      <c r="BU11" t="s">
+        <v>521</v>
+      </c>
+      <c r="BV11" t="s">
+        <v>571</v>
+      </c>
+      <c r="BW11" t="s">
+        <v>572</v>
+      </c>
+      <c r="BX11" t="s">
+        <v>573</v>
+      </c>
+      <c r="BY11" t="s">
         <v>360</v>
       </c>
-      <c r="BI11" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="BZ11" t="s">
-        <v>469</v>
+        <v>574</v>
       </c>
       <c r="CA11" t="s">
-        <v>470</v>
+        <v>575</v>
       </c>
       <c r="CB11" t="s">
-        <v>388</v>
+        <v>491</v>
       </c>
     </row>
-    <row r="12" spans="1:98">
+    <row r="12" spans="1:104">
       <c r="A12" t="s">
         <v>150</v>
       </c>
       <c r="B12" t="s">
         <v>151</v>
       </c>
       <c r="C12" t="s">
         <v>54</v>
       </c>
       <c r="D12" t="s">
         <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>27</v>
       </c>
       <c r="F12">
         <v>1</v>
       </c>
       <c r="G12">
         <v>41092388</v>
       </c>
       <c r="H12" t="s">
         <v>152</v>
       </c>
       <c r="I12">
@@ -4195,141 +5041,141 @@
         <v>156</v>
       </c>
       <c r="N12" t="s">
         <v>157</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12" t="s">
         <v>158</v>
       </c>
       <c r="S12"/>
       <c r="T12" t="s">
         <v>159</v>
       </c>
       <c r="U12" t="s">
         <v>160</v>
       </c>
       <c r="V12" t="s">
         <v>50</v>
       </c>
       <c r="W12" t="s">
         <v>161</v>
       </c>
       <c r="X12" t="s">
-        <v>471</v>
+        <v>576</v>
       </c>
       <c r="Y12" t="s">
-        <v>472</v>
+        <v>577</v>
       </c>
       <c r="Z12" t="s">
-        <v>277</v>
+        <v>380</v>
       </c>
       <c r="AA12" t="s">
-        <v>473</v>
+        <v>578</v>
       </c>
       <c r="AB12" t="s">
-        <v>442</v>
+        <v>547</v>
       </c>
       <c r="AC12" t="s">
-        <v>474</v>
+        <v>579</v>
       </c>
       <c r="AD12" t="s">
-        <v>475</v>
+        <v>580</v>
       </c>
       <c r="AE12" t="s">
-        <v>476</v>
+        <v>581</v>
       </c>
       <c r="AF12" t="s">
-        <v>448</v>
+        <v>553</v>
       </c>
       <c r="AG12" t="s">
-        <v>477</v>
+        <v>582</v>
       </c>
       <c r="AH12" t="s">
-        <v>478</v>
+        <v>583</v>
       </c>
       <c r="AI12" t="s">
-        <v>264</v>
+        <v>367</v>
       </c>
       <c r="AJ12" t="s">
-        <v>479</v>
+        <v>584</v>
       </c>
       <c r="AK12" t="s">
-        <v>253</v>
+        <v>356</v>
       </c>
       <c r="AL12" t="s">
-        <v>381</v>
+        <v>484</v>
       </c>
       <c r="AM12" t="s">
-        <v>360</v>
+        <v>463</v>
       </c>
       <c r="AN12" t="s">
-        <v>480</v>
+        <v>585</v>
       </c>
       <c r="AO12" t="s">
-        <v>265</v>
+        <v>368</v>
       </c>
       <c r="AP12" t="s">
-        <v>481</v>
+        <v>586</v>
       </c>
       <c r="AQ12" t="s">
-        <v>482</v>
+        <v>587</v>
       </c>
       <c r="AR12" t="s">
-        <v>334</v>
+        <v>437</v>
       </c>
       <c r="AS12" t="s">
-        <v>483</v>
+        <v>588</v>
       </c>
       <c r="AT12" t="s">
-        <v>338</v>
+        <v>441</v>
       </c>
       <c r="AU12" t="s">
-        <v>335</v>
+        <v>438</v>
       </c>
       <c r="AV12" t="s">
-        <v>336</v>
+        <v>439</v>
       </c>
       <c r="AW12" t="s">
-        <v>337</v>
+        <v>440</v>
       </c>
       <c r="AX12" t="s">
-        <v>340</v>
+        <v>443</v>
       </c>
       <c r="AY12" t="s">
-        <v>484</v>
+        <v>589</v>
       </c>
       <c r="AZ12" t="s">
-        <v>485</v>
+        <v>590</v>
       </c>
       <c r="BA12" t="s">
-        <v>464</v>
+        <v>569</v>
       </c>
     </row>
-    <row r="13" spans="1:98">
+    <row r="13" spans="1:104">
       <c r="A13" t="s">
         <v>162</v>
       </c>
       <c r="B13" t="s">
         <v>139</v>
       </c>
       <c r="C13" t="s">
         <v>163</v>
       </c>
       <c r="D13" t="s">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
       <c r="F13">
         <v>2</v>
       </c>
       <c r="G13">
         <v>41135524</v>
       </c>
       <c r="H13" t="s">
         <v>164</v>
       </c>
       <c r="I13">
@@ -4350,246 +5196,246 @@
       <c r="N13" t="s">
         <v>166</v>
       </c>
       <c r="O13">
         <v>100886</v>
       </c>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13" t="s">
         <v>98</v>
       </c>
       <c r="S13"/>
       <c r="T13" t="s">
         <v>167</v>
       </c>
       <c r="U13" t="s">
         <v>168</v>
       </c>
       <c r="V13" t="s">
         <v>169</v>
       </c>
       <c r="W13" t="s">
         <v>170</v>
       </c>
       <c r="X13" t="s">
-        <v>486</v>
+        <v>591</v>
       </c>
       <c r="Y13" t="s">
-        <v>487</v>
+        <v>592</v>
       </c>
       <c r="Z13" t="s">
-        <v>488</v>
+        <v>593</v>
       </c>
       <c r="AA13" t="s">
-        <v>489</v>
+        <v>594</v>
       </c>
       <c r="AB13" t="s">
-        <v>490</v>
+        <v>595</v>
       </c>
       <c r="AC13" t="s">
-        <v>491</v>
+        <v>596</v>
       </c>
       <c r="AD13" t="s">
-        <v>492</v>
+        <v>597</v>
       </c>
       <c r="AE13" t="s">
-        <v>493</v>
+        <v>598</v>
       </c>
       <c r="AF13" t="s">
-        <v>494</v>
+        <v>599</v>
       </c>
       <c r="AG13" t="s">
-        <v>495</v>
+        <v>600</v>
       </c>
       <c r="AH13" t="s">
-        <v>496</v>
+        <v>601</v>
       </c>
       <c r="AI13" t="s">
-        <v>497</v>
+        <v>602</v>
       </c>
       <c r="AJ13" t="s">
-        <v>277</v>
+        <v>380</v>
       </c>
       <c r="AK13" t="s">
-        <v>264</v>
+        <v>367</v>
       </c>
       <c r="AL13" t="s">
-        <v>365</v>
+        <v>468</v>
       </c>
       <c r="AM13" t="s">
-        <v>498</v>
+        <v>603</v>
       </c>
       <c r="AN13" t="s">
-        <v>499</v>
+        <v>604</v>
       </c>
       <c r="AO13" t="s">
-        <v>357</v>
+        <v>460</v>
       </c>
       <c r="AP13" t="s">
-        <v>500</v>
+        <v>605</v>
       </c>
       <c r="AQ13" t="s">
-        <v>501</v>
+        <v>606</v>
       </c>
       <c r="AR13" t="s">
-        <v>502</v>
+        <v>607</v>
       </c>
       <c r="AS13" t="s">
-        <v>503</v>
+        <v>608</v>
       </c>
       <c r="AT13" t="s">
-        <v>504</v>
+        <v>609</v>
       </c>
       <c r="AU13" t="s">
-        <v>505</v>
+        <v>610</v>
       </c>
       <c r="AV13" t="s">
-        <v>506</v>
+        <v>611</v>
       </c>
       <c r="AW13" t="s">
-        <v>507</v>
+        <v>612</v>
       </c>
       <c r="AX13" t="s">
-        <v>508</v>
+        <v>613</v>
       </c>
       <c r="AY13" t="s">
-        <v>381</v>
+        <v>484</v>
       </c>
       <c r="AZ13" t="s">
-        <v>509</v>
+        <v>614</v>
       </c>
       <c r="BA13" t="s">
-        <v>510</v>
+        <v>615</v>
       </c>
       <c r="BB13" t="s">
-        <v>511</v>
+        <v>616</v>
       </c>
       <c r="BC13" t="s">
-        <v>267</v>
+        <v>370</v>
       </c>
       <c r="BD13" t="s">
-        <v>512</v>
+        <v>617</v>
       </c>
       <c r="BE13" t="s">
-        <v>360</v>
+        <v>463</v>
       </c>
       <c r="BF13" t="s">
-        <v>513</v>
+        <v>618</v>
       </c>
       <c r="BG13" t="s">
-        <v>514</v>
+        <v>619</v>
       </c>
       <c r="BH13" t="s">
-        <v>515</v>
+        <v>620</v>
       </c>
       <c r="BI13" t="s">
-        <v>516</v>
+        <v>621</v>
       </c>
       <c r="BJ13" t="s">
-        <v>517</v>
+        <v>622</v>
       </c>
       <c r="BK13" t="s">
-        <v>518</v>
+        <v>623</v>
       </c>
       <c r="BL13" t="s">
-        <v>519</v>
+        <v>624</v>
       </c>
       <c r="BM13" t="s">
-        <v>520</v>
+        <v>625</v>
       </c>
       <c r="BN13" t="s">
-        <v>521</v>
+        <v>626</v>
       </c>
       <c r="BO13" t="s">
-        <v>522</v>
+        <v>627</v>
       </c>
       <c r="BP13" t="s">
-        <v>523</v>
+        <v>628</v>
       </c>
       <c r="BQ13" t="s">
-        <v>524</v>
+        <v>629</v>
       </c>
       <c r="BR13" t="s">
-        <v>525</v>
+        <v>630</v>
       </c>
       <c r="BS13" t="s">
-        <v>526</v>
+        <v>631</v>
       </c>
       <c r="BT13" t="s">
-        <v>527</v>
+        <v>632</v>
       </c>
       <c r="BU13" t="s">
-        <v>307</v>
+        <v>410</v>
       </c>
       <c r="BV13" t="s">
-        <v>528</v>
+        <v>633</v>
       </c>
       <c r="BW13" t="s">
-        <v>529</v>
+        <v>634</v>
       </c>
       <c r="BX13" t="s">
-        <v>317</v>
+        <v>420</v>
       </c>
       <c r="BY13" t="s">
-        <v>265</v>
+        <v>368</v>
       </c>
       <c r="BZ13" t="s">
-        <v>530</v>
+        <v>635</v>
       </c>
       <c r="CA13" t="s">
-        <v>530</v>
+        <v>635</v>
       </c>
       <c r="CB13" t="s">
-        <v>531</v>
+        <v>636</v>
       </c>
       <c r="CC13" t="s">
-        <v>532</v>
+        <v>637</v>
       </c>
       <c r="CD13" t="s">
-        <v>533</v>
+        <v>638</v>
       </c>
       <c r="CE13" t="s">
-        <v>534</v>
+        <v>639</v>
       </c>
       <c r="CF13" t="s">
-        <v>535</v>
+        <v>640</v>
       </c>
       <c r="CG13" t="s">
-        <v>536</v>
+        <v>641</v>
       </c>
       <c r="CH13" t="s">
-        <v>537</v>
+        <v>642</v>
       </c>
       <c r="CI13" t="s">
-        <v>538</v>
+        <v>643</v>
       </c>
       <c r="CJ13" t="s">
-        <v>539</v>
+        <v>644</v>
       </c>
     </row>
-    <row r="14" spans="1:98">
+    <row r="14" spans="1:104">
       <c r="A14" t="s">
         <v>171</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" t="s">
         <v>54</v>
       </c>
       <c r="D14" t="s">
         <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>130</v>
       </c>
       <c r="F14">
         <v>2</v>
       </c>
       <c r="G14">
         <v>41191133</v>
       </c>
       <c r="H14" t="s">
         <v>172</v>
       </c>
       <c r="I14">
@@ -4614,356 +5460,356 @@
         <v>77</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
       <c r="Q14">
         <v>25</v>
       </c>
       <c r="R14" t="s">
         <v>178</v>
       </c>
       <c r="S14"/>
       <c r="T14" t="s">
         <v>179</v>
       </c>
       <c r="U14" t="s">
         <v>160</v>
       </c>
       <c r="V14" t="s">
         <v>50</v>
       </c>
       <c r="W14" t="s">
         <v>180</v>
       </c>
       <c r="X14" t="s">
-        <v>540</v>
+        <v>645</v>
       </c>
       <c r="Y14" t="s">
-        <v>277</v>
+        <v>380</v>
       </c>
       <c r="Z14" t="s">
-        <v>264</v>
+        <v>367</v>
       </c>
       <c r="AA14" t="s">
-        <v>383</v>
+        <v>486</v>
       </c>
       <c r="AB14" t="s">
-        <v>253</v>
+        <v>356</v>
       </c>
       <c r="AC14" t="s">
-        <v>541</v>
+        <v>646</v>
       </c>
       <c r="AD14" t="s">
-        <v>265</v>
+        <v>368</v>
       </c>
       <c r="AE14" t="s">
-        <v>381</v>
+        <v>484</v>
       </c>
     </row>
-    <row r="15" spans="1:98">
+    <row r="15" spans="1:104">
       <c r="A15" t="s">
         <v>181</v>
       </c>
       <c r="B15" t="s">
         <v>182</v>
       </c>
       <c r="C15" t="s">
         <v>140</v>
       </c>
       <c r="D15" t="s">
         <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>55</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
         <v>183</v>
       </c>
       <c r="I15">
         <v>2025</v>
       </c>
       <c r="J15" t="s">
         <v>142</v>
       </c>
       <c r="K15" t="s">
         <v>184</v>
       </c>
-      <c r="L15" t="s">
+      <c r="L15"/>
+      <c r="M15" t="s">
         <v>185</v>
       </c>
-      <c r="M15"/>
       <c r="N15" t="s">
         <v>186</v>
       </c>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15" t="s">
         <v>184</v>
       </c>
       <c r="S15" t="s">
         <v>187</v>
       </c>
       <c r="T15" t="s">
         <v>188</v>
       </c>
       <c r="U15" t="s">
         <v>148</v>
       </c>
       <c r="V15" t="s">
         <v>90</v>
       </c>
       <c r="W15" t="s">
         <v>189</v>
       </c>
       <c r="X15" t="s">
-        <v>542</v>
+        <v>647</v>
       </c>
       <c r="Y15" t="s">
-        <v>543</v>
+        <v>648</v>
       </c>
       <c r="Z15" t="s">
-        <v>440</v>
+        <v>545</v>
       </c>
       <c r="AA15" t="s">
-        <v>441</v>
+        <v>546</v>
       </c>
       <c r="AB15" t="s">
-        <v>442</v>
+        <v>547</v>
       </c>
       <c r="AC15" t="s">
-        <v>443</v>
+        <v>548</v>
       </c>
       <c r="AD15" t="s">
-        <v>444</v>
+        <v>549</v>
       </c>
       <c r="AE15" t="s">
-        <v>262</v>
+        <v>365</v>
       </c>
       <c r="AF15" t="s">
-        <v>398</v>
+        <v>501</v>
       </c>
       <c r="AG15" t="s">
-        <v>445</v>
+        <v>550</v>
       </c>
       <c r="AH15" t="s">
-        <v>446</v>
+        <v>551</v>
       </c>
       <c r="AI15" t="s">
-        <v>413</v>
+        <v>516</v>
       </c>
       <c r="AJ15" t="s">
-        <v>447</v>
+        <v>552</v>
       </c>
       <c r="AK15" t="s">
-        <v>365</v>
+        <v>468</v>
       </c>
       <c r="AL15" t="s">
-        <v>263</v>
+        <v>366</v>
       </c>
       <c r="AM15" t="s">
-        <v>409</v>
+        <v>512</v>
       </c>
       <c r="AN15" t="s">
-        <v>448</v>
+        <v>553</v>
       </c>
       <c r="AO15" t="s">
-        <v>357</v>
+        <v>460</v>
       </c>
       <c r="AP15" t="s">
-        <v>544</v>
+        <v>649</v>
       </c>
       <c r="AQ15" t="s">
-        <v>545</v>
+        <v>650</v>
       </c>
       <c r="AR15" t="s">
-        <v>546</v>
+        <v>651</v>
       </c>
       <c r="AS15" t="s">
-        <v>360</v>
+        <v>463</v>
       </c>
       <c r="AT15" t="s">
-        <v>267</v>
+        <v>370</v>
       </c>
       <c r="AU15" t="s">
-        <v>265</v>
+        <v>368</v>
       </c>
       <c r="AV15" t="s">
-        <v>459</v>
+        <v>564</v>
       </c>
     </row>
-    <row r="16" spans="1:98">
+    <row r="16" spans="1:104">
       <c r="A16" t="s">
         <v>190</v>
       </c>
       <c r="B16" t="s">
         <v>191</v>
       </c>
       <c r="C16" t="s">
         <v>192</v>
       </c>
       <c r="D16" t="s">
         <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>55</v>
       </c>
       <c r="F16">
         <v>0</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
         <v>193</v>
       </c>
       <c r="I16">
         <v>2025</v>
       </c>
       <c r="J16" t="s">
         <v>194</v>
       </c>
       <c r="K16" t="s">
         <v>184</v>
       </c>
-      <c r="L16" t="s">
+      <c r="L16"/>
+      <c r="M16" t="s">
         <v>185</v>
       </c>
-      <c r="M16"/>
       <c r="N16" t="s">
         <v>195</v>
       </c>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16" t="s">
         <v>184</v>
       </c>
       <c r="S16" t="s">
         <v>108</v>
       </c>
       <c r="T16" t="s">
         <v>196</v>
       </c>
       <c r="U16" t="s">
         <v>197</v>
       </c>
       <c r="V16" t="s">
         <v>125</v>
       </c>
       <c r="W16" t="s">
         <v>198</v>
       </c>
       <c r="X16" t="s">
-        <v>547</v>
+        <v>652</v>
       </c>
       <c r="Y16" t="s">
-        <v>548</v>
+        <v>653</v>
       </c>
       <c r="Z16" t="s">
-        <v>549</v>
+        <v>654</v>
       </c>
       <c r="AA16" t="s">
-        <v>440</v>
+        <v>545</v>
       </c>
       <c r="AB16" t="s">
-        <v>550</v>
+        <v>655</v>
       </c>
       <c r="AC16" t="s">
-        <v>413</v>
+        <v>516</v>
       </c>
       <c r="AD16" t="s">
-        <v>353</v>
+        <v>456</v>
       </c>
       <c r="AE16" t="s">
-        <v>551</v>
+        <v>656</v>
       </c>
       <c r="AF16" t="s">
-        <v>552</v>
+        <v>657</v>
       </c>
       <c r="AG16" t="s">
-        <v>553</v>
+        <v>658</v>
       </c>
       <c r="AH16" t="s">
-        <v>554</v>
+        <v>659</v>
       </c>
       <c r="AI16" t="s">
-        <v>555</v>
+        <v>660</v>
       </c>
       <c r="AJ16" t="s">
-        <v>556</v>
+        <v>661</v>
       </c>
       <c r="AK16" t="s">
-        <v>557</v>
+        <v>662</v>
       </c>
       <c r="AL16" t="s">
-        <v>558</v>
+        <v>663</v>
       </c>
       <c r="AM16" t="s">
+        <v>460</v>
+      </c>
+      <c r="AN16" t="s">
+        <v>664</v>
+      </c>
+      <c r="AO16" t="s">
+        <v>665</v>
+      </c>
+      <c r="AP16" t="s">
+        <v>356</v>
+      </c>
+      <c r="AQ16" t="s">
+        <v>370</v>
+      </c>
+      <c r="AR16" t="s">
+        <v>463</v>
+      </c>
+      <c r="AS16" t="s">
+        <v>368</v>
+      </c>
+      <c r="AT16" t="s">
         <v>357</v>
       </c>
-      <c r="AN16" t="s">
-[...11 lines deleted...]
-      <c r="AR16" t="s">
+      <c r="AU16" t="s">
+        <v>666</v>
+      </c>
+      <c r="AV16" t="s">
+        <v>667</v>
+      </c>
+      <c r="AW16" t="s">
+        <v>522</v>
+      </c>
+      <c r="AX16" t="s">
         <v>360</v>
       </c>
-      <c r="AS16" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="AY16" t="s">
-        <v>563</v>
+        <v>668</v>
       </c>
     </row>
-    <row r="17" spans="1:98">
+    <row r="17" spans="1:104">
       <c r="A17" t="s">
         <v>199</v>
       </c>
       <c r="B17" t="s">
         <v>200</v>
       </c>
       <c r="C17" t="s">
         <v>192</v>
       </c>
       <c r="D17" t="s">
         <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>27</v>
       </c>
       <c r="F17">
         <v>1</v>
       </c>
       <c r="G17">
         <v>41366521</v>
       </c>
       <c r="H17" t="s">
         <v>201</v>
       </c>
       <c r="I17">
@@ -4982,192 +5828,231 @@
         <v>205</v>
       </c>
       <c r="N17" t="s">
         <v>206</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17" t="s">
         <v>207</v>
       </c>
       <c r="S17"/>
       <c r="T17" t="s">
         <v>208</v>
       </c>
       <c r="U17" t="s">
         <v>197</v>
       </c>
       <c r="V17" t="s">
         <v>209</v>
       </c>
       <c r="W17" t="s">
         <v>210</v>
       </c>
       <c r="X17" t="s">
-        <v>564</v>
+        <v>669</v>
       </c>
       <c r="Y17" t="s">
-        <v>565</v>
+        <v>670</v>
       </c>
       <c r="Z17" t="s">
-        <v>566</v>
+        <v>671</v>
       </c>
       <c r="AA17" t="s">
-        <v>567</v>
+        <v>672</v>
       </c>
       <c r="AB17" t="s">
-        <v>568</v>
+        <v>673</v>
       </c>
       <c r="AC17" t="s">
-        <v>550</v>
+        <v>674</v>
       </c>
       <c r="AD17" t="s">
-        <v>440</v>
+        <v>675</v>
       </c>
       <c r="AE17" t="s">
-        <v>346</v>
+        <v>676</v>
       </c>
       <c r="AF17" t="s">
-        <v>353</v>
+        <v>677</v>
       </c>
       <c r="AG17" t="s">
-        <v>569</v>
+        <v>678</v>
       </c>
       <c r="AH17" t="s">
-        <v>570</v>
+        <v>679</v>
       </c>
       <c r="AI17" t="s">
-        <v>571</v>
+        <v>680</v>
       </c>
       <c r="AJ17" t="s">
-        <v>572</v>
+        <v>681</v>
       </c>
       <c r="AK17" t="s">
-        <v>573</v>
+        <v>682</v>
       </c>
       <c r="AL17" t="s">
-        <v>555</v>
+        <v>683</v>
       </c>
       <c r="AM17" t="s">
-        <v>574</v>
+        <v>684</v>
       </c>
       <c r="AN17" t="s">
+        <v>685</v>
+      </c>
+      <c r="AO17" t="s">
+        <v>686</v>
+      </c>
+      <c r="AP17" t="s">
+        <v>655</v>
+      </c>
+      <c r="AQ17" t="s">
+        <v>545</v>
+      </c>
+      <c r="AR17" t="s">
+        <v>449</v>
+      </c>
+      <c r="AS17" t="s">
+        <v>456</v>
+      </c>
+      <c r="AT17" t="s">
+        <v>687</v>
+      </c>
+      <c r="AU17" t="s">
+        <v>688</v>
+      </c>
+      <c r="AV17" t="s">
+        <v>689</v>
+      </c>
+      <c r="AW17" t="s">
+        <v>690</v>
+      </c>
+      <c r="AX17" t="s">
+        <v>691</v>
+      </c>
+      <c r="AY17" t="s">
+        <v>660</v>
+      </c>
+      <c r="AZ17" t="s">
+        <v>692</v>
+      </c>
+      <c r="BA17" t="s">
+        <v>693</v>
+      </c>
+      <c r="BB17" t="s">
+        <v>694</v>
+      </c>
+      <c r="BC17" t="s">
+        <v>695</v>
+      </c>
+      <c r="BD17" t="s">
+        <v>662</v>
+      </c>
+      <c r="BE17" t="s">
+        <v>452</v>
+      </c>
+      <c r="BF17" t="s">
+        <v>460</v>
+      </c>
+      <c r="BG17" t="s">
+        <v>696</v>
+      </c>
+      <c r="BH17" t="s">
+        <v>697</v>
+      </c>
+      <c r="BI17" t="s">
+        <v>698</v>
+      </c>
+      <c r="BJ17" t="s">
+        <v>699</v>
+      </c>
+      <c r="BK17" t="s">
+        <v>356</v>
+      </c>
+      <c r="BL17" t="s">
+        <v>370</v>
+      </c>
+      <c r="BM17" t="s">
+        <v>700</v>
+      </c>
+      <c r="BN17" t="s">
+        <v>463</v>
+      </c>
+      <c r="BO17" t="s">
+        <v>368</v>
+      </c>
+      <c r="BP17" t="s">
+        <v>701</v>
+      </c>
+      <c r="BQ17" t="s">
+        <v>702</v>
+      </c>
+      <c r="BR17" t="s">
+        <v>703</v>
+      </c>
+      <c r="BS17" t="s">
+        <v>491</v>
+      </c>
+      <c r="BT17" t="s">
         <v>575</v>
       </c>
-      <c r="AO17" t="s">
-[...87 lines deleted...]
-        <v>594</v>
+      <c r="BU17" t="s">
+        <v>493</v>
+      </c>
+      <c r="BV17" t="s">
+        <v>704</v>
+      </c>
+      <c r="BW17" t="s">
+        <v>705</v>
+      </c>
+      <c r="BX17" t="s">
+        <v>706</v>
+      </c>
+      <c r="BY17" t="s">
+        <v>707</v>
+      </c>
+      <c r="BZ17" t="s">
+        <v>359</v>
+      </c>
+      <c r="CA17" t="s">
+        <v>708</v>
+      </c>
+      <c r="CB17" t="s">
+        <v>709</v>
+      </c>
+      <c r="CC17" t="s">
+        <v>710</v>
+      </c>
+      <c r="CD17" t="s">
+        <v>711</v>
+      </c>
+      <c r="CE17" t="s">
+        <v>712</v>
       </c>
     </row>
-    <row r="18" spans="1:98">
+    <row r="18" spans="1:104">
       <c r="A18" t="s">
         <v>211</v>
       </c>
       <c r="B18" t="s">
         <v>53</v>
       </c>
       <c r="C18" t="s">
         <v>54</v>
       </c>
       <c r="D18" t="s">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>27</v>
       </c>
       <c r="F18">
         <v>1</v>
       </c>
       <c r="G18">
         <v>41514136</v>
       </c>
       <c r="H18" t="s">
         <v>212</v>
       </c>
       <c r="I18">
@@ -5190,126 +6075,126 @@
       </c>
       <c r="O18"/>
       <c r="P18">
         <v>1</v>
       </c>
       <c r="Q18">
         <v>63</v>
       </c>
       <c r="R18" t="s">
         <v>218</v>
       </c>
       <c r="S18"/>
       <c r="T18" t="s">
         <v>219</v>
       </c>
       <c r="U18" t="s">
         <v>160</v>
       </c>
       <c r="V18" t="s">
         <v>50</v>
       </c>
       <c r="W18" t="s">
         <v>220</v>
       </c>
       <c r="X18" t="s">
-        <v>595</v>
+        <v>713</v>
       </c>
       <c r="Y18" t="s">
-        <v>596</v>
+        <v>714</v>
       </c>
       <c r="Z18" t="s">
-        <v>597</v>
+        <v>715</v>
       </c>
       <c r="AA18" t="s">
-        <v>277</v>
+        <v>380</v>
       </c>
       <c r="AB18" t="s">
-        <v>598</v>
+        <v>716</v>
       </c>
       <c r="AC18" t="s">
-        <v>599</v>
+        <v>717</v>
       </c>
       <c r="AD18" t="s">
-        <v>600</v>
+        <v>718</v>
       </c>
       <c r="AE18" t="s">
-        <v>474</v>
+        <v>579</v>
       </c>
       <c r="AF18" t="s">
-        <v>601</v>
+        <v>719</v>
       </c>
       <c r="AG18" t="s">
-        <v>602</v>
+        <v>720</v>
       </c>
       <c r="AH18" t="s">
-        <v>291</v>
+        <v>394</v>
       </c>
       <c r="AI18" t="s">
-        <v>477</v>
+        <v>582</v>
       </c>
       <c r="AJ18" t="s">
-        <v>603</v>
+        <v>721</v>
       </c>
       <c r="AK18" t="s">
-        <v>604</v>
+        <v>722</v>
       </c>
       <c r="AL18" t="s">
-        <v>286</v>
+        <v>389</v>
       </c>
       <c r="AM18" t="s">
-        <v>264</v>
+        <v>367</v>
       </c>
       <c r="AN18" t="s">
-        <v>265</v>
+        <v>368</v>
       </c>
       <c r="AO18" t="s">
-        <v>253</v>
+        <v>356</v>
       </c>
       <c r="AP18" t="s">
-        <v>605</v>
+        <v>723</v>
       </c>
       <c r="AQ18" t="s">
-        <v>606</v>
+        <v>724</v>
       </c>
       <c r="AR18" t="s">
-        <v>304</v>
+        <v>407</v>
       </c>
       <c r="AS18" t="s">
-        <v>480</v>
+        <v>585</v>
       </c>
       <c r="AT18" t="s">
-        <v>607</v>
+        <v>725</v>
       </c>
       <c r="AU18" t="s">
-        <v>383</v>
+        <v>486</v>
       </c>
       <c r="AV18" t="s">
-        <v>541</v>
+        <v>646</v>
       </c>
     </row>
-    <row r="19" spans="1:98">
+    <row r="19" spans="1:104">
       <c r="A19" t="s">
         <v>221</v>
       </c>
       <c r="B19" t="s">
         <v>222</v>
       </c>
       <c r="C19" t="s">
         <v>223</v>
       </c>
       <c r="D19" t="s">
         <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>55</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
         <v>224</v>
       </c>
       <c r="I19">
         <v>2026</v>
       </c>
@@ -5324,84 +6209,84 @@
       <c r="N19" t="s">
         <v>227</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19" t="s">
         <v>226</v>
       </c>
       <c r="S19" t="s">
         <v>108</v>
       </c>
       <c r="T19" t="s">
         <v>228</v>
       </c>
       <c r="U19" t="s">
         <v>229</v>
       </c>
       <c r="V19" t="s">
         <v>230</v>
       </c>
       <c r="W19" t="s">
         <v>231</v>
       </c>
       <c r="X19" t="s">
-        <v>608</v>
+        <v>726</v>
       </c>
       <c r="Y19" t="s">
-        <v>609</v>
+        <v>727</v>
       </c>
       <c r="Z19" t="s">
-        <v>610</v>
+        <v>728</v>
       </c>
       <c r="AA19" t="s">
-        <v>611</v>
+        <v>729</v>
       </c>
       <c r="AB19" t="s">
-        <v>612</v>
+        <v>730</v>
       </c>
       <c r="AC19" t="s">
-        <v>531</v>
+        <v>636</v>
       </c>
       <c r="AD19" t="s">
-        <v>613</v>
+        <v>731</v>
       </c>
       <c r="AE19" t="s">
-        <v>614</v>
+        <v>732</v>
       </c>
       <c r="AF19" t="s">
-        <v>362</v>
+        <v>465</v>
       </c>
       <c r="AG19" t="s">
-        <v>615</v>
+        <v>733</v>
       </c>
       <c r="AH19" t="s">
-        <v>317</v>
+        <v>420</v>
       </c>
     </row>
-    <row r="20" spans="1:98">
+    <row r="20" spans="1:104">
       <c r="A20" t="s">
         <v>232</v>
       </c>
       <c r="B20" t="s">
         <v>93</v>
       </c>
       <c r="C20" t="s">
         <v>94</v>
       </c>
       <c r="D20" t="s">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>55</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
         <v>233</v>
       </c>
       <c r="I20">
         <v>2026</v>
       </c>
@@ -5418,740 +6303,2177 @@
       <c r="N20" t="s">
         <v>236</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20" t="s">
         <v>58</v>
       </c>
       <c r="S20" t="s">
         <v>108</v>
       </c>
       <c r="T20" t="s">
         <v>237</v>
       </c>
       <c r="U20" t="s">
         <v>238</v>
       </c>
       <c r="V20" t="s">
         <v>239</v>
       </c>
       <c r="W20" t="s">
         <v>240</v>
       </c>
       <c r="X20" t="s">
-        <v>616</v>
+        <v>734</v>
       </c>
       <c r="Y20" t="s">
-        <v>617</v>
+        <v>735</v>
       </c>
       <c r="Z20" t="s">
+        <v>380</v>
+      </c>
+      <c r="AA20" t="s">
+        <v>578</v>
+      </c>
+      <c r="AB20" t="s">
+        <v>736</v>
+      </c>
+      <c r="AC20" t="s">
+        <v>737</v>
+      </c>
+      <c r="AD20" t="s">
+        <v>738</v>
+      </c>
+      <c r="AE20" t="s">
+        <v>739</v>
+      </c>
+      <c r="AF20" t="s">
+        <v>740</v>
+      </c>
+      <c r="AG20" t="s">
+        <v>741</v>
+      </c>
+      <c r="AH20" t="s">
+        <v>742</v>
+      </c>
+      <c r="AI20" t="s">
+        <v>743</v>
+      </c>
+      <c r="AJ20" t="s">
+        <v>468</v>
+      </c>
+      <c r="AK20" t="s">
+        <v>744</v>
+      </c>
+      <c r="AL20" t="s">
+        <v>367</v>
+      </c>
+      <c r="AM20" t="s">
+        <v>582</v>
+      </c>
+      <c r="AN20" t="s">
+        <v>745</v>
+      </c>
+      <c r="AO20" t="s">
+        <v>746</v>
+      </c>
+      <c r="AP20" t="s">
+        <v>368</v>
+      </c>
+      <c r="AQ20" t="s">
+        <v>747</v>
+      </c>
+      <c r="AR20" t="s">
+        <v>748</v>
+      </c>
+      <c r="AS20" t="s">
+        <v>585</v>
+      </c>
+      <c r="AT20" t="s">
+        <v>749</v>
+      </c>
+      <c r="AU20" t="s">
+        <v>750</v>
+      </c>
+      <c r="AV20" t="s">
+        <v>465</v>
+      </c>
+      <c r="AW20" t="s">
+        <v>420</v>
+      </c>
+      <c r="AX20" t="s">
+        <v>751</v>
+      </c>
+      <c r="AY20" t="s">
+        <v>752</v>
+      </c>
+      <c r="AZ20" t="s">
+        <v>753</v>
+      </c>
+      <c r="BA20" t="s">
+        <v>754</v>
+      </c>
+      <c r="BB20" t="s">
+        <v>755</v>
+      </c>
+      <c r="BC20" t="s">
+        <v>756</v>
+      </c>
+      <c r="BD20" t="s">
+        <v>356</v>
+      </c>
+      <c r="BE20" t="s">
+        <v>486</v>
+      </c>
+      <c r="BF20" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="21" spans="1:104">
+      <c r="A21" t="s">
+        <v>241</v>
+      </c>
+      <c r="B21" t="s">
+        <v>242</v>
+      </c>
+      <c r="C21" t="s">
+        <v>243</v>
+      </c>
+      <c r="D21" t="s">
+        <v>26</v>
+      </c>
+      <c r="E21" t="s">
+        <v>55</v>
+      </c>
+      <c r="F21">
+        <v>0</v>
+      </c>
+      <c r="G21"/>
+      <c r="H21" t="s">
+        <v>244</v>
+      </c>
+      <c r="I21">
+        <v>2026</v>
+      </c>
+      <c r="J21" t="s">
+        <v>245</v>
+      </c>
+      <c r="K21" t="s">
+        <v>184</v>
+      </c>
+      <c r="L21"/>
+      <c r="M21" t="s">
+        <v>185</v>
+      </c>
+      <c r="N21" t="s">
+        <v>246</v>
+      </c>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21" t="s">
+        <v>184</v>
+      </c>
+      <c r="S21" t="s">
+        <v>108</v>
+      </c>
+      <c r="T21" t="s">
+        <v>247</v>
+      </c>
+      <c r="U21" t="s">
+        <v>248</v>
+      </c>
+      <c r="V21" t="s">
+        <v>249</v>
+      </c>
+      <c r="W21" t="s">
+        <v>250</v>
+      </c>
+      <c r="X21" t="s">
+        <v>757</v>
+      </c>
+      <c r="Y21" t="s">
+        <v>758</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>545</v>
+      </c>
+      <c r="AA21" t="s">
+        <v>759</v>
+      </c>
+      <c r="AB21" t="s">
+        <v>760</v>
+      </c>
+      <c r="AC21" t="s">
+        <v>761</v>
+      </c>
+      <c r="AD21" t="s">
+        <v>762</v>
+      </c>
+      <c r="AE21" t="s">
+        <v>763</v>
+      </c>
+      <c r="AF21" t="s">
+        <v>764</v>
+      </c>
+      <c r="AG21" t="s">
+        <v>765</v>
+      </c>
+      <c r="AH21" t="s">
+        <v>766</v>
+      </c>
+      <c r="AI21" t="s">
+        <v>635</v>
+      </c>
+      <c r="AJ21" t="s">
+        <v>639</v>
+      </c>
+      <c r="AK21" t="s">
+        <v>767</v>
+      </c>
+      <c r="AL21" t="s">
+        <v>614</v>
+      </c>
+      <c r="AM21" t="s">
+        <v>768</v>
+      </c>
+      <c r="AN21" t="s">
+        <v>769</v>
+      </c>
+      <c r="AO21" t="s">
+        <v>770</v>
+      </c>
+      <c r="AP21" t="s">
+        <v>771</v>
+      </c>
+      <c r="AQ21" t="s">
+        <v>772</v>
+      </c>
+      <c r="AR21" t="s">
+        <v>773</v>
+      </c>
+      <c r="AS21" t="s">
+        <v>491</v>
+      </c>
+      <c r="AT21" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="22" spans="1:104">
+      <c r="A22" t="s">
+        <v>251</v>
+      </c>
+      <c r="B22" t="s">
+        <v>252</v>
+      </c>
+      <c r="C22" t="s">
+        <v>253</v>
+      </c>
+      <c r="D22" t="s">
+        <v>26</v>
+      </c>
+      <c r="E22" t="s">
+        <v>254</v>
+      </c>
+      <c r="F22">
+        <v>2</v>
+      </c>
+      <c r="G22"/>
+      <c r="H22" t="s">
+        <v>255</v>
+      </c>
+      <c r="I22">
+        <v>2025</v>
+      </c>
+      <c r="J22" t="s">
+        <v>256</v>
+      </c>
+      <c r="K22" t="s">
+        <v>257</v>
+      </c>
+      <c r="L22" t="s">
+        <v>258</v>
+      </c>
+      <c r="M22" t="s">
+        <v>259</v>
+      </c>
+      <c r="N22" t="s">
+        <v>260</v>
+      </c>
+      <c r="O22"/>
+      <c r="P22" t="s">
+        <v>261</v>
+      </c>
+      <c r="Q22">
+        <v>241</v>
+      </c>
+      <c r="R22" t="s">
+        <v>257</v>
+      </c>
+      <c r="S22"/>
+      <c r="T22" t="s">
+        <v>262</v>
+      </c>
+      <c r="U22" t="s">
+        <v>263</v>
+      </c>
+      <c r="V22" t="s">
+        <v>264</v>
+      </c>
+      <c r="W22" t="s">
+        <v>265</v>
+      </c>
+      <c r="X22" t="s">
+        <v>774</v>
+      </c>
+      <c r="Y22" t="s">
+        <v>687</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>690</v>
+      </c>
+      <c r="AA22" t="s">
+        <v>775</v>
+      </c>
+      <c r="AB22" t="s">
+        <v>662</v>
+      </c>
+      <c r="AC22" t="s">
+        <v>696</v>
+      </c>
+      <c r="AD22" t="s">
+        <v>460</v>
+      </c>
+      <c r="AE22" t="s">
+        <v>776</v>
+      </c>
+      <c r="AF22" t="s">
+        <v>777</v>
+      </c>
+      <c r="AG22" t="s">
+        <v>463</v>
+      </c>
+      <c r="AH22" t="s">
+        <v>368</v>
+      </c>
+      <c r="AI22" t="s">
+        <v>356</v>
+      </c>
+      <c r="AJ22" t="s">
+        <v>778</v>
+      </c>
+      <c r="AK22" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="23" spans="1:104">
+      <c r="A23" t="s">
+        <v>266</v>
+      </c>
+      <c r="B23" t="s">
+        <v>267</v>
+      </c>
+      <c r="C23" t="s">
+        <v>268</v>
+      </c>
+      <c r="D23" t="s">
+        <v>26</v>
+      </c>
+      <c r="E23" t="s">
+        <v>27</v>
+      </c>
+      <c r="F23">
+        <v>1</v>
+      </c>
+      <c r="G23">
+        <v>41719407</v>
+      </c>
+      <c r="H23" t="s">
+        <v>269</v>
+      </c>
+      <c r="I23">
+        <v>2026</v>
+      </c>
+      <c r="J23" t="s">
+        <v>270</v>
+      </c>
+      <c r="K23" t="s">
+        <v>143</v>
+      </c>
+      <c r="L23" t="s">
+        <v>144</v>
+      </c>
+      <c r="M23" t="s">
+        <v>144</v>
+      </c>
+      <c r="N23" t="s">
+        <v>271</v>
+      </c>
+      <c r="O23"/>
+      <c r="P23">
+        <v>8</v>
+      </c>
+      <c r="Q23">
+        <v>12</v>
+      </c>
+      <c r="R23" t="s">
+        <v>146</v>
+      </c>
+      <c r="S23"/>
+      <c r="T23" t="s">
+        <v>272</v>
+      </c>
+      <c r="U23" t="s">
+        <v>273</v>
+      </c>
+      <c r="V23" t="s">
+        <v>274</v>
+      </c>
+      <c r="W23" t="s">
+        <v>275</v>
+      </c>
+      <c r="X23" t="s">
+        <v>780</v>
+      </c>
+      <c r="Y23" t="s">
+        <v>781</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>782</v>
+      </c>
+      <c r="AA23" t="s">
+        <v>783</v>
+      </c>
+      <c r="AB23" t="s">
+        <v>784</v>
+      </c>
+      <c r="AC23" t="s">
+        <v>785</v>
+      </c>
+      <c r="AD23" t="s">
+        <v>786</v>
+      </c>
+      <c r="AE23" t="s">
+        <v>787</v>
+      </c>
+      <c r="AF23" t="s">
+        <v>380</v>
+      </c>
+      <c r="AG23" t="s">
+        <v>788</v>
+      </c>
+      <c r="AH23" t="s">
+        <v>789</v>
+      </c>
+      <c r="AI23" t="s">
+        <v>790</v>
+      </c>
+      <c r="AJ23" t="s">
+        <v>791</v>
+      </c>
+      <c r="AK23" t="s">
+        <v>792</v>
+      </c>
+      <c r="AL23" t="s">
+        <v>793</v>
+      </c>
+      <c r="AM23" t="s">
+        <v>794</v>
+      </c>
+      <c r="AN23" t="s">
+        <v>795</v>
+      </c>
+      <c r="AO23" t="s">
+        <v>796</v>
+      </c>
+      <c r="AP23" t="s">
+        <v>797</v>
+      </c>
+      <c r="AQ23" t="s">
+        <v>798</v>
+      </c>
+      <c r="AR23" t="s">
+        <v>799</v>
+      </c>
+      <c r="AS23" t="s">
+        <v>800</v>
+      </c>
+      <c r="AT23" t="s">
+        <v>801</v>
+      </c>
+      <c r="AU23" t="s">
+        <v>802</v>
+      </c>
+      <c r="AV23" t="s">
+        <v>803</v>
+      </c>
+      <c r="AW23" t="s">
+        <v>804</v>
+      </c>
+      <c r="AX23" t="s">
+        <v>805</v>
+      </c>
+      <c r="AY23" t="s">
+        <v>806</v>
+      </c>
+      <c r="AZ23" t="s">
+        <v>807</v>
+      </c>
+      <c r="BA23" t="s">
+        <v>463</v>
+      </c>
+      <c r="BB23" t="s">
+        <v>368</v>
+      </c>
+      <c r="BC23" t="s">
+        <v>808</v>
+      </c>
+      <c r="BD23" t="s">
+        <v>809</v>
+      </c>
+      <c r="BE23" t="s">
+        <v>810</v>
+      </c>
+      <c r="BF23" t="s">
+        <v>811</v>
+      </c>
+      <c r="BG23" t="s">
+        <v>812</v>
+      </c>
+      <c r="BH23" t="s">
+        <v>813</v>
+      </c>
+      <c r="BI23" t="s">
+        <v>814</v>
+      </c>
+      <c r="BJ23" t="s">
+        <v>815</v>
+      </c>
+      <c r="BK23" t="s">
+        <v>816</v>
+      </c>
+      <c r="BL23" t="s">
+        <v>566</v>
+      </c>
+      <c r="BM23" t="s">
+        <v>817</v>
+      </c>
+      <c r="BN23" t="s">
+        <v>565</v>
+      </c>
+      <c r="BO23" t="s">
+        <v>818</v>
+      </c>
+      <c r="BP23" t="s">
+        <v>568</v>
+      </c>
+      <c r="BQ23" t="s">
+        <v>571</v>
+      </c>
+      <c r="BR23" t="s">
+        <v>819</v>
+      </c>
+      <c r="BS23" t="s">
+        <v>820</v>
+      </c>
+      <c r="BT23" t="s">
+        <v>821</v>
+      </c>
+      <c r="BU23" t="s">
+        <v>569</v>
+      </c>
+      <c r="BV23" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="24" spans="1:104">
+      <c r="A24" t="s">
+        <v>276</v>
+      </c>
+      <c r="B24" t="s">
         <v>277</v>
       </c>
-      <c r="AA20" t="s">
-[...26 lines deleted...]
-      <c r="AJ20" t="s">
+      <c r="C24" t="s">
+        <v>278</v>
+      </c>
+      <c r="D24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E24" t="s">
+        <v>55</v>
+      </c>
+      <c r="F24">
+        <v>0</v>
+      </c>
+      <c r="G24"/>
+      <c r="H24" t="s">
+        <v>279</v>
+      </c>
+      <c r="I24">
+        <v>2026</v>
+      </c>
+      <c r="J24" t="s">
+        <v>280</v>
+      </c>
+      <c r="K24" t="s">
+        <v>184</v>
+      </c>
+      <c r="L24"/>
+      <c r="M24" t="s">
+        <v>185</v>
+      </c>
+      <c r="N24" t="s">
+        <v>281</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24" t="s">
+        <v>184</v>
+      </c>
+      <c r="S24" t="s">
+        <v>108</v>
+      </c>
+      <c r="T24" t="s">
+        <v>282</v>
+      </c>
+      <c r="U24" t="s">
+        <v>283</v>
+      </c>
+      <c r="V24" t="s">
+        <v>284</v>
+      </c>
+      <c r="W24" t="s">
+        <v>285</v>
+      </c>
+      <c r="X24" t="s">
+        <v>823</v>
+      </c>
+      <c r="Y24" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="25" spans="1:104">
+      <c r="A25" t="s">
+        <v>286</v>
+      </c>
+      <c r="B25" t="s">
+        <v>287</v>
+      </c>
+      <c r="C25" t="s">
+        <v>288</v>
+      </c>
+      <c r="D25" t="s">
+        <v>26</v>
+      </c>
+      <c r="E25" t="s">
+        <v>130</v>
+      </c>
+      <c r="F25">
+        <v>2</v>
+      </c>
+      <c r="G25">
+        <v>41782962</v>
+      </c>
+      <c r="H25" t="s">
+        <v>289</v>
+      </c>
+      <c r="I25">
+        <v>2026</v>
+      </c>
+      <c r="J25" t="s">
+        <v>290</v>
+      </c>
+      <c r="K25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L25"/>
+      <c r="M25" t="s">
+        <v>134</v>
+      </c>
+      <c r="N25" t="s">
+        <v>291</v>
+      </c>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25" t="s">
+        <v>133</v>
+      </c>
+      <c r="S25"/>
+      <c r="T25" t="s">
+        <v>292</v>
+      </c>
+      <c r="U25" t="s">
+        <v>293</v>
+      </c>
+      <c r="V25" t="s">
+        <v>294</v>
+      </c>
+      <c r="W25" t="s">
+        <v>295</v>
+      </c>
+      <c r="X25" t="s">
+        <v>591</v>
+      </c>
+      <c r="Y25" t="s">
+        <v>594</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>825</v>
+      </c>
+      <c r="AA25" t="s">
+        <v>826</v>
+      </c>
+      <c r="AB25" t="s">
+        <v>827</v>
+      </c>
+      <c r="AC25" t="s">
+        <v>380</v>
+      </c>
+      <c r="AD25" t="s">
+        <v>828</v>
+      </c>
+      <c r="AE25" t="s">
+        <v>460</v>
+      </c>
+      <c r="AF25" t="s">
+        <v>829</v>
+      </c>
+      <c r="AG25" t="s">
+        <v>368</v>
+      </c>
+      <c r="AH25" t="s">
+        <v>609</v>
+      </c>
+      <c r="AI25" t="s">
+        <v>830</v>
+      </c>
+      <c r="AJ25" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="26" spans="1:104">
+      <c r="A26" t="s">
+        <v>296</v>
+      </c>
+      <c r="B26" t="s">
+        <v>297</v>
+      </c>
+      <c r="C26" t="s">
+        <v>298</v>
+      </c>
+      <c r="D26" t="s">
+        <v>26</v>
+      </c>
+      <c r="E26" t="s">
+        <v>55</v>
+      </c>
+      <c r="F26">
+        <v>0</v>
+      </c>
+      <c r="G26"/>
+      <c r="H26" t="s">
+        <v>299</v>
+      </c>
+      <c r="I26">
+        <v>2026</v>
+      </c>
+      <c r="J26" t="s">
+        <v>300</v>
+      </c>
+      <c r="K26" t="s">
+        <v>184</v>
+      </c>
+      <c r="L26"/>
+      <c r="M26" t="s">
+        <v>185</v>
+      </c>
+      <c r="N26" t="s">
+        <v>301</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26" t="s">
+        <v>184</v>
+      </c>
+      <c r="S26" t="s">
+        <v>108</v>
+      </c>
+      <c r="T26" t="s">
+        <v>302</v>
+      </c>
+      <c r="U26" t="s">
+        <v>303</v>
+      </c>
+      <c r="V26" t="s">
+        <v>304</v>
+      </c>
+      <c r="W26" t="s">
+        <v>305</v>
+      </c>
+      <c r="X26" t="s">
+        <v>832</v>
+      </c>
+      <c r="Y26" t="s">
+        <v>833</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>834</v>
+      </c>
+      <c r="AA26" t="s">
+        <v>835</v>
+      </c>
+      <c r="AB26" t="s">
+        <v>545</v>
+      </c>
+      <c r="AC26" t="s">
+        <v>836</v>
+      </c>
+      <c r="AD26" t="s">
+        <v>837</v>
+      </c>
+      <c r="AE26" t="s">
+        <v>838</v>
+      </c>
+      <c r="AF26" t="s">
+        <v>839</v>
+      </c>
+      <c r="AG26" t="s">
+        <v>368</v>
+      </c>
+      <c r="AH26" t="s">
+        <v>358</v>
+      </c>
+      <c r="AI26" t="s">
+        <v>779</v>
+      </c>
+      <c r="AJ26" t="s">
+        <v>463</v>
+      </c>
+      <c r="AK26" t="s">
+        <v>359</v>
+      </c>
+      <c r="AL26" t="s">
+        <v>840</v>
+      </c>
+      <c r="AM26" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="27" spans="1:104">
+      <c r="A27" t="s">
+        <v>306</v>
+      </c>
+      <c r="B27" t="s">
+        <v>307</v>
+      </c>
+      <c r="C27" t="s">
+        <v>308</v>
+      </c>
+      <c r="D27" t="s">
+        <v>26</v>
+      </c>
+      <c r="E27" t="s">
+        <v>55</v>
+      </c>
+      <c r="F27">
+        <v>0</v>
+      </c>
+      <c r="G27"/>
+      <c r="H27" t="s">
+        <v>309</v>
+      </c>
+      <c r="I27">
+        <v>2026</v>
+      </c>
+      <c r="J27" t="s">
+        <v>310</v>
+      </c>
+      <c r="K27" t="s">
+        <v>184</v>
+      </c>
+      <c r="L27"/>
+      <c r="M27" t="s">
+        <v>185</v>
+      </c>
+      <c r="N27" t="s">
+        <v>311</v>
+      </c>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27" t="s">
+        <v>184</v>
+      </c>
+      <c r="S27" t="s">
+        <v>108</v>
+      </c>
+      <c r="T27" t="s">
+        <v>312</v>
+      </c>
+      <c r="U27" t="s">
+        <v>313</v>
+      </c>
+      <c r="V27" t="s">
+        <v>314</v>
+      </c>
+      <c r="W27" t="s">
+        <v>315</v>
+      </c>
+      <c r="X27" t="s">
+        <v>842</v>
+      </c>
+      <c r="Y27" t="s">
+        <v>843</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>545</v>
+      </c>
+      <c r="AA27" t="s">
+        <v>844</v>
+      </c>
+      <c r="AB27" t="s">
+        <v>845</v>
+      </c>
+      <c r="AC27" t="s">
+        <v>846</v>
+      </c>
+      <c r="AD27" t="s">
+        <v>847</v>
+      </c>
+      <c r="AE27" t="s">
+        <v>848</v>
+      </c>
+      <c r="AF27" t="s">
+        <v>849</v>
+      </c>
+      <c r="AG27" t="s">
+        <v>850</v>
+      </c>
+      <c r="AH27" t="s">
+        <v>779</v>
+      </c>
+      <c r="AI27" t="s">
+        <v>851</v>
+      </c>
+      <c r="AJ27" t="s">
+        <v>852</v>
+      </c>
+      <c r="AK27" t="s">
+        <v>463</v>
+      </c>
+      <c r="AL27" t="s">
+        <v>368</v>
+      </c>
+      <c r="AM27" t="s">
+        <v>853</v>
+      </c>
+      <c r="AN27" t="s">
+        <v>491</v>
+      </c>
+      <c r="AO27" t="s">
+        <v>493</v>
+      </c>
+      <c r="AP27" t="s">
+        <v>704</v>
+      </c>
+      <c r="AQ27" t="s">
+        <v>854</v>
+      </c>
+      <c r="AR27" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="28" spans="1:104">
+      <c r="A28" t="s">
+        <v>316</v>
+      </c>
+      <c r="B28" t="s">
+        <v>317</v>
+      </c>
+      <c r="C28" t="s">
+        <v>318</v>
+      </c>
+      <c r="D28" t="s">
+        <v>26</v>
+      </c>
+      <c r="E28" t="s">
+        <v>27</v>
+      </c>
+      <c r="F28">
+        <v>1</v>
+      </c>
+      <c r="G28"/>
+      <c r="H28" t="s">
+        <v>319</v>
+      </c>
+      <c r="I28">
+        <v>2026</v>
+      </c>
+      <c r="J28" t="s">
+        <v>320</v>
+      </c>
+      <c r="K28" t="s">
+        <v>30</v>
+      </c>
+      <c r="L28" t="s">
+        <v>31</v>
+      </c>
+      <c r="M28" t="s">
+        <v>31</v>
+      </c>
+      <c r="N28" t="s">
+        <v>321</v>
+      </c>
+      <c r="O28"/>
+      <c r="P28">
+        <v>1</v>
+      </c>
+      <c r="Q28">
+        <v>17</v>
+      </c>
+      <c r="R28" t="s">
+        <v>34</v>
+      </c>
+      <c r="S28"/>
+      <c r="T28" t="s">
+        <v>322</v>
+      </c>
+      <c r="U28" t="s">
+        <v>323</v>
+      </c>
+      <c r="V28" t="s">
+        <v>90</v>
+      </c>
+      <c r="W28" t="s">
+        <v>324</v>
+      </c>
+      <c r="X28" t="s">
+        <v>855</v>
+      </c>
+      <c r="Y28" t="s">
+        <v>856</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>857</v>
+      </c>
+      <c r="AA28" t="s">
+        <v>858</v>
+      </c>
+      <c r="AB28" t="s">
+        <v>859</v>
+      </c>
+      <c r="AC28" t="s">
+        <v>860</v>
+      </c>
+      <c r="AD28" t="s">
+        <v>861</v>
+      </c>
+      <c r="AE28" t="s">
+        <v>862</v>
+      </c>
+      <c r="AF28" t="s">
+        <v>863</v>
+      </c>
+      <c r="AG28" t="s">
+        <v>662</v>
+      </c>
+      <c r="AH28" t="s">
+        <v>864</v>
+      </c>
+      <c r="AI28" t="s">
+        <v>659</v>
+      </c>
+      <c r="AJ28" t="s">
+        <v>865</v>
+      </c>
+      <c r="AK28" t="s">
+        <v>866</v>
+      </c>
+      <c r="AL28" t="s">
+        <v>452</v>
+      </c>
+      <c r="AM28" t="s">
         <v>365</v>
       </c>
-      <c r="AK20" t="s">
-[...63 lines deleted...]
-        <v>381</v>
+      <c r="AN28" t="s">
+        <v>366</v>
+      </c>
+      <c r="AO28" t="s">
+        <v>867</v>
+      </c>
+      <c r="AP28" t="s">
+        <v>460</v>
+      </c>
+      <c r="AQ28" t="s">
+        <v>868</v>
+      </c>
+      <c r="AR28" t="s">
+        <v>869</v>
+      </c>
+      <c r="AS28" t="s">
+        <v>779</v>
+      </c>
+      <c r="AT28" t="s">
+        <v>356</v>
+      </c>
+      <c r="AU28" t="s">
+        <v>370</v>
+      </c>
+      <c r="AV28" t="s">
+        <v>463</v>
+      </c>
+      <c r="AW28" t="s">
+        <v>368</v>
+      </c>
+      <c r="AX28" t="s">
+        <v>870</v>
+      </c>
+      <c r="AY28" t="s">
+        <v>871</v>
+      </c>
+      <c r="AZ28" t="s">
+        <v>359</v>
+      </c>
+      <c r="BA28" t="s">
+        <v>360</v>
+      </c>
+      <c r="BB28" t="s">
+        <v>872</v>
+      </c>
+      <c r="BC28" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="29" spans="1:104">
+      <c r="A29" t="s">
+        <v>325</v>
+      </c>
+      <c r="B29" t="s">
+        <v>307</v>
+      </c>
+      <c r="C29" t="s">
+        <v>308</v>
+      </c>
+      <c r="D29" t="s">
+        <v>26</v>
+      </c>
+      <c r="E29" t="s">
+        <v>55</v>
+      </c>
+      <c r="F29">
+        <v>0</v>
+      </c>
+      <c r="G29"/>
+      <c r="H29" t="s">
+        <v>326</v>
+      </c>
+      <c r="I29">
+        <v>2026</v>
+      </c>
+      <c r="J29" t="s">
+        <v>327</v>
+      </c>
+      <c r="K29" t="s">
+        <v>184</v>
+      </c>
+      <c r="L29"/>
+      <c r="M29" t="s">
+        <v>185</v>
+      </c>
+      <c r="N29" t="s">
+        <v>328</v>
+      </c>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29" t="s">
+        <v>184</v>
+      </c>
+      <c r="S29" t="s">
+        <v>108</v>
+      </c>
+      <c r="T29" t="s">
+        <v>329</v>
+      </c>
+      <c r="U29" t="s">
+        <v>330</v>
+      </c>
+      <c r="V29" t="s">
+        <v>314</v>
+      </c>
+      <c r="W29" t="s">
+        <v>331</v>
+      </c>
+      <c r="X29" t="s">
+        <v>874</v>
+      </c>
+      <c r="Y29" t="s">
+        <v>875</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>876</v>
+      </c>
+      <c r="AA29" t="s">
+        <v>877</v>
+      </c>
+      <c r="AB29" t="s">
+        <v>878</v>
+      </c>
+      <c r="AC29" t="s">
+        <v>545</v>
+      </c>
+      <c r="AD29" t="s">
+        <v>847</v>
+      </c>
+      <c r="AE29" t="s">
+        <v>879</v>
+      </c>
+      <c r="AF29" t="s">
+        <v>844</v>
+      </c>
+      <c r="AG29" t="s">
+        <v>880</v>
+      </c>
+      <c r="AH29" t="s">
+        <v>846</v>
+      </c>
+      <c r="AI29" t="s">
+        <v>848</v>
+      </c>
+      <c r="AJ29" t="s">
+        <v>881</v>
+      </c>
+      <c r="AK29" t="s">
+        <v>882</v>
+      </c>
+      <c r="AL29" t="s">
+        <v>779</v>
+      </c>
+      <c r="AM29" t="s">
+        <v>883</v>
+      </c>
+      <c r="AN29" t="s">
+        <v>851</v>
+      </c>
+      <c r="AO29" t="s">
+        <v>463</v>
+      </c>
+      <c r="AP29" t="s">
+        <v>368</v>
+      </c>
+      <c r="AQ29" t="s">
+        <v>884</v>
+      </c>
+      <c r="AR29" t="s">
+        <v>885</v>
+      </c>
+      <c r="AS29" t="s">
+        <v>886</v>
+      </c>
+      <c r="AT29" t="s">
+        <v>704</v>
+      </c>
+      <c r="AU29" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="30" spans="1:104">
+      <c r="A30" t="s">
+        <v>332</v>
+      </c>
+      <c r="B30" t="s">
+        <v>53</v>
+      </c>
+      <c r="C30"/>
+      <c r="D30" t="s">
+        <v>333</v>
+      </c>
+      <c r="E30" t="s">
+        <v>27</v>
+      </c>
+      <c r="F30">
+        <v>2</v>
+      </c>
+      <c r="G30">
+        <v>41947040</v>
+      </c>
+      <c r="H30" t="s">
+        <v>334</v>
+      </c>
+      <c r="I30">
+        <v>2026</v>
+      </c>
+      <c r="J30" t="s">
+        <v>335</v>
+      </c>
+      <c r="K30" t="s">
+        <v>336</v>
+      </c>
+      <c r="L30" t="s">
+        <v>337</v>
+      </c>
+      <c r="M30" t="s">
+        <v>338</v>
+      </c>
+      <c r="N30" t="s">
+        <v>339</v>
+      </c>
+      <c r="O30"/>
+      <c r="P30">
+        <v>1</v>
+      </c>
+      <c r="Q30">
+        <v>32</v>
+      </c>
+      <c r="R30" t="s">
+        <v>340</v>
+      </c>
+      <c r="S30"/>
+      <c r="T30" t="s">
+        <v>341</v>
+      </c>
+      <c r="U30" t="s">
+        <v>342</v>
+      </c>
+      <c r="V30" t="s">
+        <v>50</v>
+      </c>
+      <c r="W30" t="s">
+        <v>343</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="X1:CJ1"/>
-    <mergeCell ref="CK1:CR1"/>
-    <mergeCell ref="CS1:CS1"/>
+    <mergeCell ref="CK1:CX1"/>
+    <mergeCell ref="CY1:CY1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="A3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="A6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="A7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="A8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="A9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="A10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="A11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="A12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="A13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="A14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="A15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="A16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="A17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="A18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="A19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="A20" r:id="rId_hyperlink_19"/>
-    <hyperlink ref="X2" r:id="rId_hyperlink_20"/>
-[...557 lines deleted...]
-    <hyperlink ref="BF20" r:id="rId_hyperlink_578"/>
+    <hyperlink ref="A21" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="A22" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="A23" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="A24" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="A25" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="A26" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="A27" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="A28" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="A29" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="A30" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="X2" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="Y2" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="Z2" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="AA2" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="AB2" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="AC2" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="AD2" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="AE2" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="AF2" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="AG2" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="AH2" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="AI2" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="AJ2" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="AK2" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="AL2" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="AM2" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="AN2" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="X3" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="Y3" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="Z3" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="AA3" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="AB3" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="AC3" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="AD3" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="AE3" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="AF3" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="AG3" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="AH3" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="X4" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="Y4" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="Z4" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="AA4" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="AB4" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="AC4" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="AD4" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="AE4" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="AF4" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="AG4" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="AH4" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="AI4" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="AJ4" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="AK4" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="AL4" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="AM4" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="AN4" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="AO4" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="AP4" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="AQ4" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="AR4" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="AS4" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="AT4" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="AU4" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="AV4" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="AW4" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="AX4" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="AY4" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="AZ4" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="BA4" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="BB4" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="BC4" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="BD4" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="BE4" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="BF4" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="BG4" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="BH4" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="BI4" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="BJ4" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="BK4" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="BL4" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="BM4" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="BN4" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="BO4" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="BP4" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="BQ4" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="BR4" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="BS4" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="BT4" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="BU4" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="BV4" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="BW4" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="BX4" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="BY4" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="BZ4" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="CA4" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="CB4" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="X5" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="Y5" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="Z5" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="AA5" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="AB5" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="AC5" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="AD5" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="AE5" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="AF5" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="AG5" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="AH5" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="AI5" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="AJ5" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="AK5" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="AL5" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="AM5" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="AN5" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="AO5" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="AP5" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="AQ5" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="AR5" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="AS5" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="AT5" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="AU5" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="AV5" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="AW5" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="X6" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="Y6" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="Z6" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="AA6" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="AB6" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="AC6" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="AD6" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="AE6" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="AF6" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="AG6" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="AH6" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="AI6" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="AJ6" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="AK6" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="AL6" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="AM6" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="AN6" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="AO6" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="AP6" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="AQ6" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="AR6" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="AS6" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="AT6" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="X7" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="Y7" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="Z7" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="AA7" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="AB7" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="X8" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="Y8" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="Z8" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="AA8" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="AB8" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="AC8" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="AD8" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="AE8" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="AF8" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="AG8" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="AH8" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="AI8" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="AJ8" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="AK8" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="AL8" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="AM8" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="AN8" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="AO8" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="AP8" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="AQ8" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="AR8" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="AS8" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="AT8" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="AU8" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="AV8" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="AW8" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="AX8" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="AY8" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="AZ8" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="BA8" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="BB8" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="BC8" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="BD8" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="BE8" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="BF8" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="BG8" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="X9" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="Y9" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="Z9" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="AA9" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="AB9" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="AC9" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="AD9" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="AE9" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="AF9" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="AG9" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="AH9" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="AI9" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="AJ9" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="AK9" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="AL9" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="AM9" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="AN9" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="AO9" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="AP9" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="AQ9" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="AR9" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="AS9" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="AT9" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="AU9" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="AV9" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="AW9" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="AX9" r:id="rId_hyperlink_231"/>
+    <hyperlink ref="AY9" r:id="rId_hyperlink_232"/>
+    <hyperlink ref="AZ9" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="BA9" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="BB9" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="BC9" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="BD9" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="BE9" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="BF9" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="BG9" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="BH9" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="BI9" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="BJ9" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="BK9" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="BL9" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="X10" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="Y10" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="Z10" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="AA10" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="AB10" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="AC10" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="AD10" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="AE10" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="AF10" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="AG10" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="AH10" r:id="rId_hyperlink_256"/>
+    <hyperlink ref="AI10" r:id="rId_hyperlink_257"/>
+    <hyperlink ref="AJ10" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="AK10" r:id="rId_hyperlink_259"/>
+    <hyperlink ref="X11" r:id="rId_hyperlink_260"/>
+    <hyperlink ref="Y11" r:id="rId_hyperlink_261"/>
+    <hyperlink ref="Z11" r:id="rId_hyperlink_262"/>
+    <hyperlink ref="AA11" r:id="rId_hyperlink_263"/>
+    <hyperlink ref="AB11" r:id="rId_hyperlink_264"/>
+    <hyperlink ref="AC11" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="AD11" r:id="rId_hyperlink_266"/>
+    <hyperlink ref="AE11" r:id="rId_hyperlink_267"/>
+    <hyperlink ref="AF11" r:id="rId_hyperlink_268"/>
+    <hyperlink ref="AG11" r:id="rId_hyperlink_269"/>
+    <hyperlink ref="AH11" r:id="rId_hyperlink_270"/>
+    <hyperlink ref="AI11" r:id="rId_hyperlink_271"/>
+    <hyperlink ref="AJ11" r:id="rId_hyperlink_272"/>
+    <hyperlink ref="AK11" r:id="rId_hyperlink_273"/>
+    <hyperlink ref="AL11" r:id="rId_hyperlink_274"/>
+    <hyperlink ref="AM11" r:id="rId_hyperlink_275"/>
+    <hyperlink ref="AN11" r:id="rId_hyperlink_276"/>
+    <hyperlink ref="AO11" r:id="rId_hyperlink_277"/>
+    <hyperlink ref="AP11" r:id="rId_hyperlink_278"/>
+    <hyperlink ref="AQ11" r:id="rId_hyperlink_279"/>
+    <hyperlink ref="AR11" r:id="rId_hyperlink_280"/>
+    <hyperlink ref="AS11" r:id="rId_hyperlink_281"/>
+    <hyperlink ref="AT11" r:id="rId_hyperlink_282"/>
+    <hyperlink ref="AU11" r:id="rId_hyperlink_283"/>
+    <hyperlink ref="AV11" r:id="rId_hyperlink_284"/>
+    <hyperlink ref="AW11" r:id="rId_hyperlink_285"/>
+    <hyperlink ref="AX11" r:id="rId_hyperlink_286"/>
+    <hyperlink ref="AY11" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="AZ11" r:id="rId_hyperlink_288"/>
+    <hyperlink ref="BA11" r:id="rId_hyperlink_289"/>
+    <hyperlink ref="BB11" r:id="rId_hyperlink_290"/>
+    <hyperlink ref="BC11" r:id="rId_hyperlink_291"/>
+    <hyperlink ref="BD11" r:id="rId_hyperlink_292"/>
+    <hyperlink ref="BE11" r:id="rId_hyperlink_293"/>
+    <hyperlink ref="BF11" r:id="rId_hyperlink_294"/>
+    <hyperlink ref="BG11" r:id="rId_hyperlink_295"/>
+    <hyperlink ref="BH11" r:id="rId_hyperlink_296"/>
+    <hyperlink ref="BI11" r:id="rId_hyperlink_297"/>
+    <hyperlink ref="BJ11" r:id="rId_hyperlink_298"/>
+    <hyperlink ref="BK11" r:id="rId_hyperlink_299"/>
+    <hyperlink ref="BL11" r:id="rId_hyperlink_300"/>
+    <hyperlink ref="BM11" r:id="rId_hyperlink_301"/>
+    <hyperlink ref="BN11" r:id="rId_hyperlink_302"/>
+    <hyperlink ref="BO11" r:id="rId_hyperlink_303"/>
+    <hyperlink ref="BP11" r:id="rId_hyperlink_304"/>
+    <hyperlink ref="BQ11" r:id="rId_hyperlink_305"/>
+    <hyperlink ref="BR11" r:id="rId_hyperlink_306"/>
+    <hyperlink ref="BS11" r:id="rId_hyperlink_307"/>
+    <hyperlink ref="BT11" r:id="rId_hyperlink_308"/>
+    <hyperlink ref="BU11" r:id="rId_hyperlink_309"/>
+    <hyperlink ref="BV11" r:id="rId_hyperlink_310"/>
+    <hyperlink ref="BW11" r:id="rId_hyperlink_311"/>
+    <hyperlink ref="BX11" r:id="rId_hyperlink_312"/>
+    <hyperlink ref="BY11" r:id="rId_hyperlink_313"/>
+    <hyperlink ref="BZ11" r:id="rId_hyperlink_314"/>
+    <hyperlink ref="CA11" r:id="rId_hyperlink_315"/>
+    <hyperlink ref="CB11" r:id="rId_hyperlink_316"/>
+    <hyperlink ref="X12" r:id="rId_hyperlink_317"/>
+    <hyperlink ref="Y12" r:id="rId_hyperlink_318"/>
+    <hyperlink ref="Z12" r:id="rId_hyperlink_319"/>
+    <hyperlink ref="AA12" r:id="rId_hyperlink_320"/>
+    <hyperlink ref="AB12" r:id="rId_hyperlink_321"/>
+    <hyperlink ref="AC12" r:id="rId_hyperlink_322"/>
+    <hyperlink ref="AD12" r:id="rId_hyperlink_323"/>
+    <hyperlink ref="AE12" r:id="rId_hyperlink_324"/>
+    <hyperlink ref="AF12" r:id="rId_hyperlink_325"/>
+    <hyperlink ref="AG12" r:id="rId_hyperlink_326"/>
+    <hyperlink ref="AH12" r:id="rId_hyperlink_327"/>
+    <hyperlink ref="AI12" r:id="rId_hyperlink_328"/>
+    <hyperlink ref="AJ12" r:id="rId_hyperlink_329"/>
+    <hyperlink ref="AK12" r:id="rId_hyperlink_330"/>
+    <hyperlink ref="AL12" r:id="rId_hyperlink_331"/>
+    <hyperlink ref="AM12" r:id="rId_hyperlink_332"/>
+    <hyperlink ref="AN12" r:id="rId_hyperlink_333"/>
+    <hyperlink ref="AO12" r:id="rId_hyperlink_334"/>
+    <hyperlink ref="AP12" r:id="rId_hyperlink_335"/>
+    <hyperlink ref="AQ12" r:id="rId_hyperlink_336"/>
+    <hyperlink ref="AR12" r:id="rId_hyperlink_337"/>
+    <hyperlink ref="AS12" r:id="rId_hyperlink_338"/>
+    <hyperlink ref="AT12" r:id="rId_hyperlink_339"/>
+    <hyperlink ref="AU12" r:id="rId_hyperlink_340"/>
+    <hyperlink ref="AV12" r:id="rId_hyperlink_341"/>
+    <hyperlink ref="AW12" r:id="rId_hyperlink_342"/>
+    <hyperlink ref="AX12" r:id="rId_hyperlink_343"/>
+    <hyperlink ref="AY12" r:id="rId_hyperlink_344"/>
+    <hyperlink ref="AZ12" r:id="rId_hyperlink_345"/>
+    <hyperlink ref="BA12" r:id="rId_hyperlink_346"/>
+    <hyperlink ref="X13" r:id="rId_hyperlink_347"/>
+    <hyperlink ref="Y13" r:id="rId_hyperlink_348"/>
+    <hyperlink ref="Z13" r:id="rId_hyperlink_349"/>
+    <hyperlink ref="AA13" r:id="rId_hyperlink_350"/>
+    <hyperlink ref="AB13" r:id="rId_hyperlink_351"/>
+    <hyperlink ref="AC13" r:id="rId_hyperlink_352"/>
+    <hyperlink ref="AD13" r:id="rId_hyperlink_353"/>
+    <hyperlink ref="AE13" r:id="rId_hyperlink_354"/>
+    <hyperlink ref="AF13" r:id="rId_hyperlink_355"/>
+    <hyperlink ref="AG13" r:id="rId_hyperlink_356"/>
+    <hyperlink ref="AH13" r:id="rId_hyperlink_357"/>
+    <hyperlink ref="AI13" r:id="rId_hyperlink_358"/>
+    <hyperlink ref="AJ13" r:id="rId_hyperlink_359"/>
+    <hyperlink ref="AK13" r:id="rId_hyperlink_360"/>
+    <hyperlink ref="AL13" r:id="rId_hyperlink_361"/>
+    <hyperlink ref="AM13" r:id="rId_hyperlink_362"/>
+    <hyperlink ref="AN13" r:id="rId_hyperlink_363"/>
+    <hyperlink ref="AO13" r:id="rId_hyperlink_364"/>
+    <hyperlink ref="AP13" r:id="rId_hyperlink_365"/>
+    <hyperlink ref="AQ13" r:id="rId_hyperlink_366"/>
+    <hyperlink ref="AR13" r:id="rId_hyperlink_367"/>
+    <hyperlink ref="AS13" r:id="rId_hyperlink_368"/>
+    <hyperlink ref="AT13" r:id="rId_hyperlink_369"/>
+    <hyperlink ref="AU13" r:id="rId_hyperlink_370"/>
+    <hyperlink ref="AV13" r:id="rId_hyperlink_371"/>
+    <hyperlink ref="AW13" r:id="rId_hyperlink_372"/>
+    <hyperlink ref="AX13" r:id="rId_hyperlink_373"/>
+    <hyperlink ref="AY13" r:id="rId_hyperlink_374"/>
+    <hyperlink ref="AZ13" r:id="rId_hyperlink_375"/>
+    <hyperlink ref="BA13" r:id="rId_hyperlink_376"/>
+    <hyperlink ref="BB13" r:id="rId_hyperlink_377"/>
+    <hyperlink ref="BC13" r:id="rId_hyperlink_378"/>
+    <hyperlink ref="BD13" r:id="rId_hyperlink_379"/>
+    <hyperlink ref="BE13" r:id="rId_hyperlink_380"/>
+    <hyperlink ref="BF13" r:id="rId_hyperlink_381"/>
+    <hyperlink ref="BG13" r:id="rId_hyperlink_382"/>
+    <hyperlink ref="BH13" r:id="rId_hyperlink_383"/>
+    <hyperlink ref="BI13" r:id="rId_hyperlink_384"/>
+    <hyperlink ref="BJ13" r:id="rId_hyperlink_385"/>
+    <hyperlink ref="BK13" r:id="rId_hyperlink_386"/>
+    <hyperlink ref="BL13" r:id="rId_hyperlink_387"/>
+    <hyperlink ref="BM13" r:id="rId_hyperlink_388"/>
+    <hyperlink ref="BN13" r:id="rId_hyperlink_389"/>
+    <hyperlink ref="BO13" r:id="rId_hyperlink_390"/>
+    <hyperlink ref="BP13" r:id="rId_hyperlink_391"/>
+    <hyperlink ref="BQ13" r:id="rId_hyperlink_392"/>
+    <hyperlink ref="BR13" r:id="rId_hyperlink_393"/>
+    <hyperlink ref="BS13" r:id="rId_hyperlink_394"/>
+    <hyperlink ref="BT13" r:id="rId_hyperlink_395"/>
+    <hyperlink ref="BU13" r:id="rId_hyperlink_396"/>
+    <hyperlink ref="BV13" r:id="rId_hyperlink_397"/>
+    <hyperlink ref="BW13" r:id="rId_hyperlink_398"/>
+    <hyperlink ref="BX13" r:id="rId_hyperlink_399"/>
+    <hyperlink ref="BY13" r:id="rId_hyperlink_400"/>
+    <hyperlink ref="BZ13" r:id="rId_hyperlink_401"/>
+    <hyperlink ref="CA13" r:id="rId_hyperlink_402"/>
+    <hyperlink ref="CB13" r:id="rId_hyperlink_403"/>
+    <hyperlink ref="CC13" r:id="rId_hyperlink_404"/>
+    <hyperlink ref="CD13" r:id="rId_hyperlink_405"/>
+    <hyperlink ref="CE13" r:id="rId_hyperlink_406"/>
+    <hyperlink ref="CF13" r:id="rId_hyperlink_407"/>
+    <hyperlink ref="CG13" r:id="rId_hyperlink_408"/>
+    <hyperlink ref="CH13" r:id="rId_hyperlink_409"/>
+    <hyperlink ref="CI13" r:id="rId_hyperlink_410"/>
+    <hyperlink ref="CJ13" r:id="rId_hyperlink_411"/>
+    <hyperlink ref="X14" r:id="rId_hyperlink_412"/>
+    <hyperlink ref="Y14" r:id="rId_hyperlink_413"/>
+    <hyperlink ref="Z14" r:id="rId_hyperlink_414"/>
+    <hyperlink ref="AA14" r:id="rId_hyperlink_415"/>
+    <hyperlink ref="AB14" r:id="rId_hyperlink_416"/>
+    <hyperlink ref="AC14" r:id="rId_hyperlink_417"/>
+    <hyperlink ref="AD14" r:id="rId_hyperlink_418"/>
+    <hyperlink ref="AE14" r:id="rId_hyperlink_419"/>
+    <hyperlink ref="X15" r:id="rId_hyperlink_420"/>
+    <hyperlink ref="Y15" r:id="rId_hyperlink_421"/>
+    <hyperlink ref="Z15" r:id="rId_hyperlink_422"/>
+    <hyperlink ref="AA15" r:id="rId_hyperlink_423"/>
+    <hyperlink ref="AB15" r:id="rId_hyperlink_424"/>
+    <hyperlink ref="AC15" r:id="rId_hyperlink_425"/>
+    <hyperlink ref="AD15" r:id="rId_hyperlink_426"/>
+    <hyperlink ref="AE15" r:id="rId_hyperlink_427"/>
+    <hyperlink ref="AF15" r:id="rId_hyperlink_428"/>
+    <hyperlink ref="AG15" r:id="rId_hyperlink_429"/>
+    <hyperlink ref="AH15" r:id="rId_hyperlink_430"/>
+    <hyperlink ref="AI15" r:id="rId_hyperlink_431"/>
+    <hyperlink ref="AJ15" r:id="rId_hyperlink_432"/>
+    <hyperlink ref="AK15" r:id="rId_hyperlink_433"/>
+    <hyperlink ref="AL15" r:id="rId_hyperlink_434"/>
+    <hyperlink ref="AM15" r:id="rId_hyperlink_435"/>
+    <hyperlink ref="AN15" r:id="rId_hyperlink_436"/>
+    <hyperlink ref="AO15" r:id="rId_hyperlink_437"/>
+    <hyperlink ref="AP15" r:id="rId_hyperlink_438"/>
+    <hyperlink ref="AQ15" r:id="rId_hyperlink_439"/>
+    <hyperlink ref="AR15" r:id="rId_hyperlink_440"/>
+    <hyperlink ref="AS15" r:id="rId_hyperlink_441"/>
+    <hyperlink ref="AT15" r:id="rId_hyperlink_442"/>
+    <hyperlink ref="AU15" r:id="rId_hyperlink_443"/>
+    <hyperlink ref="AV15" r:id="rId_hyperlink_444"/>
+    <hyperlink ref="X16" r:id="rId_hyperlink_445"/>
+    <hyperlink ref="Y16" r:id="rId_hyperlink_446"/>
+    <hyperlink ref="Z16" r:id="rId_hyperlink_447"/>
+    <hyperlink ref="AA16" r:id="rId_hyperlink_448"/>
+    <hyperlink ref="AB16" r:id="rId_hyperlink_449"/>
+    <hyperlink ref="AC16" r:id="rId_hyperlink_450"/>
+    <hyperlink ref="AD16" r:id="rId_hyperlink_451"/>
+    <hyperlink ref="AE16" r:id="rId_hyperlink_452"/>
+    <hyperlink ref="AF16" r:id="rId_hyperlink_453"/>
+    <hyperlink ref="AG16" r:id="rId_hyperlink_454"/>
+    <hyperlink ref="AH16" r:id="rId_hyperlink_455"/>
+    <hyperlink ref="AI16" r:id="rId_hyperlink_456"/>
+    <hyperlink ref="AJ16" r:id="rId_hyperlink_457"/>
+    <hyperlink ref="AK16" r:id="rId_hyperlink_458"/>
+    <hyperlink ref="AL16" r:id="rId_hyperlink_459"/>
+    <hyperlink ref="AM16" r:id="rId_hyperlink_460"/>
+    <hyperlink ref="AN16" r:id="rId_hyperlink_461"/>
+    <hyperlink ref="AO16" r:id="rId_hyperlink_462"/>
+    <hyperlink ref="AP16" r:id="rId_hyperlink_463"/>
+    <hyperlink ref="AQ16" r:id="rId_hyperlink_464"/>
+    <hyperlink ref="AR16" r:id="rId_hyperlink_465"/>
+    <hyperlink ref="AS16" r:id="rId_hyperlink_466"/>
+    <hyperlink ref="AT16" r:id="rId_hyperlink_467"/>
+    <hyperlink ref="AU16" r:id="rId_hyperlink_468"/>
+    <hyperlink ref="AV16" r:id="rId_hyperlink_469"/>
+    <hyperlink ref="AW16" r:id="rId_hyperlink_470"/>
+    <hyperlink ref="AX16" r:id="rId_hyperlink_471"/>
+    <hyperlink ref="AY16" r:id="rId_hyperlink_472"/>
+    <hyperlink ref="X17" r:id="rId_hyperlink_473"/>
+    <hyperlink ref="Y17" r:id="rId_hyperlink_474"/>
+    <hyperlink ref="Z17" r:id="rId_hyperlink_475"/>
+    <hyperlink ref="AA17" r:id="rId_hyperlink_476"/>
+    <hyperlink ref="AB17" r:id="rId_hyperlink_477"/>
+    <hyperlink ref="AC17" r:id="rId_hyperlink_478"/>
+    <hyperlink ref="AD17" r:id="rId_hyperlink_479"/>
+    <hyperlink ref="AE17" r:id="rId_hyperlink_480"/>
+    <hyperlink ref="AF17" r:id="rId_hyperlink_481"/>
+    <hyperlink ref="AG17" r:id="rId_hyperlink_482"/>
+    <hyperlink ref="AH17" r:id="rId_hyperlink_483"/>
+    <hyperlink ref="AI17" r:id="rId_hyperlink_484"/>
+    <hyperlink ref="AJ17" r:id="rId_hyperlink_485"/>
+    <hyperlink ref="AK17" r:id="rId_hyperlink_486"/>
+    <hyperlink ref="AL17" r:id="rId_hyperlink_487"/>
+    <hyperlink ref="AM17" r:id="rId_hyperlink_488"/>
+    <hyperlink ref="AN17" r:id="rId_hyperlink_489"/>
+    <hyperlink ref="AO17" r:id="rId_hyperlink_490"/>
+    <hyperlink ref="AP17" r:id="rId_hyperlink_491"/>
+    <hyperlink ref="AQ17" r:id="rId_hyperlink_492"/>
+    <hyperlink ref="AR17" r:id="rId_hyperlink_493"/>
+    <hyperlink ref="AS17" r:id="rId_hyperlink_494"/>
+    <hyperlink ref="AT17" r:id="rId_hyperlink_495"/>
+    <hyperlink ref="AU17" r:id="rId_hyperlink_496"/>
+    <hyperlink ref="AV17" r:id="rId_hyperlink_497"/>
+    <hyperlink ref="AW17" r:id="rId_hyperlink_498"/>
+    <hyperlink ref="AX17" r:id="rId_hyperlink_499"/>
+    <hyperlink ref="AY17" r:id="rId_hyperlink_500"/>
+    <hyperlink ref="AZ17" r:id="rId_hyperlink_501"/>
+    <hyperlink ref="BA17" r:id="rId_hyperlink_502"/>
+    <hyperlink ref="BB17" r:id="rId_hyperlink_503"/>
+    <hyperlink ref="BC17" r:id="rId_hyperlink_504"/>
+    <hyperlink ref="BD17" r:id="rId_hyperlink_505"/>
+    <hyperlink ref="BE17" r:id="rId_hyperlink_506"/>
+    <hyperlink ref="BF17" r:id="rId_hyperlink_507"/>
+    <hyperlink ref="BG17" r:id="rId_hyperlink_508"/>
+    <hyperlink ref="BH17" r:id="rId_hyperlink_509"/>
+    <hyperlink ref="BI17" r:id="rId_hyperlink_510"/>
+    <hyperlink ref="BJ17" r:id="rId_hyperlink_511"/>
+    <hyperlink ref="BK17" r:id="rId_hyperlink_512"/>
+    <hyperlink ref="BL17" r:id="rId_hyperlink_513"/>
+    <hyperlink ref="BM17" r:id="rId_hyperlink_514"/>
+    <hyperlink ref="BN17" r:id="rId_hyperlink_515"/>
+    <hyperlink ref="BO17" r:id="rId_hyperlink_516"/>
+    <hyperlink ref="BP17" r:id="rId_hyperlink_517"/>
+    <hyperlink ref="BQ17" r:id="rId_hyperlink_518"/>
+    <hyperlink ref="BR17" r:id="rId_hyperlink_519"/>
+    <hyperlink ref="BS17" r:id="rId_hyperlink_520"/>
+    <hyperlink ref="BT17" r:id="rId_hyperlink_521"/>
+    <hyperlink ref="BU17" r:id="rId_hyperlink_522"/>
+    <hyperlink ref="BV17" r:id="rId_hyperlink_523"/>
+    <hyperlink ref="BW17" r:id="rId_hyperlink_524"/>
+    <hyperlink ref="BX17" r:id="rId_hyperlink_525"/>
+    <hyperlink ref="BY17" r:id="rId_hyperlink_526"/>
+    <hyperlink ref="BZ17" r:id="rId_hyperlink_527"/>
+    <hyperlink ref="CA17" r:id="rId_hyperlink_528"/>
+    <hyperlink ref="CB17" r:id="rId_hyperlink_529"/>
+    <hyperlink ref="CC17" r:id="rId_hyperlink_530"/>
+    <hyperlink ref="CD17" r:id="rId_hyperlink_531"/>
+    <hyperlink ref="CE17" r:id="rId_hyperlink_532"/>
+    <hyperlink ref="X18" r:id="rId_hyperlink_533"/>
+    <hyperlink ref="Y18" r:id="rId_hyperlink_534"/>
+    <hyperlink ref="Z18" r:id="rId_hyperlink_535"/>
+    <hyperlink ref="AA18" r:id="rId_hyperlink_536"/>
+    <hyperlink ref="AB18" r:id="rId_hyperlink_537"/>
+    <hyperlink ref="AC18" r:id="rId_hyperlink_538"/>
+    <hyperlink ref="AD18" r:id="rId_hyperlink_539"/>
+    <hyperlink ref="AE18" r:id="rId_hyperlink_540"/>
+    <hyperlink ref="AF18" r:id="rId_hyperlink_541"/>
+    <hyperlink ref="AG18" r:id="rId_hyperlink_542"/>
+    <hyperlink ref="AH18" r:id="rId_hyperlink_543"/>
+    <hyperlink ref="AI18" r:id="rId_hyperlink_544"/>
+    <hyperlink ref="AJ18" r:id="rId_hyperlink_545"/>
+    <hyperlink ref="AK18" r:id="rId_hyperlink_546"/>
+    <hyperlink ref="AL18" r:id="rId_hyperlink_547"/>
+    <hyperlink ref="AM18" r:id="rId_hyperlink_548"/>
+    <hyperlink ref="AN18" r:id="rId_hyperlink_549"/>
+    <hyperlink ref="AO18" r:id="rId_hyperlink_550"/>
+    <hyperlink ref="AP18" r:id="rId_hyperlink_551"/>
+    <hyperlink ref="AQ18" r:id="rId_hyperlink_552"/>
+    <hyperlink ref="AR18" r:id="rId_hyperlink_553"/>
+    <hyperlink ref="AS18" r:id="rId_hyperlink_554"/>
+    <hyperlink ref="AT18" r:id="rId_hyperlink_555"/>
+    <hyperlink ref="AU18" r:id="rId_hyperlink_556"/>
+    <hyperlink ref="AV18" r:id="rId_hyperlink_557"/>
+    <hyperlink ref="X19" r:id="rId_hyperlink_558"/>
+    <hyperlink ref="Y19" r:id="rId_hyperlink_559"/>
+    <hyperlink ref="Z19" r:id="rId_hyperlink_560"/>
+    <hyperlink ref="AA19" r:id="rId_hyperlink_561"/>
+    <hyperlink ref="AB19" r:id="rId_hyperlink_562"/>
+    <hyperlink ref="AC19" r:id="rId_hyperlink_563"/>
+    <hyperlink ref="AD19" r:id="rId_hyperlink_564"/>
+    <hyperlink ref="AE19" r:id="rId_hyperlink_565"/>
+    <hyperlink ref="AF19" r:id="rId_hyperlink_566"/>
+    <hyperlink ref="AG19" r:id="rId_hyperlink_567"/>
+    <hyperlink ref="AH19" r:id="rId_hyperlink_568"/>
+    <hyperlink ref="X20" r:id="rId_hyperlink_569"/>
+    <hyperlink ref="Y20" r:id="rId_hyperlink_570"/>
+    <hyperlink ref="Z20" r:id="rId_hyperlink_571"/>
+    <hyperlink ref="AA20" r:id="rId_hyperlink_572"/>
+    <hyperlink ref="AB20" r:id="rId_hyperlink_573"/>
+    <hyperlink ref="AC20" r:id="rId_hyperlink_574"/>
+    <hyperlink ref="AD20" r:id="rId_hyperlink_575"/>
+    <hyperlink ref="AE20" r:id="rId_hyperlink_576"/>
+    <hyperlink ref="AF20" r:id="rId_hyperlink_577"/>
+    <hyperlink ref="AG20" r:id="rId_hyperlink_578"/>
+    <hyperlink ref="AH20" r:id="rId_hyperlink_579"/>
+    <hyperlink ref="AI20" r:id="rId_hyperlink_580"/>
+    <hyperlink ref="AJ20" r:id="rId_hyperlink_581"/>
+    <hyperlink ref="AK20" r:id="rId_hyperlink_582"/>
+    <hyperlink ref="AL20" r:id="rId_hyperlink_583"/>
+    <hyperlink ref="AM20" r:id="rId_hyperlink_584"/>
+    <hyperlink ref="AN20" r:id="rId_hyperlink_585"/>
+    <hyperlink ref="AO20" r:id="rId_hyperlink_586"/>
+    <hyperlink ref="AP20" r:id="rId_hyperlink_587"/>
+    <hyperlink ref="AQ20" r:id="rId_hyperlink_588"/>
+    <hyperlink ref="AR20" r:id="rId_hyperlink_589"/>
+    <hyperlink ref="AS20" r:id="rId_hyperlink_590"/>
+    <hyperlink ref="AT20" r:id="rId_hyperlink_591"/>
+    <hyperlink ref="AU20" r:id="rId_hyperlink_592"/>
+    <hyperlink ref="AV20" r:id="rId_hyperlink_593"/>
+    <hyperlink ref="AW20" r:id="rId_hyperlink_594"/>
+    <hyperlink ref="AX20" r:id="rId_hyperlink_595"/>
+    <hyperlink ref="AY20" r:id="rId_hyperlink_596"/>
+    <hyperlink ref="AZ20" r:id="rId_hyperlink_597"/>
+    <hyperlink ref="BA20" r:id="rId_hyperlink_598"/>
+    <hyperlink ref="BB20" r:id="rId_hyperlink_599"/>
+    <hyperlink ref="BC20" r:id="rId_hyperlink_600"/>
+    <hyperlink ref="BD20" r:id="rId_hyperlink_601"/>
+    <hyperlink ref="BE20" r:id="rId_hyperlink_602"/>
+    <hyperlink ref="BF20" r:id="rId_hyperlink_603"/>
+    <hyperlink ref="X21" r:id="rId_hyperlink_604"/>
+    <hyperlink ref="Y21" r:id="rId_hyperlink_605"/>
+    <hyperlink ref="Z21" r:id="rId_hyperlink_606"/>
+    <hyperlink ref="AA21" r:id="rId_hyperlink_607"/>
+    <hyperlink ref="AB21" r:id="rId_hyperlink_608"/>
+    <hyperlink ref="AC21" r:id="rId_hyperlink_609"/>
+    <hyperlink ref="AD21" r:id="rId_hyperlink_610"/>
+    <hyperlink ref="AE21" r:id="rId_hyperlink_611"/>
+    <hyperlink ref="AF21" r:id="rId_hyperlink_612"/>
+    <hyperlink ref="AG21" r:id="rId_hyperlink_613"/>
+    <hyperlink ref="AH21" r:id="rId_hyperlink_614"/>
+    <hyperlink ref="AI21" r:id="rId_hyperlink_615"/>
+    <hyperlink ref="AJ21" r:id="rId_hyperlink_616"/>
+    <hyperlink ref="AK21" r:id="rId_hyperlink_617"/>
+    <hyperlink ref="AL21" r:id="rId_hyperlink_618"/>
+    <hyperlink ref="AM21" r:id="rId_hyperlink_619"/>
+    <hyperlink ref="AN21" r:id="rId_hyperlink_620"/>
+    <hyperlink ref="AO21" r:id="rId_hyperlink_621"/>
+    <hyperlink ref="AP21" r:id="rId_hyperlink_622"/>
+    <hyperlink ref="AQ21" r:id="rId_hyperlink_623"/>
+    <hyperlink ref="AR21" r:id="rId_hyperlink_624"/>
+    <hyperlink ref="AS21" r:id="rId_hyperlink_625"/>
+    <hyperlink ref="AT21" r:id="rId_hyperlink_626"/>
+    <hyperlink ref="X22" r:id="rId_hyperlink_627"/>
+    <hyperlink ref="Y22" r:id="rId_hyperlink_628"/>
+    <hyperlink ref="Z22" r:id="rId_hyperlink_629"/>
+    <hyperlink ref="AA22" r:id="rId_hyperlink_630"/>
+    <hyperlink ref="AB22" r:id="rId_hyperlink_631"/>
+    <hyperlink ref="AC22" r:id="rId_hyperlink_632"/>
+    <hyperlink ref="AD22" r:id="rId_hyperlink_633"/>
+    <hyperlink ref="AE22" r:id="rId_hyperlink_634"/>
+    <hyperlink ref="AF22" r:id="rId_hyperlink_635"/>
+    <hyperlink ref="AG22" r:id="rId_hyperlink_636"/>
+    <hyperlink ref="AH22" r:id="rId_hyperlink_637"/>
+    <hyperlink ref="AI22" r:id="rId_hyperlink_638"/>
+    <hyperlink ref="AJ22" r:id="rId_hyperlink_639"/>
+    <hyperlink ref="AK22" r:id="rId_hyperlink_640"/>
+    <hyperlink ref="X23" r:id="rId_hyperlink_641"/>
+    <hyperlink ref="Y23" r:id="rId_hyperlink_642"/>
+    <hyperlink ref="Z23" r:id="rId_hyperlink_643"/>
+    <hyperlink ref="AA23" r:id="rId_hyperlink_644"/>
+    <hyperlink ref="AB23" r:id="rId_hyperlink_645"/>
+    <hyperlink ref="AC23" r:id="rId_hyperlink_646"/>
+    <hyperlink ref="AD23" r:id="rId_hyperlink_647"/>
+    <hyperlink ref="AE23" r:id="rId_hyperlink_648"/>
+    <hyperlink ref="AF23" r:id="rId_hyperlink_649"/>
+    <hyperlink ref="AG23" r:id="rId_hyperlink_650"/>
+    <hyperlink ref="AH23" r:id="rId_hyperlink_651"/>
+    <hyperlink ref="AI23" r:id="rId_hyperlink_652"/>
+    <hyperlink ref="AJ23" r:id="rId_hyperlink_653"/>
+    <hyperlink ref="AK23" r:id="rId_hyperlink_654"/>
+    <hyperlink ref="AL23" r:id="rId_hyperlink_655"/>
+    <hyperlink ref="AM23" r:id="rId_hyperlink_656"/>
+    <hyperlink ref="AN23" r:id="rId_hyperlink_657"/>
+    <hyperlink ref="AO23" r:id="rId_hyperlink_658"/>
+    <hyperlink ref="AP23" r:id="rId_hyperlink_659"/>
+    <hyperlink ref="AQ23" r:id="rId_hyperlink_660"/>
+    <hyperlink ref="AR23" r:id="rId_hyperlink_661"/>
+    <hyperlink ref="AS23" r:id="rId_hyperlink_662"/>
+    <hyperlink ref="AT23" r:id="rId_hyperlink_663"/>
+    <hyperlink ref="AU23" r:id="rId_hyperlink_664"/>
+    <hyperlink ref="AV23" r:id="rId_hyperlink_665"/>
+    <hyperlink ref="AW23" r:id="rId_hyperlink_666"/>
+    <hyperlink ref="AX23" r:id="rId_hyperlink_667"/>
+    <hyperlink ref="AY23" r:id="rId_hyperlink_668"/>
+    <hyperlink ref="AZ23" r:id="rId_hyperlink_669"/>
+    <hyperlink ref="BA23" r:id="rId_hyperlink_670"/>
+    <hyperlink ref="BB23" r:id="rId_hyperlink_671"/>
+    <hyperlink ref="BC23" r:id="rId_hyperlink_672"/>
+    <hyperlink ref="BD23" r:id="rId_hyperlink_673"/>
+    <hyperlink ref="BE23" r:id="rId_hyperlink_674"/>
+    <hyperlink ref="BF23" r:id="rId_hyperlink_675"/>
+    <hyperlink ref="BG23" r:id="rId_hyperlink_676"/>
+    <hyperlink ref="BH23" r:id="rId_hyperlink_677"/>
+    <hyperlink ref="BI23" r:id="rId_hyperlink_678"/>
+    <hyperlink ref="BJ23" r:id="rId_hyperlink_679"/>
+    <hyperlink ref="BK23" r:id="rId_hyperlink_680"/>
+    <hyperlink ref="BL23" r:id="rId_hyperlink_681"/>
+    <hyperlink ref="BM23" r:id="rId_hyperlink_682"/>
+    <hyperlink ref="BN23" r:id="rId_hyperlink_683"/>
+    <hyperlink ref="BO23" r:id="rId_hyperlink_684"/>
+    <hyperlink ref="BP23" r:id="rId_hyperlink_685"/>
+    <hyperlink ref="BQ23" r:id="rId_hyperlink_686"/>
+    <hyperlink ref="BR23" r:id="rId_hyperlink_687"/>
+    <hyperlink ref="BS23" r:id="rId_hyperlink_688"/>
+    <hyperlink ref="BT23" r:id="rId_hyperlink_689"/>
+    <hyperlink ref="BU23" r:id="rId_hyperlink_690"/>
+    <hyperlink ref="BV23" r:id="rId_hyperlink_691"/>
+    <hyperlink ref="X24" r:id="rId_hyperlink_692"/>
+    <hyperlink ref="Y24" r:id="rId_hyperlink_693"/>
+    <hyperlink ref="X25" r:id="rId_hyperlink_694"/>
+    <hyperlink ref="Y25" r:id="rId_hyperlink_695"/>
+    <hyperlink ref="Z25" r:id="rId_hyperlink_696"/>
+    <hyperlink ref="AA25" r:id="rId_hyperlink_697"/>
+    <hyperlink ref="AB25" r:id="rId_hyperlink_698"/>
+    <hyperlink ref="AC25" r:id="rId_hyperlink_699"/>
+    <hyperlink ref="AD25" r:id="rId_hyperlink_700"/>
+    <hyperlink ref="AE25" r:id="rId_hyperlink_701"/>
+    <hyperlink ref="AF25" r:id="rId_hyperlink_702"/>
+    <hyperlink ref="AG25" r:id="rId_hyperlink_703"/>
+    <hyperlink ref="AH25" r:id="rId_hyperlink_704"/>
+    <hyperlink ref="AI25" r:id="rId_hyperlink_705"/>
+    <hyperlink ref="AJ25" r:id="rId_hyperlink_706"/>
+    <hyperlink ref="X26" r:id="rId_hyperlink_707"/>
+    <hyperlink ref="Y26" r:id="rId_hyperlink_708"/>
+    <hyperlink ref="Z26" r:id="rId_hyperlink_709"/>
+    <hyperlink ref="AA26" r:id="rId_hyperlink_710"/>
+    <hyperlink ref="AB26" r:id="rId_hyperlink_711"/>
+    <hyperlink ref="AC26" r:id="rId_hyperlink_712"/>
+    <hyperlink ref="AD26" r:id="rId_hyperlink_713"/>
+    <hyperlink ref="AE26" r:id="rId_hyperlink_714"/>
+    <hyperlink ref="AF26" r:id="rId_hyperlink_715"/>
+    <hyperlink ref="AG26" r:id="rId_hyperlink_716"/>
+    <hyperlink ref="AH26" r:id="rId_hyperlink_717"/>
+    <hyperlink ref="AI26" r:id="rId_hyperlink_718"/>
+    <hyperlink ref="AJ26" r:id="rId_hyperlink_719"/>
+    <hyperlink ref="AK26" r:id="rId_hyperlink_720"/>
+    <hyperlink ref="AL26" r:id="rId_hyperlink_721"/>
+    <hyperlink ref="AM26" r:id="rId_hyperlink_722"/>
+    <hyperlink ref="X27" r:id="rId_hyperlink_723"/>
+    <hyperlink ref="Y27" r:id="rId_hyperlink_724"/>
+    <hyperlink ref="Z27" r:id="rId_hyperlink_725"/>
+    <hyperlink ref="AA27" r:id="rId_hyperlink_726"/>
+    <hyperlink ref="AB27" r:id="rId_hyperlink_727"/>
+    <hyperlink ref="AC27" r:id="rId_hyperlink_728"/>
+    <hyperlink ref="AD27" r:id="rId_hyperlink_729"/>
+    <hyperlink ref="AE27" r:id="rId_hyperlink_730"/>
+    <hyperlink ref="AF27" r:id="rId_hyperlink_731"/>
+    <hyperlink ref="AG27" r:id="rId_hyperlink_732"/>
+    <hyperlink ref="AH27" r:id="rId_hyperlink_733"/>
+    <hyperlink ref="AI27" r:id="rId_hyperlink_734"/>
+    <hyperlink ref="AJ27" r:id="rId_hyperlink_735"/>
+    <hyperlink ref="AK27" r:id="rId_hyperlink_736"/>
+    <hyperlink ref="AL27" r:id="rId_hyperlink_737"/>
+    <hyperlink ref="AM27" r:id="rId_hyperlink_738"/>
+    <hyperlink ref="AN27" r:id="rId_hyperlink_739"/>
+    <hyperlink ref="AO27" r:id="rId_hyperlink_740"/>
+    <hyperlink ref="AP27" r:id="rId_hyperlink_741"/>
+    <hyperlink ref="AQ27" r:id="rId_hyperlink_742"/>
+    <hyperlink ref="AR27" r:id="rId_hyperlink_743"/>
+    <hyperlink ref="X28" r:id="rId_hyperlink_744"/>
+    <hyperlink ref="Y28" r:id="rId_hyperlink_745"/>
+    <hyperlink ref="Z28" r:id="rId_hyperlink_746"/>
+    <hyperlink ref="AA28" r:id="rId_hyperlink_747"/>
+    <hyperlink ref="AB28" r:id="rId_hyperlink_748"/>
+    <hyperlink ref="AC28" r:id="rId_hyperlink_749"/>
+    <hyperlink ref="AD28" r:id="rId_hyperlink_750"/>
+    <hyperlink ref="AE28" r:id="rId_hyperlink_751"/>
+    <hyperlink ref="AF28" r:id="rId_hyperlink_752"/>
+    <hyperlink ref="AG28" r:id="rId_hyperlink_753"/>
+    <hyperlink ref="AH28" r:id="rId_hyperlink_754"/>
+    <hyperlink ref="AI28" r:id="rId_hyperlink_755"/>
+    <hyperlink ref="AJ28" r:id="rId_hyperlink_756"/>
+    <hyperlink ref="AK28" r:id="rId_hyperlink_757"/>
+    <hyperlink ref="AL28" r:id="rId_hyperlink_758"/>
+    <hyperlink ref="AM28" r:id="rId_hyperlink_759"/>
+    <hyperlink ref="AN28" r:id="rId_hyperlink_760"/>
+    <hyperlink ref="AO28" r:id="rId_hyperlink_761"/>
+    <hyperlink ref="AP28" r:id="rId_hyperlink_762"/>
+    <hyperlink ref="AQ28" r:id="rId_hyperlink_763"/>
+    <hyperlink ref="AR28" r:id="rId_hyperlink_764"/>
+    <hyperlink ref="AS28" r:id="rId_hyperlink_765"/>
+    <hyperlink ref="AT28" r:id="rId_hyperlink_766"/>
+    <hyperlink ref="AU28" r:id="rId_hyperlink_767"/>
+    <hyperlink ref="AV28" r:id="rId_hyperlink_768"/>
+    <hyperlink ref="AW28" r:id="rId_hyperlink_769"/>
+    <hyperlink ref="AX28" r:id="rId_hyperlink_770"/>
+    <hyperlink ref="AY28" r:id="rId_hyperlink_771"/>
+    <hyperlink ref="AZ28" r:id="rId_hyperlink_772"/>
+    <hyperlink ref="BA28" r:id="rId_hyperlink_773"/>
+    <hyperlink ref="BB28" r:id="rId_hyperlink_774"/>
+    <hyperlink ref="BC28" r:id="rId_hyperlink_775"/>
+    <hyperlink ref="X29" r:id="rId_hyperlink_776"/>
+    <hyperlink ref="Y29" r:id="rId_hyperlink_777"/>
+    <hyperlink ref="Z29" r:id="rId_hyperlink_778"/>
+    <hyperlink ref="AA29" r:id="rId_hyperlink_779"/>
+    <hyperlink ref="AB29" r:id="rId_hyperlink_780"/>
+    <hyperlink ref="AC29" r:id="rId_hyperlink_781"/>
+    <hyperlink ref="AD29" r:id="rId_hyperlink_782"/>
+    <hyperlink ref="AE29" r:id="rId_hyperlink_783"/>
+    <hyperlink ref="AF29" r:id="rId_hyperlink_784"/>
+    <hyperlink ref="AG29" r:id="rId_hyperlink_785"/>
+    <hyperlink ref="AH29" r:id="rId_hyperlink_786"/>
+    <hyperlink ref="AI29" r:id="rId_hyperlink_787"/>
+    <hyperlink ref="AJ29" r:id="rId_hyperlink_788"/>
+    <hyperlink ref="AK29" r:id="rId_hyperlink_789"/>
+    <hyperlink ref="AL29" r:id="rId_hyperlink_790"/>
+    <hyperlink ref="AM29" r:id="rId_hyperlink_791"/>
+    <hyperlink ref="AN29" r:id="rId_hyperlink_792"/>
+    <hyperlink ref="AO29" r:id="rId_hyperlink_793"/>
+    <hyperlink ref="AP29" r:id="rId_hyperlink_794"/>
+    <hyperlink ref="AQ29" r:id="rId_hyperlink_795"/>
+    <hyperlink ref="AR29" r:id="rId_hyperlink_796"/>
+    <hyperlink ref="AS29" r:id="rId_hyperlink_797"/>
+    <hyperlink ref="AT29" r:id="rId_hyperlink_798"/>
+    <hyperlink ref="AU29" r:id="rId_hyperlink_799"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
@@ -6160,32 +8482,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-02-23 08:26:18</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-02-23 08:26:18)</dc:description>
+  <dc:title>Literature Export 2026-04-27 11:41:31</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-04-27 11:41:31)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>