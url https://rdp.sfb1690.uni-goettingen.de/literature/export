--- v2 (2026-04-27)
+++ v3 (2026-06-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="913">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>RDP - Link</t>
   </si>
   <si>
     <t>Working Groups</t>
   </si>
   <si>
     <t>Subproject</t>
   </si>
   <si>
     <t>Open Access</t>
   </si>
   <si>
     <t>Publication Type</t>
   </si>
   <si>
     <t>Peer Reviewed</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
@@ -83,1013 +83,1361 @@
   <si>
     <t>Issue</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Journal Abbreviation</t>
   </si>
   <si>
     <t>Extra</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>First Author</t>
   </si>
   <si>
     <t>Last Author</t>
   </si>
   <si>
     <t>Creation Time</t>
   </si>
   <si>
-    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/1</t>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/1</t>
   </si>
   <si>
     <t>rg-gail</t>
   </si>
   <si>
     <t>B09</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Journal Article</t>
   </si>
   <si>
     <t>10.1038/s41467-025-58738-x</t>
   </si>
   <si>
     <t>Visual target and task-critical feedback uncertainty impair different stages of reach planning in motor cortex</t>
   </si>
   <si>
     <t>Nature Communications</t>
   </si>
   <si>
     <t>2041-1723</t>
   </si>
   <si>
     <t>https://doi.org/10.1038/s41467-025-58738-x</t>
   </si>
   <si>
     <t>1-15</t>
   </si>
   <si>
     <t>Nat Commun</t>
   </si>
   <si>
     <t>Amann LK, Casasnovas V, Gail A</t>
   </si>
   <si>
     <t>Amann LK</t>
   </si>
   <si>
     <t>Gail A</t>
   </si>
   <si>
     <t>2025-09-15 08:48:21</t>
   </si>
   <si>
-    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/2</t>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/2</t>
   </si>
   <si>
     <t>rg-brose, rg-vona</t>
   </si>
   <si>
     <t>A03, Z02</t>
   </si>
   <si>
     <t>10.1016/j.xpro.2025.103908</t>
   </si>
   <si>
     <t>Protocol for a minigene splice assay using the pET01 vector</t>
   </si>
   <si>
     <t>STAR Protocols</t>
   </si>
   <si>
     <t>2666-1667</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/j.xpro.2025.103908</t>
   </si>
   <si>
     <t>STAR Protoc</t>
   </si>
   <si>
     <t>Andreae H, Curcio M, Owrang D, Esmaeelpour S, Jahnke F, Benseler F, Brose N, Vona B</t>
   </si>
   <si>
     <t>Andreae H</t>
   </si>
   <si>
     <t>Vona B</t>
   </si>
   <si>
     <t>2025-09-15 08:55:40</t>
   </si>
   <si>
-    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/3</t>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/3</t>
   </si>
   <si>
     <t>rg-vona</t>
   </si>
   <si>
     <t>A03</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>10.1101/2025.06.26.25330137</t>
   </si>
   <si>
     <t>Domain specific phenotypic expansion associated with variants in MACF1</t>
   </si>
   <si>
     <t>medRxiv</t>
   </si>
   <si>
     <t>no ISSN (NLM ID:101767986)</t>
   </si>
   <si>
     <t>https://doi.org/10.1101/2025.06.26.25330137</t>
   </si>
   <si>
     <t>Gogate N, Jolly A, Rosenfeld JA, Bahena-Carbajal P, Bernstein JA, Bonner D, Busa T, Cristian I, D’Souza P, Friedman J, Gorokhova S, Haaf T, Herman I, Isin UU, Jhangiani SN, Johnson I, Lenberg J, Macnamara EF, Maroofian R, Network UD, Racobaldo M, Redlich OL, Tifft C, Tos T, Vona B, Zambrano RM, Wentzensen IM, Wigby K, Pehlivan D, Gibbs RA, Lupski JR, Posey JE</t>
   </si>
   <si>
     <t>Gogate N</t>
   </si>
   <si>
     <t>Posey JE</t>
   </si>
   <si>
     <t>2025-09-15 08:59:44</t>
   </si>
   <si>
-    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/4</t>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/4</t>
   </si>
   <si>
     <t>10.1007/s40291-025-00782-w</t>
   </si>
   <si>
     <t>Recurrent and Novel Pathogenic Variants in Genes Involved with Hearing Loss in the Pakistani Population</t>
   </si>
   <si>
     <t>Molecular Diagnosis &amp; Therapy</t>
   </si>
   <si>
     <t>1177-1062</t>
   </si>
   <si>
     <t>1179-2000</t>
   </si>
   <si>
     <t>https://doi.org/10.1007/s40291-025-00782-w</t>
   </si>
   <si>
     <t>519-537</t>
   </si>
   <si>
     <t>Mol Diagn Ther</t>
   </si>
   <si>
     <t>Shadab M, Ben-Mahmoud A, Martínez Völter LN, Abbasi AA, Ku B, Ejaz A, Latif Z, Gupta V, Owrang D, Jang M, Zhang Z, Mohammad R, Houlden H, Kim H, Vona B</t>
   </si>
   <si>
     <t>Shadab M</t>
   </si>
   <si>
     <t>2025-09-15 09:04:54</t>
   </si>
   <si>
-    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/5</t>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/5</t>
   </si>
   <si>
     <t>rg-moser, rg-ruther</t>
   </si>
   <si>
     <t>A04, Z03</t>
   </si>
   <si>
     <t>10.1088/1741-2552/adf00f</t>
   </si>
   <si>
     <t>Hearing restoration by a low-weight power-efficient multichannel optogenetic cochlear implant system</t>
   </si>
   <si>
     <t>Journal of Neural Engineering</t>
   </si>
   <si>
     <t>1741-2560</t>
   </si>
   <si>
     <t>1741-2552</t>
   </si>
   <si>
     <t>https://doi.org/10.1088/1741-2552/adf00f</t>
   </si>
   <si>
     <t>046034</t>
   </si>
   <si>
     <t>J Neural Eng</t>
   </si>
   <si>
     <t>Jablonski L, Harczos T, Wolf B, Hoch G, Khurana L, Dieter A, Roos L, Hessler R, Ayub S, Ruther P, Moser T</t>
   </si>
   <si>
     <t>Jablonski L</t>
   </si>
   <si>
     <t>Moser T</t>
   </si>
   <si>
     <t>2025-09-15 09:11:41</t>
   </si>
   <si>
-    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/6</t>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/6</t>
   </si>
   <si>
     <t>rg-strenzke, rg-vona</t>
   </si>
   <si>
     <t>A01, A03</t>
   </si>
   <si>
     <t>Comment</t>
   </si>
   <si>
     <t>10.1016/j.medj.2025.100775</t>
   </si>
   <si>
     <t>Gradual recovery of auditory brainstem responses in the first DFNB9 patients with successful virus-mediated gene therapy</t>
   </si>
   <si>
     <t>Med</t>
   </si>
   <si>
     <t>2666-6340</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/j.medj.2025.100775</t>
   </si>
   <si>
     <t>Vona B, Strenzke N</t>
   </si>
   <si>
     <t>Strenzke N</t>
   </si>
   <si>
     <t>2025-09-15 12:43:38</t>
   </si>
   <si>
-    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/7</t>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/7</t>
   </si>
   <si>
     <t>10.1101/2025.08.13.25333146</t>
   </si>
   <si>
     <t>The TECTB-C225Y Variant Causing Autosomal Dominant Deafness in a Nicaraguan Family Enhances Sensitivity to Noise-Induced Hearing Loss in Mice</t>
   </si>
   <si>
     <t>https://doi.org/10.1101/2025.08.13.25333146</t>
   </si>
   <si>
     <t>Not yet finally published in a peer-reviewed journal</t>
   </si>
   <si>
     <t>Hale EB, Vona B, Goodyear RJ, Osgood RT, Amr SS, Mojica K, Vera-Monroy R, Callahan K, Gudlewski KL, Quadros R, Ohtsuka M, McGee J, Walsh EJ, Morton CC, Gurumurthy C, Saunders JE, Richardson GP, Indzhykulian AA</t>
   </si>
   <si>
     <t>Hale EB</t>
   </si>
   <si>
     <t>Indzhykulian AA</t>
   </si>
   <si>
     <t>2025-09-15 12:46:06</t>
   </si>
   <si>
-    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/8</t>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/8</t>
   </si>
   <si>
     <t>rg-brose, rg-moser, rg-rizzoli, rg-wichmann</t>
   </si>
   <si>
     <t>A04, A05, Z02</t>
   </si>
   <si>
     <t>10.1091/mbc.e24-11-0519</t>
   </si>
   <si>
     <t>SynapseNet: Deep Learning for Automatic Synapse Reconstruction</t>
   </si>
   <si>
     <t>Molecular Biology of the Cell</t>
   </si>
   <si>
     <t>1059-1524</t>
   </si>
   <si>
     <t>1939-4586</t>
   </si>
   <si>
     <t>https://doi.org/10.1091/mbc.e24-11-0519</t>
   </si>
   <si>
     <t>Mol Biol Cell</t>
   </si>
   <si>
     <t>Muth S, Moschref F, Freckmann L, Mutschall S, Hojas-Garcia-Plaza I, Bahr JN, Petrovic A, Do TT, Schwarze V, Archit A, Weyand K, Michanski S, Maus L, Imig C, Hintze A, Brose N, Wichmann C, Fernandez-Busnadiego R, Moser T, Rizzoli SO, Cooper BH, Pape C</t>
   </si>
   <si>
     <t>Muth S</t>
   </si>
   <si>
     <t>Pape C</t>
   </si>
   <si>
     <t>2025-09-15 12:48:55</t>
   </si>
   <si>
-    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/9</t>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/9</t>
   </si>
   <si>
     <t>rg-moser, rg-strenzke, rg-vona, rg-wollnik</t>
   </si>
   <si>
     <t>A01, A02, A03, A04</t>
   </si>
   <si>
     <t>Review</t>
   </si>
   <si>
     <t>10.1002/mco2.70363</t>
   </si>
   <si>
     <t>Is CABP2‐Associated Hearing Loss (DFNB93) a Gene Therapy Target? Preclinical Progress and Patient Registry</t>
   </si>
   <si>
     <t>MedComm</t>
   </si>
   <si>
     <t>2688-2663</t>
   </si>
   <si>
     <t>https://doi.org/10.1002/mco2.70363</t>
   </si>
   <si>
     <t>Vona B, Wollnik B, Strenzke N, Pangršič T, Moser T</t>
   </si>
   <si>
     <t>2025-09-15 12:50:53</t>
   </si>
   <si>
-    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/10</t>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/10</t>
+  </si>
+  <si>
+    <t>rg-moser, rg-strenzke, rg-vona</t>
+  </si>
+  <si>
+    <t>A01, A03, A04, B01, B11</t>
+  </si>
+  <si>
+    <t>10.1126/sciadv.ady8532</t>
+  </si>
+  <si>
+    <t>Structure and function of otoferlin, a synaptic protein of sensory hair cells essential for hearing</t>
+  </si>
+  <si>
+    <t>Science Advances</t>
+  </si>
+  <si>
+    <t>2375-2548</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1126/sciadv.ady8532</t>
+  </si>
+  <si>
+    <t>Sci Adv</t>
+  </si>
+  <si>
+    <t>Chen H, Cretu C, Trebilcock A, Evdokimova N, Babai N, Feldmann L, Leidner F, Benseler F, Mutschall S, Esch K, Szabo CZK, Pena V, Pape C, Grubmüller H, Strenzke N, Brose N, Wichmann C, Preobraschenski J, Moser T</t>
+  </si>
+  <si>
+    <t>Chen H</t>
+  </si>
+  <si>
+    <t>2025-10-27 09:31:16</t>
+  </si>
+  <si>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/11</t>
+  </si>
+  <si>
+    <t>rg-preobraschenski, rg-vona</t>
+  </si>
+  <si>
+    <t>10.1093/qjmed/hcaf246</t>
+  </si>
+  <si>
+    <t>Uncovering Dual Molecular Diagnoses in Families with Complex Phenotypes through Structural and Clinical Study of Novel COL4A6 Variants</t>
+  </si>
+  <si>
+    <t>QJM: An International Journal of Medicine</t>
+  </si>
+  <si>
+    <t>1460-2725</t>
+  </si>
+  <si>
+    <t>1460-2393</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1093/qjmed/hcaf246</t>
+  </si>
+  <si>
+    <t>QJM-An Int J Med</t>
+  </si>
+  <si>
+    <t>Owrang D, Rad A, Cretu C, Lin S, Mustafa HM, Huang K, Waheed N, Hussain M, Riaz S, Preobraschenski J, Varshney GK, Oprea G, Vona B</t>
+  </si>
+  <si>
+    <t>Owrang D</t>
+  </si>
+  <si>
+    <t>2025-10-27 09:36:58</t>
+  </si>
+  <si>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/12</t>
   </si>
   <si>
     <t>rg-beutner, rg-moser, rg-strenzke, rg-vona</t>
   </si>
   <si>
-    <t>A01, A03, A04, B01, B11</t>
-[...67 lines deleted...]
-  <si>
     <t>A01, A03, A04, B01</t>
   </si>
   <si>
     <t>10.1016/j.medj.2025.100886</t>
   </si>
   <si>
     <t>International expert consensus on gene therapy for hereditary hearing loss: Based on clinical trials</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/j.medj.2025.100886</t>
   </si>
   <si>
     <t>Fan X, Gao Z, Zhong J, Chen Y, Chen X, Landegger LD, Moser T, Zeng F, Sun Y, Jin X, Nash R, Chien WW, Jiang D, Greinwald JH, Bance M, Rodríguez MM, Lee S, Feng G, Yang H, Wu C, Xu L, Yuan W, Feng Y, Zhao Y, Vona B, Strenzke N, Beutner D, Amin N, Arwyn-Jones J, Chandrasekeharan D, Shi D, Zhang D, Yang J, Qi J, Wang Q, Yin Y, Cheng Y, Tao Y, Yu Y, Wang D, Jiang L, Guo L, Chen L, Cheng X, Cui C, Lv J, Han S, Wang W, Li Y, Gao X, Liu XZ, Zha D, Shi H, Chen B, Wang Q, Yuan H, Yang S, Yin S, Wu H, Wang Z, Li H, Rubinstein JT, Lustig LR, Chai R, Chen Z, Shu Y</t>
   </si>
   <si>
     <t>Fan X</t>
   </si>
   <si>
     <t>Shu Y</t>
   </si>
   <si>
     <t>2025-10-27 09:41:57</t>
   </si>
   <si>
-    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/13</t>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/13</t>
   </si>
   <si>
     <t>10.1007/s11910-025-01466-y</t>
   </si>
   <si>
     <t>Neurogenetic Disorders with Hearing Loss: Mechanisms, Classifications, and Emerging Insights.</t>
   </si>
   <si>
     <t>Current neurology and neuroscience reports</t>
   </si>
   <si>
     <t>1528-4042</t>
   </si>
   <si>
     <t>1534-6293</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=41191133%5Buid%5D</t>
   </si>
   <si>
     <t>Curr Neurol Neurosci Rep</t>
   </si>
   <si>
     <t>Owrang D, Vona B</t>
   </si>
   <si>
     <t>2025-11-17 11:48:50</t>
   </si>
   <si>
-    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/14</t>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/14</t>
   </si>
   <si>
     <t>rg-brose, rg-moser, rg-preobraschenski, rg-strenzke, rg-wichmann</t>
   </si>
   <si>
     <t>10.1101/2025.05.10.653085</t>
   </si>
   <si>
     <t>bioRxiv</t>
   </si>
   <si>
     <t>2692-8205</t>
   </si>
   <si>
     <t>https://doi.org/10.1101/2025.05.10.653085</t>
   </si>
   <si>
     <t>Final article published in Science Advances here: doi:10.1126/sciadv.ady8532</t>
   </si>
   <si>
     <t>Chen H, Cretu C, Trebilcock A, Evdokimova N, Babai N, Feldmann L, Leidner F, Benseler F, Mutschall S, Esch K, Kibedi Szabo CZ, Pena V, Pape C, Grubmüller H, Strenzke N, Brose N, Wichmann C, Preobraschenski J, Moser T</t>
   </si>
   <si>
     <t>2025-11-18 14:56:26</t>
   </si>
   <si>
-    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/15</t>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/15</t>
   </si>
   <si>
     <t>rg-kusch, rg-moser</t>
   </si>
   <si>
     <t>A04, B01</t>
   </si>
   <si>
     <t>10.1101/2025.11.16.688700</t>
   </si>
   <si>
     <t>CochleaNet: deep learning-based image analysis for cochlear connectomics and gene therapy</t>
   </si>
   <si>
     <t>https://doi.org/10.1101/2025.11.16.688700</t>
   </si>
   <si>
     <t>Roos L, Diniz AM, Koert E, Schilling M, Uhl M, Thirumalai A, Aakhte M, Kusch K, Huisken J, Moser T, Pape C</t>
   </si>
   <si>
     <t>Roos L</t>
   </si>
   <si>
     <t>2025-11-19 07:40:48</t>
   </si>
   <si>
-    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/16</t>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/16</t>
   </si>
   <si>
     <t>rg-kusch, rg-mager, rg-moser, rg-wolf</t>
   </si>
   <si>
     <t>10.1038/s44321-025-00350-z</t>
   </si>
   <si>
     <t>Channelrhodopsin variants for high-rate optogenetic neurostimulation at low light intensities</t>
   </si>
   <si>
     <t>EMBO Molecular Medicine</t>
   </si>
   <si>
     <t>1757-4676</t>
   </si>
   <si>
     <t>1757-4684</t>
   </si>
   <si>
     <t>https://doi.org/10.1038/s44321-025-00350-z</t>
   </si>
   <si>
     <t>EMBO Mol Med</t>
   </si>
   <si>
     <t>Roos L, Garrido-Charles A, Albrecht N, Vavakou A, Alekseev A, Bleyer M, Thirumalai A, Mittring A, Alvanos T, Huet AT, Bamberg E, Kusch K, Wolf BJ, Moser T, Mager T</t>
   </si>
   <si>
     <t>Mager T</t>
   </si>
   <si>
     <t>2026-01-09 12:05:05</t>
   </si>
   <si>
-    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/17</t>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/17</t>
   </si>
   <si>
     <t>10.1007/s12035-025-05615-9</t>
   </si>
   <si>
     <t>Expansion of Molecular and Clinical Aspects of EPS8L2 (DFNB106)-Associated Hearing Loss Emphasizes a Potential Therapeutic Window</t>
   </si>
   <si>
     <t>Molecular Neurobiology</t>
   </si>
   <si>
     <t>0893-7648</t>
   </si>
   <si>
     <t>1559-1182</t>
   </si>
   <si>
     <t>https://doi.org/10.1007/s12035-025-05615-9</t>
   </si>
   <si>
     <t>Mol Neurobiol</t>
   </si>
   <si>
     <t>Owrang D, Rad A, Alerasool M, Kolb SM, Lin S, Doll J, Alidadiani N, Ghaderi S, Hofrichter MAH, Maroofian R, Varshney GK, Mojarrad M, Bartsch O, Haaf T, Vona B</t>
   </si>
   <si>
     <t>2026-01-13 13:14:59</t>
   </si>
   <si>
-    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/18</t>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/18</t>
   </si>
   <si>
     <t>rg-diester</t>
   </si>
   <si>
     <t>B08</t>
   </si>
   <si>
     <t>10.31234/osf.io/dpcwy_v1</t>
   </si>
   <si>
     <t>Burst-related potentials as a temporal anchor for cognition</t>
   </si>
   <si>
     <t>PsyArXiv</t>
   </si>
   <si>
     <t>https://doi.org/10.31234/osf.io/dpcwy_v1</t>
   </si>
   <si>
     <t>Schuma MC, Landau AN, Diester I, Anderson M, Kavrat G</t>
   </si>
   <si>
     <t>Schuma MC</t>
   </si>
   <si>
     <t>Kavrat G</t>
   </si>
   <si>
     <t>2026-01-19 14:53:02</t>
   </si>
   <si>
-    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/19</t>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/19</t>
   </si>
   <si>
     <t>10.64898/2026.01.28.26344748</t>
   </si>
   <si>
     <t>XPOT Deficiency causes a human disorder through impaired tRNA nuclear export</t>
   </si>
   <si>
     <t>3067-2007</t>
   </si>
   <si>
     <t>https://doi.org/10.64898/2026.01.28.26344748</t>
   </si>
   <si>
     <t>von Hardenberg S, Niehaus I, Wiemers A, Rothoeft T, Huang K, Petree C, Schäffer V, Phillipe C, Bruel A, Warnatz K, Zamani M, Ahmadi R, Sedaghat A, Bahram S, Sedighzadeh S, Ebrahimi S, Khalilian S, Landwehr-Kenzel S, Schwerk N, Elsayed A, Rösler J, Lin S, Sabu S, Strenzke N, Sogkas G, Vona B, Varshney GK, Di Donato N, Auber B</t>
   </si>
   <si>
     <t>von Hardenberg S</t>
   </si>
   <si>
     <t>Auber B</t>
   </si>
   <si>
     <t>2026-02-09 08:44:38</t>
   </si>
   <si>
-    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/20</t>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/20</t>
   </si>
   <si>
     <t>rg-bradke</t>
   </si>
   <si>
     <t>B07</t>
   </si>
   <si>
     <t>10.64898/2026.02.05.703927</t>
   </si>
   <si>
     <t>Microtubule Stabilization and Biomaterial Guidance Synergize to Enhance CST Regeneration and Motor Recovery After Chronic SCI</t>
   </si>
   <si>
     <t>https://doi.org/10.64898/2026.02.05.703927</t>
   </si>
   <si>
     <t>Nekanti U, Sakthivel PS, Nishi RA, Anzalone A, Dumont CM, Bin Lee J, McDonald S, Song H, Obenaus A, Gershon PD, Bradke F, Shea LD, Cummings BJ, Anderson AJ</t>
   </si>
   <si>
     <t>Nekanti U</t>
   </si>
   <si>
     <t>Anderson AJ</t>
   </si>
   <si>
     <t>2026-02-23 14:04:15</t>
   </si>
   <si>
-    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/21</t>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/21</t>
   </si>
   <si>
     <t>rg-bruegmann, rg-kusch, rg-mager, rg-moser</t>
   </si>
   <si>
     <t>B11</t>
   </si>
   <si>
     <t>Congresses</t>
   </si>
   <si>
     <t>10.1111/apha.70104</t>
   </si>
   <si>
     <t>C 20-11 ChReef: a new channelrhodopsin variant to improve cardiac  optogenetic pacing and arrhythmia termination</t>
   </si>
   <si>
     <t>Acta Physiologica</t>
   </si>
   <si>
     <t>1748-1708</t>
   </si>
   <si>
     <t>1748-1716</t>
   </si>
   <si>
     <t>https://doi.org/10.1111/apha.70104</t>
   </si>
   <si>
     <t>S735</t>
   </si>
   <si>
     <t>Garrido Charles A, Cheng C, Kiehn SM, Hüser MA, Draband MD,  Zerche M, Alekseev A, Cyganek L, Kusch K, Mager T, Moser T, Bruegmann T</t>
   </si>
   <si>
     <t>Garrido Charles A</t>
   </si>
   <si>
     <t>Bruegmann T</t>
   </si>
   <si>
     <t>2026-02-23 17:44:25</t>
   </si>
   <si>
-    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/22</t>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/22</t>
   </si>
   <si>
     <t>rg-sakata</t>
   </si>
   <si>
     <t>A02</t>
   </si>
   <si>
     <t>10.1126/sciadv.adz3026</t>
   </si>
   <si>
     <t>Structures of the 26S proteasome in complex with the Hsp70 co-chaperone Bag1 reveal a mechanism for direct substrate transfer</t>
   </si>
   <si>
     <t>https://doi.org/10.1126/sciadv.adz3026</t>
   </si>
   <si>
     <t>Maestro-López M, Cheng TC, Muntaner J, Menéndez M, Alonso M, Schweitzer A, Ishizaka M, Tomko RJ, Cuéllar J, Valpuesta JM, Sakata E</t>
   </si>
   <si>
     <t>Maestro-López M</t>
   </si>
   <si>
     <t>Sakata E</t>
   </si>
   <si>
     <t>2026-02-27 13:32:16</t>
   </si>
   <si>
-    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/23</t>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/23</t>
   </si>
   <si>
     <t>rg-fluegel</t>
   </si>
   <si>
     <t>A06</t>
   </si>
   <si>
     <t>10.64898/2026.03.02.709025</t>
   </si>
   <si>
     <t>Nanobodies equipped with HaloTag variants enable rapid and straightforward one-step immunofluorescence lifetime multiplexing</t>
   </si>
   <si>
     <t>https://doi.org/10.64898/2026.03.02.709025</t>
   </si>
   <si>
     <t>Albert L, Basak S, Körner H, Oleksiievets N, Mougios N, Cotroneo ER, Frei MS, Enderlein J, Broichhagen J, Simeth NA, Tsukanov R, Opazo F</t>
   </si>
   <si>
     <t>Albert L</t>
   </si>
   <si>
     <t>Opazo F</t>
   </si>
   <si>
     <t>2026-03-06 11:48:09</t>
   </si>
   <si>
-    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/24</t>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/24</t>
   </si>
   <si>
     <t>rg-moser</t>
   </si>
   <si>
     <t>A04</t>
   </si>
   <si>
     <t>10.1002/mco2.70639</t>
   </si>
   <si>
     <t>OTOF Gene Therapy: From Breakthroughs to Roadmaps</t>
   </si>
   <si>
     <t>https://doi.org/10.1002/mco2.70639</t>
   </si>
   <si>
     <t>Wang Q, Moser T, Petit C</t>
   </si>
   <si>
     <t>Wang Q</t>
   </si>
   <si>
     <t>Petit C</t>
   </si>
   <si>
     <t>2026-03-07 20:33:36</t>
   </si>
   <si>
-    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/25</t>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/25</t>
   </si>
   <si>
     <t>rg-gollisch</t>
   </si>
   <si>
     <t>B05</t>
   </si>
   <si>
     <t>10.64898/2026.03.06.710066</t>
   </si>
   <si>
     <t>Image modifications reduce differences in natural-image encoding by retinal ganglion cells between natural and optogenetic stimulation</t>
   </si>
   <si>
     <t>https://doi.org/10.64898/2026.03.06.710066</t>
   </si>
   <si>
     <t>Ramakrishna V, Gollisch T</t>
   </si>
   <si>
     <t>Ramakrishna V</t>
   </si>
   <si>
     <t>Gollisch T</t>
   </si>
   <si>
     <t>2026-03-18 11:39:29</t>
   </si>
   <si>
-    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/26</t>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/26</t>
   </si>
   <si>
     <t>rg-mace</t>
   </si>
   <si>
     <t>B06</t>
   </si>
   <si>
     <t>10.64898/2026.03.06.709845</t>
   </si>
   <si>
     <t>A transition-prone brain state precedes spontaneous behavioral switching</t>
   </si>
   <si>
     <t>https://doi.org/10.64898/2026.03.06.709845</t>
   </si>
   <si>
     <t>Wanken P, Edelman BJ, Behera L, Martinez de Paz JM, McCarthy PT, Macé E</t>
   </si>
   <si>
     <t>Wanken P</t>
   </si>
   <si>
     <t>Macé E</t>
   </si>
   <si>
     <t>2026-03-18 11:45:02</t>
   </si>
   <si>
-    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/27</t>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/27</t>
   </si>
   <si>
     <t>rg-behr, rg-brose, rg-jeschke, rg-kusch, rg-moser</t>
   </si>
   <si>
     <t>A04, B04, Z02</t>
   </si>
   <si>
     <t>10.1038/s41467-026-71047-1</t>
   </si>
   <si>
     <t>Generation of marmoset monkeys with a non-mosaic disruption of the OTOF gene as a model of human deafness</t>
   </si>
   <si>
     <t>https://doi.org/10.1038/s41467-026-71047-1</t>
   </si>
   <si>
     <t>Kahland T, Lindenwald DL, Jeschke M, Kusch K, Tkachenko Eikel O, Uhl M, Rüger N, Drummer C, Wolf B, Benseler F, Brose N, Behr R, Moser T</t>
   </si>
   <si>
     <t>Kahland T</t>
   </si>
   <si>
     <t>2026-03-30 14:10:39</t>
   </si>
   <si>
-    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/28</t>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/28</t>
   </si>
   <si>
     <t>10.64898/2026.03.06.710089</t>
   </si>
   <si>
     <t>Arousal elicits a brain-wide hemodynamic wave independent of locus coeruleus noradrenergic tone</t>
   </si>
   <si>
     <t>https://doi.org/10.64898/2026.03.06.710089</t>
   </si>
   <si>
     <t>Martinez de Paz JM, Mayer JL, Wanken P, Rodrigues Apgaua B, Ablitip A, Behera L, Macé E</t>
   </si>
   <si>
     <t>Martinez de Paz JM</t>
   </si>
   <si>
     <t>2026-03-31 10:27:07</t>
   </si>
   <si>
-    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publication/29</t>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/29</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>10.1186/s10020-026-01431-6</t>
   </si>
   <si>
     <t>Clinical and genetic heterogeneity of syndromic hearing loss and its non-syndromic hearing loss mimics</t>
   </si>
   <si>
     <t>Molecular Medicine</t>
   </si>
   <si>
     <t>1076-1551</t>
   </si>
   <si>
     <t>1528-3658</t>
   </si>
   <si>
     <t>https://doi.org/10.1186/s10020-026-01431-6</t>
   </si>
   <si>
     <t>Mol Med</t>
   </si>
   <si>
     <t>Koparir A, Carbajal PB, Zamini M, Naghinejad M, Najarzadeh Torbati P, Hofrichter MAH, Tovornik S, Koparir E, Dragicevic Babic N, Rad A, Owrang D, Kalay I, Chamanrou N, Martínez Völter LN, Christophersen N, Baranzehi T, Rajati M, Loum S, Kunstmann E, Shadab M, Abbasi AA, Doosti M, Alidadiani N, Ghaderi S, Haack TB, Alavi S, Doll J, Kremer H, Kordi-Tamandani DM, Murphy D, Mohammad R, Hebestreit H, Ghayoor Karimiani E, Flandin S, Linares P, Villalobos D, Houlden H, Galehdari H, Shehata-Dieler W, Maroofian R, Haaf T, Vona B</t>
   </si>
   <si>
     <t>Koparir A</t>
   </si>
   <si>
     <t>2026-04-13 07:50:18</t>
   </si>
   <si>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/30</t>
+  </si>
+  <si>
+    <t>rg-neef, rg-wolf</t>
+  </si>
+  <si>
+    <t>A07</t>
+  </si>
+  <si>
+    <t>10.1371/journal.pbio.3003789</t>
+  </si>
+  <si>
+    <t>Encoding performance of cortical neurons critically depends on their morphological and neurophysiological properties</t>
+  </si>
+  <si>
+    <t>PLoS Biol</t>
+  </si>
+  <si>
+    <t>1544-9173</t>
+  </si>
+  <si>
+    <t>1545-7885</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1371/journal.pbio.3003789</t>
+  </si>
+  <si>
+    <t>e3003789</t>
+  </si>
+  <si>
+    <t>CRC 1528</t>
+  </si>
+  <si>
+    <t>Revah O, Wolf F, Gutnick MJ, Neef A</t>
+  </si>
+  <si>
+    <t>Revah O</t>
+  </si>
+  <si>
+    <t>Neef A</t>
+  </si>
+  <si>
+    <t>2026-05-18 06:44:23</t>
+  </si>
+  <si>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/31</t>
+  </si>
+  <si>
+    <t>10.64898/2026.05.16.724905</t>
+  </si>
+  <si>
+    <t>Optogenetic cochlear stimulation evokes midbrain activity with near-physiological temporal fidelity</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.64898/2026.05.16.724905</t>
+  </si>
+  <si>
+    <t>Koert E, Götz J, Albrecht N, Vavakou A, Wolf BJ, Moser T</t>
+  </si>
+  <si>
+    <t>Koert E</t>
+  </si>
+  <si>
+    <t>2026-05-29 07:38:50</t>
+  </si>
+  <si>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/32</t>
+  </si>
+  <si>
+    <t>rg-kusch, rg-mager, rg-moser, rg-ruther</t>
+  </si>
+  <si>
+    <t>A04, B01, Z03</t>
+  </si>
+  <si>
+    <t>10.64898/2026.05.15.725096</t>
+  </si>
+  <si>
+    <t>Multichannel optical cochlear implants enable spectrally distinct auditory activity</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.64898/2026.05.15.725096</t>
+  </si>
+  <si>
+    <t>Albrecht N, Koert E, Vavakou A, Roos L, Jablonski L, Marcoleta JP, Cardona Audi J, Alfken J, Aakhte M, Klein E, Salditt T, Huisken J, Ruther P, Mager T, Kusch K, Moser T</t>
+  </si>
+  <si>
+    <t>Albrecht N</t>
+  </si>
+  <si>
+    <t>2026-05-29 08:28:17</t>
+  </si>
+  <si>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/33</t>
+  </si>
+  <si>
+    <t>10.1101/2025.11.25.25339647</t>
+  </si>
+  <si>
+    <t>A Comparative Survey of Functional Evidence Use in Hearing and Vision Loss Genetics</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1101/2025.11.25.25339647</t>
+  </si>
+  <si>
+    <t>Not yet finally published in a peer-reviewed journal, Accepted in Communications Medicine</t>
+  </si>
+  <si>
+    <t>Inan RA, DiStefano MT, Amr SS, Beißbarth T, Starita LM, Stergachis AB, Tayoun AA, Hufnagel RB, Vona B</t>
+  </si>
+  <si>
+    <t>Inan RA</t>
+  </si>
+  <si>
+    <t>2026-05-29 08:57:35</t>
+  </si>
+  <si>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/34</t>
+  </si>
+  <si>
+    <t>10.64898/2026.04.20.26351093</t>
+  </si>
+  <si>
+    <t>PALM3 and hearing loss: a potential dual diagnosis interfering with novel gene discovery</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.64898/2026.04.20.26351093</t>
+  </si>
+  <si>
+    <t>Najarzadeh Torbati P, Hallbrucker L, Hofrichter MA, Owrang D, Setzke J, Kilimann MW, Hemmatpour A, Rajati M, Karimiani EG, Haaf T, Vogl C, Vona B</t>
+  </si>
+  <si>
+    <t>Najarzadeh Torbati P</t>
+  </si>
+  <si>
+    <t>2026-05-29 09:11:11</t>
+  </si>
+  <si>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/35</t>
+  </si>
+  <si>
+    <t>10.64898/2026.04.16.718620</t>
+  </si>
+  <si>
+    <t>The vacuolar tauopathy-associated mutation D395G confers redox sensitivity to p97/VCP</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.64898/2026.04.16.718620</t>
+  </si>
+  <si>
+    <t>Rout SR, Kulke M, Droemer M, Wendel M, Cheng TC, Mauck TA, Asgari S, Nemec AA, Shein M, Sato Y, Fukai S, Witte G, Tomko RJ, Stengel F, Zacharias M, Schuetz AK, Sakata E</t>
+  </si>
+  <si>
+    <t>Rout SR</t>
+  </si>
+  <si>
+    <t>2026-05-29 09:14:36</t>
+  </si>
+  <si>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/36</t>
+  </si>
+  <si>
+    <t>10.1371/journal.pcbi.1014157</t>
+  </si>
+  <si>
+    <t>Modeling spatial contrast sensitivity in responses of primate retinal ganglion cells to natural movies</t>
+  </si>
+  <si>
+    <t>PLoS Comput Biol</t>
+  </si>
+  <si>
+    <t>1553-734X</t>
+  </si>
+  <si>
+    <t>1553-7358</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1371/journal.pcbi.1014157</t>
+  </si>
+  <si>
+    <t>e1014157</t>
+  </si>
+  <si>
+    <t>Sridhar S, Vystrčilová M, Khani MH, Karamanlis D, Schreyer HM, Ramakrishna V, Krüppel S, Zapp SJ, Mietsch M, Ecker AS, Gollisch T</t>
+  </si>
+  <si>
+    <t>Sridhar S</t>
+  </si>
+  <si>
+    <t>2026-05-29 09:24:12</t>
+  </si>
+  <si>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/37</t>
+  </si>
+  <si>
+    <t>10.64898/2026.03.27.26349271</t>
+  </si>
+  <si>
+    <t>FRMPD4, a causal gene for intellectual disability and epilepsy, is associated with X-linked non-syndromic hearing loss</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.64898/2026.03.27.26349271</t>
+  </si>
+  <si>
+    <t>Liedtke D, Rak K, Schrode KM, Hehlert P, Chamanrou N, Bengl D, Katana R, Heydaran S, Doll J, Han M, Nanda I, Senthilan PR, Jürgens L, Bieniussa L, Voelker J, Neuner C, Hofrichter MA, Schröder J, Schellens RT, de Vrieze E, van Wijk E, Zechner U, Herms S, Hoffmann P, Müller T, Dittrich M, Bartsch O, Krawitz PM, Klopocki E, Shehata-Dieler W, Maroofian R, Wang T, Worley PF, Göpfert MC, Galehdari H, Lauer AM, Haaf T, Vona B</t>
+  </si>
+  <si>
+    <t>Liedtke D</t>
+  </si>
+  <si>
+    <t>2026-05-29 11:04:37</t>
+  </si>
+  <si>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/38</t>
+  </si>
+  <si>
+    <t>rg-scherberger</t>
+  </si>
+  <si>
+    <t>B10</t>
+  </si>
+  <si>
+    <t>10.1016/j.pneurobio.2026.102889</t>
+  </si>
+  <si>
+    <t>Mixed-selective organization of reach and grasp in the primate fronto-parietal network</t>
+  </si>
+  <si>
+    <t>Progress in Neurobiology</t>
+  </si>
+  <si>
+    <t>0301-0082</t>
+  </si>
+  <si>
+    <t>1873-5118</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1016/j.pneurobio.2026.102889</t>
+  </si>
+  <si>
+    <t>Prog Neurobiol</t>
+  </si>
+  <si>
+    <t>Fathian A, Lehmann SJ, Michaels JA, Scherberger H</t>
+  </si>
+  <si>
+    <t>Fathian A</t>
+  </si>
+  <si>
+    <t>Scherberger H</t>
+  </si>
+  <si>
+    <t>2026-05-29 11:14:28</t>
+  </si>
+  <si>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/39</t>
+  </si>
+  <si>
+    <t>10.64898/2025.12.18.694605</t>
+  </si>
+  <si>
+    <t>Slowdown of microtubule retrograde flow enables axon and dendrite development and maintenance</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.64898/2025.12.18.694605</t>
+  </si>
+  <si>
+    <t>Schelski M, Pietralla T, Günter C, Stern S, Pavin N, Bradke F</t>
+  </si>
+  <si>
+    <t>Schelski M</t>
+  </si>
+  <si>
+    <t>Bradke F</t>
+  </si>
+  <si>
+    <t>2026-05-29 11:21:36</t>
+  </si>
+  <si>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/40</t>
+  </si>
+  <si>
+    <t>10.1093/braincomms/fcaf385</t>
+  </si>
+  <si>
+    <t>Targeted environmental enrichment is more effective than bipedal treadmill training after thoracic spinal cord injury</t>
+  </si>
+  <si>
+    <t>Brain Communications</t>
+  </si>
+  <si>
+    <t>2632-1297</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1093/braincomms/fcaf385</t>
+  </si>
+  <si>
+    <t>Brain Commun</t>
+  </si>
+  <si>
+    <t>Griffin JM, Bockemühl T, Randel B, Gröschl S, Papaioannou P, Büschges A, Bradke F</t>
+  </si>
+  <si>
+    <t>Griffin JM</t>
+  </si>
+  <si>
+    <t>2026-05-29 11:27:01</t>
+  </si>
+  <si>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/41</t>
+  </si>
+  <si>
+    <t>rg-krefting</t>
+  </si>
+  <si>
+    <t>INF</t>
+  </si>
+  <si>
+    <t>10.5281/zenodo.18557943</t>
+  </si>
+  <si>
+    <t>Digital material management for biomedical consortia at University Medical Center Göttingen</t>
+  </si>
+  <si>
+    <t>Zenodo</t>
+  </si>
+  <si>
+    <t>https://zenodo.org/doi/10.5281/zenodo.18557943</t>
+  </si>
+  <si>
+    <t>Conference: RDA DE Potsdam 2026</t>
+  </si>
+  <si>
+    <t>Giese RM, Saldeitis K, Smolorz SA, Macneil R, Mathes T, Sax U, Nussbeck S, Kusch H</t>
+  </si>
+  <si>
+    <t>Giese RM</t>
+  </si>
+  <si>
+    <t>Kusch H</t>
+  </si>
+  <si>
+    <t>2026-06-05 14:07:44</t>
+  </si>
+  <si>
     <t>GRO.data: https://doi.org/10.25625/KVGHV2</t>
   </si>
   <si>
     <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/148887</t>
   </si>
   <si>
     <t>Generic External ID: https://www.nature.com/articles/s41467-025-58738-x.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58738-x/MediaObjects/41467_2025_58738_MOESM1_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58738-x/MediaObjects/41467_2025_58738_MOESM2_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58738-x/MediaObjects/41467_2025_58738_MOESM3_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58738-x/MediaObjects/41467_2025_58738_MOESM4_ESM.xlsx</t>
   </si>
   <si>
     <t>Generic External ID: https://github.com/machenslab/dPCA</t>
   </si>
   <si>
     <t>Generic External ID: https://goeseek.gwdguser.de/studies/252</t>
@@ -1640,90 +1988,93 @@
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1263</t>
   </si>
   <si>
     <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-53046</t>
   </si>
   <si>
     <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-54805</t>
   </si>
   <si>
     <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-54827</t>
   </si>
   <si>
     <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-54809</t>
   </si>
   <si>
     <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-54923</t>
   </si>
   <si>
     <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-54883</t>
   </si>
   <si>
     <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-54802</t>
   </si>
   <si>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/152490</t>
+  </si>
+  <si>
     <t>Generic External ID: https://www.science.org/doi/pdf/10.1126/sciadv.ady8532?download=true</t>
   </si>
   <si>
     <t>Generic External ID: https://www.science.org/doi/suppl/10.1126/sciadv.ady8532/suppl_file/sciadv.ady8532_sm.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://www.science.org/doi/suppl/10.1126/sciadv.ady8532/suppl_file/sciadv.ady8532_movies_s1_to_s4.zip</t>
   </si>
   <si>
     <t>NCBI.taxonomy: https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0009-0003-1357-5161</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-6466-176X</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0009-0003-1639-9298</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0009-0009-5116-8931</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-0729-4713</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-7013-5504</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-3270-3144</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-1825-0433</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1286): https://sfb1286.uni-goettingen.de/literature/publications/403</t>
   </si>
   <si>
-    <t>Published Data Registry (CRC 1690): https://rdp.sfb1690.uni-goettingen.de/literature/publication/14</t>
+    <t>Published Data Registry (CRC 1690): https://rdp.sfb1690.uni-goettingen.de/literature/publications/14</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1279</t>
   </si>
   <si>
     <t>RCSB PDB: https://www.rcsb.org/structure/9QE2</t>
   </si>
   <si>
     <t>RCSB PDB: https://www.rcsb.org/structure/9SEA</t>
   </si>
   <si>
     <t>RCSB PDB: https://www.rcsb.org/structure/9SFL</t>
   </si>
   <si>
     <t>RCSB PDB: https://www.rcsb.org/structure/9SEG</t>
   </si>
   <si>
     <t>RCSB PDB: https://www.rcsb.org/structure/9SE5</t>
   </si>
   <si>
     <t>RCSB PDB: https://www.rcsb.org/structure/9SI1</t>
   </si>
   <si>
     <t>RCSB PDB: https://www.rcsb.org/structure/9SH0</t>
   </si>
@@ -1949,71 +2300,77 @@
   <si>
     <t>ROR ID: https://ror.org/01e3m7079</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/04qr3zq92</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/02dgjyy92</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/03mqfn238</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/00cvxb145</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/05cqe9350</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/007mrxy13</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/01k3hq685</t>
   </si>
   <si>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/152760</t>
+  </si>
+  <si>
     <t>Generic External ID: https://link.springer.com/content/pdf/10.1007/s11910-025-01466-y.pdf</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/05a0ya142</t>
   </si>
   <si>
     <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/149989</t>
   </si>
   <si>
     <t>Generic External ID: https://www.biorxiv.org/content/10.1101/2025.05.10.653085v1.full.pdf</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1286): https://sfb1286.uni-goettingen.de/literature/publications/382</t>
   </si>
   <si>
-    <t>Published Data Registry (CRC 1690): https://rdp.sfb1690.uni-goettingen.de/literature/publication/10</t>
+    <t>Published Data Registry (CRC 1690): https://rdp.sfb1690.uni-goettingen.de/literature/publications/10</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1215</t>
   </si>
   <si>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/162066</t>
+  </si>
+  <si>
     <t>Generic External ID: https://www.biorxiv.org/content/10.1101/2025.11.16.688700v1.full.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://github.com/computational-cell-analytics/cochlea-net</t>
   </si>
   <si>
     <t>Generic External ID: https://computational-cell-analytics.github.io/cochlea-net/</t>
   </si>
   <si>
     <t>NCBI.taxonomy: https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10047</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0009-0002-5372-8639</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0001-8040-9444</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-3639-3187</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0009-0009-4340-1422</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-3624-0343</t>
@@ -2153,50 +2510,53 @@
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_016844</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_018169</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_018453</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_014212</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_000034</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_011323</t>
   </si>
   <si>
     <t>Zenodo DOI: https://doi.org/10.5281/zenodo.17458418</t>
   </si>
   <si>
     <t>Zenodo DOI: https://doi.org/10.5281/zenodo.15210800</t>
   </si>
   <si>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/157886</t>
+  </si>
+  <si>
     <t>Generic External ID: https://link.springer.com/content/pdf/10.1007/s12035-025-05615-9.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1007%2Fs12035-025-05615-9/MediaObjects/12035_2025_5615_MOESM1_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1007%2Fs12035-025-05615-9/MediaObjects/12035_2025_5615_MOESM2_ESM.pdf</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-3055-3613</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0001-8627-8828</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-1982-8428</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-0037-9079</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-0124-3026</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0001-8742-2844</t>
@@ -2375,50 +2735,53 @@
   <si>
     <t>ROR ID: https://ror.org/03vwt8p73</t>
   </si>
   <si>
     <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-52097</t>
   </si>
   <si>
     <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-52193</t>
   </si>
   <si>
     <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-52194</t>
   </si>
   <si>
     <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-53945</t>
   </si>
   <si>
     <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-52195</t>
   </si>
   <si>
     <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-52196</t>
   </si>
   <si>
     <t>GRO.instruments: https://instruments.goettingen-research-online.de/Landing/Resource?id=13663</t>
   </si>
   <si>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/163455</t>
+  </si>
+  <si>
     <t>Generic External ID: https://www.science.org/doi/pdf/10.1126/sciadv.adz3026?download=true</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-7955-9135</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-2801-3084</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0009-0004-8353-5007</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-3267-4443</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-7789-807X</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0001-7468-8053</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-8580-3683</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-2515-1078</t>
@@ -2483,147 +2846,156 @@
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_014956</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_002285</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_018392</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_016732</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/CVCL_D615</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/CVCL_0063</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_004097</t>
   </si>
   <si>
     <t>Zenodo DOI: https://doi.org/10.5281/zenodo.17424377</t>
   </si>
   <si>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/164130</t>
+  </si>
+  <si>
     <t>Published Data Registry (CRC 1286): https://sfb1286.uni-goettingen.de/literature/publications/435</t>
   </si>
   <si>
     <t>Published Data Registry (TRR274): https://rdp.sfb274.de/literature/publications/289</t>
   </si>
   <si>
     <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/163885</t>
   </si>
   <si>
     <t>Generic External ID: https://onlinelibrary.wiley.com/doi/pdfdirect/10.1002/mco2.70639?download=true</t>
   </si>
   <si>
     <t>NCBI.nucleotide: https://www.ncbi.nlm.nih.gov/nuccore/NM_001287489.2</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-9069-002X</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-3604-7279</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/05f82e368</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/0495fxg12</t>
   </si>
   <si>
     <t>DOI - Digital Object Identifier: https://doi.org/10.12751/g-node.h9gnd4</t>
   </si>
   <si>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/164160</t>
+  </si>
+  <si>
     <t>Generic External ID: https://www.biorxiv.org/content/10.64898/2026.03.06.710066v1.full.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://github.com/cortex-lab/phy</t>
   </si>
   <si>
     <t>Generic External ID: https://github.com/eulerlab/open-visual-stimulator/blob/master/calibration_mouse/stimulator_calibration.ipynb</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0009-0002-1369-2600</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-3998-533X</t>
   </si>
   <si>
     <t>Published Data Registry (EKFZ): https://rdp.ekfz.uni-goettingen.de/literature/publication/21</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1360</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_016422</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_002630</t>
   </si>
   <si>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/164161</t>
+  </si>
+  <si>
     <t>Generic External ID: https://www.biorxiv.org/content/10.64898/2026.03.06.709845v1.full.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2026/03/09/2026.03.06.709845/DC1/embed/media-1.pdf?download=true</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0009-0004-3521-0929</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-7502-9620</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-6953-9843</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-8917-1791</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-0096-8436</t>
   </si>
   <si>
     <t>Published Data Registry (EKFZ): https://rdp.ekfz.uni-goettingen.de/literature/publication/22</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1361</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/03g267s60</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/04dq56617</t>
   </si>
   <si>
     <t>Research Data Archive (MBExC): https://mbexc.uni-goettingen.de/archive/1/694</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_024663</t>
   </si>
   <si>
-    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/gro-2/164212</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/164212</t>
   </si>
   <si>
     <t>Generic External ID: https://www.nature.com/articles/s41467-026-71047-1.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-71047-1/MediaObjects/41467_2026_71047_MOESM1_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-71047-1/MediaObjects/41467_2026_71047_MOESM3_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-71047-1/MediaObjects/41467_2026_71047_MOESM2_ESM.pdf</t>
   </si>
   <si>
     <t>NCBI.taxonomy: https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9483</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-3716-428X</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0001-7582-1768</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-9109-8765</t>
   </si>
@@ -2673,50 +3045,227 @@
     <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2026/03/09/2026.03.06.710089/DC2/embed/media-2.zip?download=true</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0009-0003-4073-9846</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0009-0007-0209-0758</t>
   </si>
   <si>
     <t>Published Data Registry (EKFZ): https://rdp.ekfz.uni-goettingen.de/literature/publication/25</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1372</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/00cfam450</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/02s6k3f65</t>
   </si>
   <si>
     <t>Research Data Archive (MBExC): https://mbexc.uni-goettingen.de/archive/1/697</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_002010</t>
+  </si>
+  <si>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/164717</t>
+  </si>
+  <si>
+    <t>Figshare DOI: https://doi.org/10.1371/journal.pbio.3003789.s001</t>
+  </si>
+  <si>
+    <t>GRO.data: https://doi.org/10.25625/VQUKFU</t>
+  </si>
+  <si>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/165519</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://journals.plos.org/plosbiology/article/file?id=10.1371/journal.pbio.3003789&amp;type=printable</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://github.com/Anneef/AnTools</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-4002-5689</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-7068-3762</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-2564-5094</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-4445-7478</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1286): https://sfb1286.uni-goettingen.de/literature/publications/449</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1386</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/02f04tm31</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/10.64898/2026.05.16.724905v2.full.pdf</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1690): https://rdp.sfb1690.uni-goettingen.de/literature/publications/31</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1389</t>
+  </si>
+  <si>
+    <t>Published Data Registry (EKFZ): https://rdp.ekfz.uni-goettingen.de/literature/publication/30</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1390</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1391</t>
+  </si>
+  <si>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/164980</t>
+  </si>
+  <si>
+    <t>Published Data Registry (EKFZ): https://rdp.ekfz.uni-goettingen.de/literature/publication/31</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1392</t>
+  </si>
+  <si>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/165198</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1393</t>
+  </si>
+  <si>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/163266</t>
+  </si>
+  <si>
+    <t>Published Data Registry (EKFZ): https://rdp.ekfz.uni-goettingen.de/literature/publication/32</t>
+  </si>
+  <si>
+    <t>DOI - Digital Object Identifier: https://doi.org/10.5061/dryad.2fqz612s8</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/10.64898/2025.12.18.694605v1.full.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://github.com/maxschelski/cytostoch</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://github.com/maxschelski/neuritemt</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://github.com/mamba-org/mamba</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-8189-6686</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0009-0009-0630-0518</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-4313-1081</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/041nas322</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/00mv6sv71</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_021351</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_013672</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_008058</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_021142</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_008633</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_018132</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_021363</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_008624</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_018214</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_025056</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_004129</t>
+  </si>
+  <si>
+    <t>Zenodo DOI: https://doi.org/10.5281/zenodo.6990848</t>
+  </si>
+  <si>
+    <t>DOI - Digital Object Identifier: https://doi.org/10.17632/pbp3hp8dxz.1</t>
+  </si>
+  <si>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/177688</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://academic.oup.com/braincomms/article-pdf/7/5/fcaf385/64519357/fcaf385.pdf</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-3013-8057</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-6213-8107</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-2123-1900</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/03b94tp07</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/00rcxh774</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_021262</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1565): https://rdp.sfb1565.uni-goettingen.de/literature/publications/130</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1401</t>
   </si>
   <si>
     <t>External Resources</t>
   </si>
   <si>
     <t>primary: Anti-Otoferlin antibody</t>
   </si>
   <si>
     <t>primary: Parvalbumin antibody</t>
   </si>
   <si>
     <t>primary: Anti-VGLUT 3 antibody</t>
   </si>
   <si>
     <t>primary:  Purified Mouse Anti-CtBP2</t>
   </si>
   <si>
     <t>secondary: goat anti-mouse STAR 580</t>
   </si>
   <si>
     <t>secondary: Goat anti-Chicken IgY (H+L) Secondary Antibody, Alexa Fluor 488</t>
   </si>
   <si>
     <t>secondary: Goat anti-Rabbit IgG (H+L) Cross-Adsorbed Secondary Antibody, Alexa Fluor 647</t>
   </si>
@@ -3100,119 +3649,119 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/4" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/5" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/6" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/7" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/8" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/9" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/10" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/11" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/12" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/13" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/14" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/15" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/16" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/17" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/18" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/19" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/20" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/21" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/22" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/23" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/24" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/25" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/26" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/27" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/28" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publication/29" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25625/KVGHV2" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/148887" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-025-58738-x.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58738-x/MediaObjects/41467_2025_58738_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58738-x/MediaObjects/41467_2025_58738_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58738-x/MediaObjects/41467_2025_58738_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58738-x/MediaObjects/41467_2025_58738_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/machenslab/dPCA" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/252" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9544" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8363-373X" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1165-4646" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/003g6b432" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150053" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S2666166725003144/pdfft?md5=9018d2ca51ea657ced2b69362be175ac&amp;pid=1-s2.0-S2666166725003144-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S2666166725003144-mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3658-0288" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-3846-9447" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0938-8534" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05290cv24" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150462" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/10.1101/2025.06.26.25330137v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/06/28/2025.06.26.25330137/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/06/28/2025.06.26.25330137/DC2/embed/media-2.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/06/28/2025.06.26.25330137/DC3/embed/media-3.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/06/28/2025.06.26.25330137/DC4/embed/media-4.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/06/28/2025.06.26.25330137/DC5/embed/media-5.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/253" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/gene/NM_001394062.1" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2050-5084" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5663-1157" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5664-7987" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8771-0886" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4454-1979" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8468-5822" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3188-3788" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6870-4061" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0737-0763" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7359-6832" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1684-1624" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6674-0074" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9418-3287" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6763-1542" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3931-1207" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4314-4639" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-2579-6424" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6994-1640" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8952-3534" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5788-0270" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1356-5698" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9907-9246" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4814-6765" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omim.org/entry/618325" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omim.org/entry/4869" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omim.org/entry/8384" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02pttbw34" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04dm1cm79" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f54p054" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05jrr4320" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0086ms749" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00baak391" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0168r3w48" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00414dg76" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/035xkbk20" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01q9r1072" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03k7bde87" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00thqtb16" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jx3x895" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/032db5x82" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05ect4e57" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02etexs15" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05cz92x43" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/149609" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s40291-025-00782-w.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1007%2Fs40291-025-00782-w/MediaObjects/40291_2025_782_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6043-6811" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3520-8015" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7609-4790" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8140-0756" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1784-8975" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9679-6327" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3613-6378" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4497-4686" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016386" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014964" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010777" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012813" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013189" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018393" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000563" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006169" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006437" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000598" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_023662" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150436" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iopscience.iop.org/article/10.1088/1741-2552/adf00f/pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10116" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4288-6917" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3888-5636" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0512-1381" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7904-5647" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3795-9285" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9154-4833" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8051-7964" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0636-1128" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6887-5071" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7358-003X" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/7" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1278" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05e41x347" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150789" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S2666634025001230/pdfft?md5=6d6e4f7ff68cac4f055c10fdecf7ece8&amp;pid=1-s2.0-S2666634025001230-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150912" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/10.1101/2025.08.13.25333146v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/08/14/2025.08.13.25333146/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/08/14/2025.08.13.25333146/DC2/embed/media-2.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/08/14/2025.08.13.25333146/DC3/embed/media-3.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/08/14/2025.08.13.25333146/DC4/embed/media-4.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2781-0412" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6698-4127" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0347-9614" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0927-6057" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9798-9622" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6952-4238" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2207-4660" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8022-4033" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2076-6818" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vek6s52" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00ayhx656" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04b6nzv94" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04py2rh25" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00d1dhh09" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00thqtb16" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01q9r1072" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014964" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017561" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012813" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013189" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010777" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018393" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/IMSR_JAX:002756" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014199" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150886" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molbiolcell.org/doi/pdf/10.1091/mbc.E24-11-0519" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.bio-protocol.org/cjrap.aspx?eid=10.1091/mbc.E24-11-0519" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/computational-cell-analytics/synapse-net" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4337-7924" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9432-1849" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8285-2586" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6776-4130" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8930-8268" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-1348-8839" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4448-4230" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2374-5803" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9277-0122" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-9533-8620" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5893-1981" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3517-7792" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7351-8706" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8823-6672" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0938-8534" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8366-7622" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1667-7839" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2374-9922" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6562-7187" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/405" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1282" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1090" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003297" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018536" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14236426" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14232606" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14232529" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14236381" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14254111" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/151650" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1002/mco2.70363" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2589-0364" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7313-1648" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omim.org/entry/607314" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omim.org/entry/121011" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1263" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-53046" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54805" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54827" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54809" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54923" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54883" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54802" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/pdf/10.1126/sciadv.ady8532?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/sciadv.ady8532/suppl_file/sciadv.ady8532_sm.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/sciadv.ady8532/suppl_file/sciadv.ady8532_movies_s1_to_s4.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1357-5161" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6466-176X" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1639-9298" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5116-8931" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-3846-9447" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6776-4130" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0729-4713" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7013-5504" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6562-7187" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3270-3144" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0938-8534" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1825-0433" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/403" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1690.uni-goettingen.de/literature/publication/14" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1279" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9QE2" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SEA" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SFL" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SEG" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SE5" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SI1" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SH0" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043jzw605" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025454" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015749" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003297" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025577" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014565" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025610" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000325" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/152232" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/qjmed/advance-article-pdf/doi/10.1093/qjmed/hcaf246/64712872/hcaf246.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7955" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6466-176X" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7559-6529" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2512-7812" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8229-7519" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1825-0433" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0429-1904" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5467-5247" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1268" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vek6s52" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/035z6xf33" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05bbbc791" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014983" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014964" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002338" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018393" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010777" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012813" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013189" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006169" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001888" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016707" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chictr.org.cn/searchprojEN.html?title=&amp;officialname=&amp;subjectid=&amp;regstatus=&amp;regno=ChiCTR2200063181" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chictr.org.cn/searchprojEN.html?title=&amp;officialname=&amp;subjectid=&amp;regstatus=&amp;regno=ChiCTR2400091517" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT05788536" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT05901480" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT05821959" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT06370351" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT06696456" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT06025032" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT06722170" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/152230" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/med/pdfExtended/S2666-6340(25)00313-7" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.medj.2025.100886/attachment/74ae60b6-e24c-4058-92a6-c67896360b1d/mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6163-8150" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8893-434X" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1266" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00ms48f15" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01skt4w74" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/013e4n276" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04gw3ra78" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03phm3r45" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01esghr10" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/013q1eq08" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00zn2c847" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vek6s52" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00p991c53" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00za53h95" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0220mzb33" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05n3x4p02" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/026axqv54" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02afcvw97" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03nteze27" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00se2k293" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03gzbrs57" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04jztag35" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/047aw1y82" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/053v2gh09" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01z4nnt86" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0207yh398" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0220qvk04" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/010826a91" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xfsbk97" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01qh26a66" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/054gk2851" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f54p054" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0064kty71" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03ymy8z76" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jx3x895" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04gyf1771" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04gyf1771" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/013meh722" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01e3m7079" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04qr3zq92" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02dgjyy92" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03mqfn238" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00cvxb145" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05cqe9350" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/007mrxy13" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01k3hq685" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s11910-025-01466-y.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04b6nzv94" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05a0ya142" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vek6s52" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/149989" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2025.05.10.653085v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1357-5161" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6466-176X" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1639-9298" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5116-8931" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-3846-9447" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6776-4130" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0729-4713" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7013-5504" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6562-7187" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3270-3144" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0938-8534" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1825-0433" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/382" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1690.uni-goettingen.de/literature/publication/10" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1215" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043jzw605" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2025.11.16.688700v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/computational-cell-analytics/cochlea-net" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://computational-cell-analytics.github.io/cochlea-net/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10047" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6562-7187" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8051-7964" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-5372-8639" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8040-9444" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3639-3187" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-4340-1422" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3624-0343" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4685-5576" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5079-502X" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7250-3756" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/8" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1280" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/641" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_007370" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018536" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021716" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/biostudies/studies/https://www.ebi.ac.uk/biostudies/studies/S-SCDT-10_1038-S44321-025-00350-z" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/153376" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1038/s44321-025-00350-z.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM1_ESM.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM2_ESM.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM3_ESM.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM4_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM5_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM6_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM7_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM8_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM9_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM10_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM11_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM12_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM13_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/AF461397" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/KF992040" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10047" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10116" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8051-7964" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9577-6682" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5243-5097" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2812-4999" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8990-1662" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6409-0790" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3624-0343" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2344-5136" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0274-5642" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6151-7183" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5411-6207" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5079-502X" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0512-1381" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9571-7033" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/417" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/17" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1327" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02panr271" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0464" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018866" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018361" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000325" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013673" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016844" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018169" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018453" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014212" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000034" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011323" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.17458418" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15210800" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s12035-025-05615-9.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1007%2Fs12035-025-05615-9/MediaObjects/12035_2025_5615_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1007%2Fs12035-025-05615-9/MediaObjects/12035_2025_5615_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3055-3613" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8627-8828" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1982-8428" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7559-6529" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0037-9079" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0124-3026" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6763-1542" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0429-1904" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8742-2844" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6329-696X" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0737-0763" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05tgdvt16" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04sfka033" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/035z6xf33" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00q1fsf04" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04b6nzv94" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05a0ya142" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/preprints/psyarxiv/dpcwy_v1" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9362-0986" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7550-7293" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9505-9299" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4286-9962" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/013meh722" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/016xsfp80" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/010p50m34" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03qxff017" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jx3x895" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/10.64898/2026.01.28.26344748v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2026/02/04/2026.01.28.26344748/DC1/embed/media-1.docx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7955" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3680-7450" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3728-5893" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9379-2400" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1172-865X" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6928-9952" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7372-2771" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4836-7659" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5496-7749" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0855-2945" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0429-1904" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9439-4677" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1880-291X" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f2yqf98" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/035z6xf33" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02d741577" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04d70nb60" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jx3x895" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01rws6r75" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pg6eq24" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04bckew43" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02kxbqc24" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/034m2b326" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03dx11k66" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04b6nzv94" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vek6s52" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.64898/2026.02.05.703927v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE126957" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1422-4609" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9508-6668" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8455-7188" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6937-9563" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0345-3772" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9296-9673" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3628-5290" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8203-8891" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04gyf1771" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02dgjyy92" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04bj28v14" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00p991c53" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03nawhv43" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043j0f473" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00jmfr291" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/IMSR_JAX:007909" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015753" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018361" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1111/apha.70104?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9577-6682" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8990-1662" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9120-1382" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5079-502X" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9571-7033" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6930-9634" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/18" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/031t5w623" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vwt8p73" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-52097" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-52193" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-52194" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-53945" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-52195" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-52196" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://instruments.goettingen-research-online.de/Landing/Resource?id=13663" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/pdf/10.1126/sciadv.adz3026?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7955-9135" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2801-3084" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8353-5007" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3267-4443" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7789-807X" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7468-8053" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8580-3683" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2515-1078" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0906-5209" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD058407" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD069071" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1345" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1154" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9HEU" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SZT" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SZV" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7W3K" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2KHO" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0119pby33" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02gfc7t72" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/015w4v032" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03xk60j79" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05g3dte14" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020563" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_022212" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020562" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014477" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014956" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018392" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016732" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_D615" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004097" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.17424377" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/435" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb274.de/literature/publications/289" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chictr.org.cn/searchprojEN.html?title=&amp;officialname=&amp;subjectid=&amp;regstatus=&amp;regno=ChiCTR2200063181" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT05901480" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/163885" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1002/mco2.70639?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NM_001287489.2" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9069-002X" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3604-7279" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04gw3ra78" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05f82e368" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0495fxg12" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12751/g-node.h9gnd4" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.64898/2026.03.06.710066v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/cortex-lab/phy" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/eulerlab/open-visual-stimulator/blob/master/calibration_mouse/stimulator_calibration.ipynb" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-1369-2600" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3998-533X" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/21" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1360" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/003g6b432" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vwt8p73" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016422" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002630" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.64898/2026.03.06.709845v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2026/03/09/2026.03.06.709845/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-3521-0929" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7502-9620" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6953-9843" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8917-1791" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0096-8436" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/22" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1361" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vwt8p73" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03g267s60" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04dq56617" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/694" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013673" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_024663" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/gro-2/164212" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-026-71047-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-71047-1/MediaObjects/41467_2026_71047_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-71047-1/MediaObjects/41467_2026_71047_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-71047-1/MediaObjects/41467_2026_71047_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9483" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3716-428X" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7582-1768" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9109-8765" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5079-502X" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4223-0563" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-4340-1422" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5669-8345" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1382-2228" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0512-1381" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-3846-9447" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0938-8534" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8816-6619" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/24" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1371" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vwt8p73" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/698" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_007198" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.18678181" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/105677" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/164211" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.64898/2026.03.06.710089v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2026/03/09/2026.03.06.710089/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2026/03/09/2026.03.06.710089/DC2/embed/media-2.zip?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8917-1791" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4073-9846" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-3521-0929" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0209-0758" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6953-9843" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0096-8436" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/25" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1372" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vwt8p73" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00cfam450" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03g267s60" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02s6k3f65" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/697" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002010" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013673" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/4" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/5" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/6" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/7" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/8" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/9" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/10" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/11" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/12" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/13" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/14" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/15" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/16" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/17" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/18" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/19" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/20" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/21" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/22" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/23" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/24" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/25" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/26" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/27" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/28" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/29" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/30" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/31" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/32" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/33" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/34" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/35" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/36" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/37" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/38" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/39" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/40" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/41" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25625/KVGHV2" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/148887" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-025-58738-x.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58738-x/MediaObjects/41467_2025_58738_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58738-x/MediaObjects/41467_2025_58738_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58738-x/MediaObjects/41467_2025_58738_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58738-x/MediaObjects/41467_2025_58738_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/machenslab/dPCA" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/252" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9544" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8363-373X" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1165-4646" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/003g6b432" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150053" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S2666166725003144/pdfft?md5=9018d2ca51ea657ced2b69362be175ac&amp;pid=1-s2.0-S2666166725003144-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S2666166725003144-mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3658-0288" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-3846-9447" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0938-8534" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05290cv24" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150462" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/10.1101/2025.06.26.25330137v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/06/28/2025.06.26.25330137/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/06/28/2025.06.26.25330137/DC2/embed/media-2.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/06/28/2025.06.26.25330137/DC3/embed/media-3.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/06/28/2025.06.26.25330137/DC4/embed/media-4.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/06/28/2025.06.26.25330137/DC5/embed/media-5.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/253" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/gene/NM_001394062.1" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2050-5084" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5663-1157" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5664-7987" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8771-0886" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4454-1979" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8468-5822" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3188-3788" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6870-4061" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0737-0763" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7359-6832" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1684-1624" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6674-0074" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9418-3287" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6763-1542" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3931-1207" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4314-4639" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-2579-6424" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6994-1640" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8952-3534" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5788-0270" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1356-5698" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9907-9246" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4814-6765" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omim.org/entry/618325" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omim.org/entry/4869" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omim.org/entry/8384" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02pttbw34" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04dm1cm79" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f54p054" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05jrr4320" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0086ms749" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00baak391" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0168r3w48" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00414dg76" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/035xkbk20" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01q9r1072" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03k7bde87" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00thqtb16" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jx3x895" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/032db5x82" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05ect4e57" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02etexs15" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05cz92x43" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/149609" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s40291-025-00782-w.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1007%2Fs40291-025-00782-w/MediaObjects/40291_2025_782_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6043-6811" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3520-8015" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7609-4790" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8140-0756" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1784-8975" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9679-6327" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3613-6378" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4497-4686" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016386" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014964" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010777" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012813" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013189" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018393" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000563" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006169" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006437" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000598" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_023662" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150436" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iopscience.iop.org/article/10.1088/1741-2552/adf00f/pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10116" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4288-6917" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3888-5636" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0512-1381" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7904-5647" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3795-9285" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9154-4833" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8051-7964" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0636-1128" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6887-5071" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7358-003X" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/7" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1278" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05e41x347" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150789" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S2666634025001230/pdfft?md5=6d6e4f7ff68cac4f055c10fdecf7ece8&amp;pid=1-s2.0-S2666634025001230-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150912" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/10.1101/2025.08.13.25333146v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/08/14/2025.08.13.25333146/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/08/14/2025.08.13.25333146/DC2/embed/media-2.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/08/14/2025.08.13.25333146/DC3/embed/media-3.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/08/14/2025.08.13.25333146/DC4/embed/media-4.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2781-0412" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6698-4127" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0347-9614" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0927-6057" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9798-9622" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6952-4238" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2207-4660" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8022-4033" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2076-6818" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vek6s52" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00ayhx656" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04b6nzv94" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04py2rh25" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00d1dhh09" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00thqtb16" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01q9r1072" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014964" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017561" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012813" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013189" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010777" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018393" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/IMSR_JAX:002756" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014199" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150886" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molbiolcell.org/doi/pdf/10.1091/mbc.E24-11-0519" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.bio-protocol.org/cjrap.aspx?eid=10.1091/mbc.E24-11-0519" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/computational-cell-analytics/synapse-net" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4337-7924" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9432-1849" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8285-2586" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6776-4130" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8930-8268" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-1348-8839" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4448-4230" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2374-5803" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9277-0122" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-9533-8620" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5893-1981" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3517-7792" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7351-8706" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8823-6672" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0938-8534" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8366-7622" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1667-7839" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2374-9922" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6562-7187" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/405" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1282" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1090" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003297" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018536" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14236426" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14232606" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14232529" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14236381" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14254111" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/151650" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1002/mco2.70363" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2589-0364" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7313-1648" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omim.org/entry/607314" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omim.org/entry/121011" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1263" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-53046" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54805" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54827" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54809" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54923" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54883" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54802" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/152490" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/pdf/10.1126/sciadv.ady8532?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/sciadv.ady8532/suppl_file/sciadv.ady8532_sm.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/sciadv.ady8532/suppl_file/sciadv.ady8532_movies_s1_to_s4.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1357-5161" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6466-176X" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1639-9298" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5116-8931" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-3846-9447" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6776-4130" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0729-4713" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7013-5504" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6562-7187" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3270-3144" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0938-8534" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1825-0433" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/403" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1690.uni-goettingen.de/literature/publications/14" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1279" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9QE2" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SEA" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SFL" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SEG" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SE5" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SI1" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SH0" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043jzw605" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025454" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015749" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003297" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025577" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014565" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025610" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000325" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/152232" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/qjmed/advance-article-pdf/doi/10.1093/qjmed/hcaf246/64712872/hcaf246.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7955" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6466-176X" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7559-6529" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2512-7812" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8229-7519" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1825-0433" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0429-1904" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5467-5247" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1268" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vek6s52" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/035z6xf33" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05bbbc791" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014983" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014964" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002338" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018393" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010777" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012813" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013189" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006169" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001888" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016707" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chictr.org.cn/searchprojEN.html?title=&amp;officialname=&amp;subjectid=&amp;regstatus=&amp;regno=ChiCTR2200063181" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chictr.org.cn/searchprojEN.html?title=&amp;officialname=&amp;subjectid=&amp;regstatus=&amp;regno=ChiCTR2400091517" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT05788536" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT05901480" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT05821959" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT06370351" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT06696456" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT06025032" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT06722170" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/152230" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/med/pdfExtended/S2666-6340(25)00313-7" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.medj.2025.100886/attachment/74ae60b6-e24c-4058-92a6-c67896360b1d/mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6163-8150" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8893-434X" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1266" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00ms48f15" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01skt4w74" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/013e4n276" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04gw3ra78" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03phm3r45" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01esghr10" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/013q1eq08" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00zn2c847" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vek6s52" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00p991c53" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00za53h95" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0220mzb33" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05n3x4p02" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/026axqv54" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02afcvw97" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03nteze27" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00se2k293" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03gzbrs57" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04jztag35" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/047aw1y82" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/053v2gh09" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01z4nnt86" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0207yh398" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0220qvk04" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/010826a91" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xfsbk97" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01qh26a66" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/054gk2851" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f54p054" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0064kty71" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03ymy8z76" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jx3x895" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04gyf1771" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04gyf1771" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/013meh722" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01e3m7079" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04qr3zq92" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02dgjyy92" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03mqfn238" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00cvxb145" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05cqe9350" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/007mrxy13" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01k3hq685" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/152760" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s11910-025-01466-y.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04b6nzv94" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05a0ya142" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vek6s52" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/149989" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2025.05.10.653085v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1357-5161" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6466-176X" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1639-9298" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5116-8931" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-3846-9447" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6776-4130" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0729-4713" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7013-5504" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6562-7187" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3270-3144" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0938-8534" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1825-0433" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/382" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1690.uni-goettingen.de/literature/publications/10" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1215" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043jzw605" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/162066" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2025.11.16.688700v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/computational-cell-analytics/cochlea-net" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://computational-cell-analytics.github.io/cochlea-net/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10047" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6562-7187" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8051-7964" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-5372-8639" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8040-9444" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3639-3187" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-4340-1422" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3624-0343" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4685-5576" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5079-502X" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7250-3756" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/8" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1280" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/641" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_007370" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018536" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021716" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/biostudies/studies/https://www.ebi.ac.uk/biostudies/studies/S-SCDT-10_1038-S44321-025-00350-z" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/153376" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1038/s44321-025-00350-z.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM1_ESM.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM2_ESM.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM3_ESM.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM4_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM5_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM6_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM7_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM8_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM9_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM10_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM11_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM12_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM13_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/AF461397" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/KF992040" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10047" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10116" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8051-7964" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9577-6682" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5243-5097" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2812-4999" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8990-1662" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6409-0790" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3624-0343" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2344-5136" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0274-5642" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6151-7183" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5411-6207" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5079-502X" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0512-1381" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9571-7033" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/417" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/17" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1327" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02panr271" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0464" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018866" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018361" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000325" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013673" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016844" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018169" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018453" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014212" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000034" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011323" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.17458418" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15210800" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/157886" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s12035-025-05615-9.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1007%2Fs12035-025-05615-9/MediaObjects/12035_2025_5615_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1007%2Fs12035-025-05615-9/MediaObjects/12035_2025_5615_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3055-3613" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8627-8828" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1982-8428" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7559-6529" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0037-9079" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0124-3026" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6763-1542" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0429-1904" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8742-2844" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6329-696X" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0737-0763" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05tgdvt16" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04sfka033" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/035z6xf33" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00q1fsf04" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04b6nzv94" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05a0ya142" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/preprints/psyarxiv/dpcwy_v1" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9362-0986" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7550-7293" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9505-9299" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4286-9962" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/013meh722" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/016xsfp80" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/010p50m34" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03qxff017" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jx3x895" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/10.64898/2026.01.28.26344748v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2026/02/04/2026.01.28.26344748/DC1/embed/media-1.docx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7955" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3680-7450" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3728-5893" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9379-2400" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1172-865X" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6928-9952" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7372-2771" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4836-7659" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5496-7749" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0855-2945" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0429-1904" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9439-4677" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1880-291X" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f2yqf98" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/035z6xf33" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02d741577" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04d70nb60" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jx3x895" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01rws6r75" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pg6eq24" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04bckew43" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02kxbqc24" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/034m2b326" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03dx11k66" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04b6nzv94" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vek6s52" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.64898/2026.02.05.703927v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE126957" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1422-4609" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9508-6668" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8455-7188" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6937-9563" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0345-3772" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9296-9673" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3628-5290" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8203-8891" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04gyf1771" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02dgjyy92" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04bj28v14" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00p991c53" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03nawhv43" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043j0f473" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00jmfr291" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/IMSR_JAX:007909" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015753" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018361" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1111/apha.70104?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9577-6682" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8990-1662" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9120-1382" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5079-502X" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9571-7033" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6930-9634" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/18" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/031t5w623" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vwt8p73" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-52097" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-52193" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-52194" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-53945" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-52195" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-52196" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://instruments.goettingen-research-online.de/Landing/Resource?id=13663" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/163455" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/pdf/10.1126/sciadv.adz3026?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7955-9135" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2801-3084" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8353-5007" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3267-4443" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7789-807X" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7468-8053" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8580-3683" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2515-1078" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0906-5209" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD058407" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD069071" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1345" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1154" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9HEU" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SZT" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SZV" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7W3K" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2KHO" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0119pby33" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02gfc7t72" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/015w4v032" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03xk60j79" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05g3dte14" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020563" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_022212" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020562" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014477" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014956" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018392" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016732" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_D615" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004097" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.17424377" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/164130" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/435" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb274.de/literature/publications/289" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chictr.org.cn/searchprojEN.html?title=&amp;officialname=&amp;subjectid=&amp;regstatus=&amp;regno=ChiCTR2200063181" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT05901480" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/163885" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1002/mco2.70639?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NM_001287489.2" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9069-002X" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3604-7279" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04gw3ra78" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05f82e368" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0495fxg12" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12751/g-node.h9gnd4" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/164160" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.64898/2026.03.06.710066v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/cortex-lab/phy" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/eulerlab/open-visual-stimulator/blob/master/calibration_mouse/stimulator_calibration.ipynb" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-1369-2600" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3998-533X" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/21" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1360" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/003g6b432" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vwt8p73" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016422" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002630" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/164161" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.64898/2026.03.06.709845v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2026/03/09/2026.03.06.709845/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-3521-0929" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7502-9620" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6953-9843" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8917-1791" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0096-8436" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/22" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1361" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vwt8p73" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03g267s60" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04dq56617" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/694" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013673" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_024663" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/164212" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-026-71047-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-71047-1/MediaObjects/41467_2026_71047_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-71047-1/MediaObjects/41467_2026_71047_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-71047-1/MediaObjects/41467_2026_71047_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9483" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3716-428X" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7582-1768" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9109-8765" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5079-502X" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4223-0563" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-4340-1422" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5669-8345" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1382-2228" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0512-1381" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-3846-9447" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0938-8534" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8816-6619" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/24" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1371" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vwt8p73" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/698" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_007198" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.18678181" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/105677" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/164211" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.64898/2026.03.06.710089v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2026/03/09/2026.03.06.710089/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2026/03/09/2026.03.06.710089/DC2/embed/media-2.zip?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8917-1791" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4073-9846" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-3521-0929" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0209-0758" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6953-9843" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0096-8436" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/25" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1372" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vwt8p73" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00cfam450" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03g267s60" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02s6k3f65" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/697" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002010" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013673" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/164717" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pbio.3003789.s001" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25625/VQUKFU" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/165519" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.plos.org/plosbiology/article/file?id=10.1371/journal.pbio.3003789&amp;type=printable" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Anneef/AnTools" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4002-5689" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7068-3762" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2564-5094" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4445-7478" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/449" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1386" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/003g6b432" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f04tm31" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03qxff017" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002630" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.64898/2026.05.16.724905v2.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1690.uni-goettingen.de/literature/publications/31" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1389" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/30" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1390" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1391" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/164980" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/31" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1392" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/165198" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1393" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/163266" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/32" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5061/dryad.2fqz612s8" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.64898/2025.12.18.694605v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/maxschelski/cytostoch" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/maxschelski/neuritemt" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/mamba-org/mamba" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8189-6686" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0630-0518" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4313-1081" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0345-3772" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043j0f473" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/041nas322" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00mv6sv71" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002630" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021351" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013672" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008058" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021142" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008633" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018132" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021363" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008624" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018214" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018536" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025056" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.6990848" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17632/pbp3hp8dxz.1" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/177688" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/braincomms/article-pdf/7/5/fcaf385/64519357/fcaf385.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10116" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3013-8057" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6213-8107" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2123-1900" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0345-3772" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043j0f473" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03b94tp07" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00rcxh774" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021262" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/130" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1401" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CZ30"/>
+  <dimension ref="A1:CZ42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:CZ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="74.268" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="75.41" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="76.553" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="80" customWidth="true" style="0"/>
     <col min="11" max="11" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="70.697" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="80" customWidth="true" style="0"/>
     <col min="20" max="20" width="80" customWidth="true" style="0"/>
-    <col min="21" max="21" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="80" customWidth="true" style="0"/>
     <col min="25" max="25" width="80" customWidth="true" style="0"/>
     <col min="26" max="26" width="80" customWidth="true" style="0"/>
     <col min="27" max="27" width="80" customWidth="true" style="0"/>
     <col min="28" max="28" width="80" customWidth="true" style="0"/>
     <col min="29" max="29" width="80" customWidth="true" style="0"/>
     <col min="30" max="30" width="80" customWidth="true" style="0"/>
     <col min="31" max="31" width="80" customWidth="true" style="0"/>
     <col min="32" max="32" width="80" customWidth="true" style="0"/>
     <col min="33" max="33" width="80" customWidth="true" style="0"/>
     <col min="34" max="34" width="80" customWidth="true" style="0"/>
     <col min="35" max="35" width="80" customWidth="true" style="0"/>
     <col min="36" max="36" width="80" customWidth="true" style="0"/>
     <col min="37" max="37" width="80" customWidth="true" style="0"/>
     <col min="38" max="38" width="80" customWidth="true" style="0"/>
     <col min="39" max="39" width="80" customWidth="true" style="0"/>
     <col min="40" max="40" width="80" customWidth="true" style="0"/>
     <col min="41" max="41" width="80" customWidth="true" style="0"/>
     <col min="42" max="42" width="80" customWidth="true" style="0"/>
     <col min="43" max="43" width="80" customWidth="true" style="0"/>
     <col min="44" max="44" width="80" customWidth="true" style="0"/>
     <col min="45" max="45" width="80" customWidth="true" style="0"/>
-    <col min="46" max="46" width="70.697" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="48" max="48" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="46" max="46" width="80" customWidth="true" style="0"/>
+    <col min="47" max="47" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="48" max="48" width="80" customWidth="true" style="0"/>
     <col min="49" max="49" width="80" customWidth="true" style="0"/>
     <col min="50" max="50" width="80" customWidth="true" style="0"/>
     <col min="51" max="51" width="80" customWidth="true" style="0"/>
     <col min="52" max="52" width="80" customWidth="true" style="0"/>
-    <col min="53" max="53" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="53" max="53" width="80" customWidth="true" style="0"/>
     <col min="54" max="54" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="76.553" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="80" customWidth="true" style="0"/>
     <col min="59" max="59" width="80" customWidth="true" style="0"/>
     <col min="60" max="60" width="80" customWidth="true" style="0"/>
     <col min="61" max="61" width="80" customWidth="true" style="0"/>
     <col min="62" max="62" width="80" customWidth="true" style="0"/>
     <col min="63" max="63" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="70.697" bestFit="true" customWidth="true" style="0"/>
@@ -3293,51 +3842,51 @@
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>887</v>
+        <v>1070</v>
       </c>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
       <c r="AI1" s="1"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="1"/>
       <c r="AL1" s="1"/>
       <c r="AM1" s="1"/>
       <c r="AN1" s="1"/>
       <c r="AO1" s="1"/>
       <c r="AP1" s="1"/>
       <c r="AQ1" s="1"/>
       <c r="AR1" s="1"/>
       <c r="AS1" s="1"/>
       <c r="AT1" s="1"/>
       <c r="AU1" s="1"/>
       <c r="AV1" s="1"/>
@@ -3360,67 +3909,67 @@
       <c r="BM1" s="1"/>
       <c r="BN1" s="1"/>
       <c r="BO1" s="1"/>
       <c r="BP1" s="1"/>
       <c r="BQ1" s="1"/>
       <c r="BR1" s="1"/>
       <c r="BS1" s="1"/>
       <c r="BT1" s="1"/>
       <c r="BU1" s="1"/>
       <c r="BV1" s="1"/>
       <c r="BW1" s="1"/>
       <c r="BX1" s="1"/>
       <c r="BY1" s="1"/>
       <c r="BZ1" s="1"/>
       <c r="CA1" s="1"/>
       <c r="CB1" s="1"/>
       <c r="CC1" s="1"/>
       <c r="CD1" s="1"/>
       <c r="CE1" s="1"/>
       <c r="CF1" s="1"/>
       <c r="CG1" s="1"/>
       <c r="CH1" s="1"/>
       <c r="CI1" s="1"/>
       <c r="CJ1" s="1"/>
       <c r="CK1" s="1" t="s">
-        <v>909</v>
+        <v>1092</v>
       </c>
       <c r="CL1" s="1"/>
       <c r="CM1" s="1"/>
       <c r="CN1" s="1"/>
       <c r="CO1" s="1"/>
       <c r="CP1" s="1"/>
       <c r="CQ1" s="1"/>
       <c r="CR1" s="1"/>
       <c r="CS1" s="1"/>
       <c r="CT1" s="1"/>
       <c r="CU1" s="1"/>
       <c r="CV1" s="1"/>
       <c r="CW1" s="1"/>
       <c r="CX1" s="1"/>
       <c r="CY1" s="1" t="s">
-        <v>912</v>
+        <v>1095</v>
       </c>
       <c r="CZ1" s="1"/>
     </row>
     <row r="2" spans="1:104">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
         <v>25</v>
       </c>
       <c r="D2" t="s">
         <v>26</v>
       </c>
       <c r="E2" t="s">
         <v>27</v>
       </c>
       <c r="F2">
         <v>1</v>
       </c>
       <c r="G2">
         <v>40204716</v>
       </c>
@@ -3449,126 +3998,126 @@
         <v>33</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
       <c r="Q2">
         <v>16</v>
       </c>
       <c r="R2" t="s">
         <v>34</v>
       </c>
       <c r="S2"/>
       <c r="T2" t="s">
         <v>35</v>
       </c>
       <c r="U2" t="s">
         <v>36</v>
       </c>
       <c r="V2" t="s">
         <v>37</v>
       </c>
       <c r="W2" t="s">
         <v>38</v>
       </c>
       <c r="X2" t="s">
-        <v>344</v>
+        <v>460</v>
       </c>
       <c r="Y2" t="s">
-        <v>345</v>
+        <v>461</v>
       </c>
       <c r="Z2" t="s">
-        <v>346</v>
+        <v>462</v>
       </c>
       <c r="AA2" t="s">
-        <v>347</v>
+        <v>463</v>
       </c>
       <c r="AB2" t="s">
-        <v>348</v>
+        <v>464</v>
       </c>
       <c r="AC2" t="s">
-        <v>349</v>
+        <v>465</v>
       </c>
       <c r="AD2" t="s">
-        <v>350</v>
+        <v>466</v>
       </c>
       <c r="AE2" t="s">
-        <v>351</v>
+        <v>467</v>
       </c>
       <c r="AF2" t="s">
-        <v>352</v>
+        <v>468</v>
       </c>
       <c r="AG2" t="s">
-        <v>353</v>
+        <v>469</v>
       </c>
       <c r="AH2" t="s">
-        <v>354</v>
+        <v>470</v>
       </c>
       <c r="AI2" t="s">
-        <v>355</v>
+        <v>471</v>
       </c>
       <c r="AJ2" t="s">
-        <v>356</v>
+        <v>472</v>
       </c>
       <c r="AK2" t="s">
-        <v>357</v>
+        <v>473</v>
       </c>
       <c r="AL2" t="s">
-        <v>358</v>
+        <v>474</v>
       </c>
       <c r="AM2" t="s">
-        <v>359</v>
+        <v>475</v>
       </c>
       <c r="AN2" t="s">
-        <v>360</v>
+        <v>476</v>
       </c>
       <c r="CK2" t="s">
-        <v>888</v>
+        <v>1071</v>
       </c>
       <c r="CL2" t="s">
-        <v>889</v>
+        <v>1072</v>
       </c>
       <c r="CM2" t="s">
-        <v>890</v>
+        <v>1073</v>
       </c>
       <c r="CN2" t="s">
-        <v>891</v>
+        <v>1074</v>
       </c>
       <c r="CO2" t="s">
-        <v>892</v>
+        <v>1075</v>
       </c>
       <c r="CP2" t="s">
-        <v>893</v>
+        <v>1076</v>
       </c>
       <c r="CQ2" t="s">
-        <v>894</v>
+        <v>1077</v>
       </c>
       <c r="CR2" t="s">
-        <v>895</v>
+        <v>1078</v>
       </c>
       <c r="CY2" t="s">
-        <v>910</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="3" spans="1:104">
       <c r="A3" t="s">
         <v>39</v>
       </c>
       <c r="B3" t="s">
         <v>40</v>
       </c>
       <c r="C3" t="s">
         <v>41</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>27</v>
       </c>
       <c r="F3">
         <v>1</v>
       </c>
       <c r="G3">
         <v>40536876</v>
       </c>
       <c r="H3" t="s">
@@ -3594,126 +4143,126 @@
         <v>103908</v>
       </c>
       <c r="P3">
         <v>3</v>
       </c>
       <c r="Q3">
         <v>6</v>
       </c>
       <c r="R3" t="s">
         <v>47</v>
       </c>
       <c r="S3"/>
       <c r="T3" t="s">
         <v>48</v>
       </c>
       <c r="U3" t="s">
         <v>49</v>
       </c>
       <c r="V3" t="s">
         <v>50</v>
       </c>
       <c r="W3" t="s">
         <v>51</v>
       </c>
       <c r="X3" t="s">
-        <v>361</v>
+        <v>477</v>
       </c>
       <c r="Y3" t="s">
-        <v>362</v>
+        <v>478</v>
       </c>
       <c r="Z3" t="s">
-        <v>363</v>
+        <v>479</v>
       </c>
       <c r="AA3" t="s">
-        <v>364</v>
+        <v>480</v>
       </c>
       <c r="AB3" t="s">
-        <v>365</v>
+        <v>481</v>
       </c>
       <c r="AC3" t="s">
-        <v>366</v>
+        <v>482</v>
       </c>
       <c r="AD3" t="s">
-        <v>367</v>
+        <v>483</v>
       </c>
       <c r="AE3" t="s">
-        <v>368</v>
+        <v>484</v>
       </c>
       <c r="AF3" t="s">
-        <v>356</v>
+        <v>472</v>
       </c>
       <c r="AG3" t="s">
-        <v>369</v>
+        <v>485</v>
       </c>
       <c r="AH3" t="s">
-        <v>370</v>
+        <v>486</v>
       </c>
       <c r="CK3" t="s">
-        <v>896</v>
+        <v>1079</v>
       </c>
       <c r="CL3" t="s">
-        <v>897</v>
+        <v>1080</v>
       </c>
       <c r="CM3" t="s">
-        <v>898</v>
+        <v>1081</v>
       </c>
       <c r="CN3" t="s">
-        <v>899</v>
+        <v>1082</v>
       </c>
       <c r="CO3" t="s">
-        <v>900</v>
+        <v>1083</v>
       </c>
       <c r="CP3" t="s">
-        <v>901</v>
+        <v>1084</v>
       </c>
       <c r="CQ3" t="s">
-        <v>902</v>
+        <v>1085</v>
       </c>
       <c r="CR3" t="s">
-        <v>903</v>
+        <v>1086</v>
       </c>
       <c r="CS3" t="s">
-        <v>893</v>
+        <v>1076</v>
       </c>
       <c r="CT3" t="s">
-        <v>894</v>
+        <v>1077</v>
       </c>
       <c r="CU3" t="s">
-        <v>904</v>
+        <v>1087</v>
       </c>
       <c r="CV3" t="s">
-        <v>905</v>
+        <v>1088</v>
       </c>
       <c r="CW3" t="s">
-        <v>906</v>
+        <v>1089</v>
       </c>
       <c r="CX3" t="s">
-        <v>907</v>
+        <v>1090</v>
       </c>
       <c r="CY3" t="s">
-        <v>911</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="4" spans="1:104">
       <c r="A4" t="s">
         <v>52</v>
       </c>
       <c r="B4" t="s">
         <v>53</v>
       </c>
       <c r="C4" t="s">
         <v>54</v>
       </c>
       <c r="D4" t="s">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>55</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4">
         <v>40666329</v>
       </c>
       <c r="H4" t="s">
@@ -3733,222 +4282,222 @@
       </c>
       <c r="M4"/>
       <c r="N4" t="s">
         <v>60</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4" t="s">
         <v>58</v>
       </c>
       <c r="S4"/>
       <c r="T4" t="s">
         <v>61</v>
       </c>
       <c r="U4" t="s">
         <v>62</v>
       </c>
       <c r="V4" t="s">
         <v>63</v>
       </c>
       <c r="W4" t="s">
         <v>64</v>
       </c>
       <c r="X4" t="s">
-        <v>371</v>
+        <v>487</v>
       </c>
       <c r="Y4" t="s">
-        <v>372</v>
+        <v>488</v>
       </c>
       <c r="Z4" t="s">
-        <v>373</v>
+        <v>489</v>
       </c>
       <c r="AA4" t="s">
-        <v>374</v>
+        <v>490</v>
       </c>
       <c r="AB4" t="s">
-        <v>375</v>
+        <v>491</v>
       </c>
       <c r="AC4" t="s">
-        <v>376</v>
+        <v>492</v>
       </c>
       <c r="AD4" t="s">
-        <v>377</v>
+        <v>493</v>
       </c>
       <c r="AE4" t="s">
-        <v>378</v>
+        <v>494</v>
       </c>
       <c r="AF4" t="s">
-        <v>379</v>
+        <v>495</v>
       </c>
       <c r="AG4" t="s">
-        <v>380</v>
+        <v>496</v>
       </c>
       <c r="AH4" t="s">
-        <v>381</v>
+        <v>497</v>
       </c>
       <c r="AI4" t="s">
-        <v>367</v>
+        <v>483</v>
       </c>
       <c r="AJ4" t="s">
-        <v>382</v>
+        <v>498</v>
       </c>
       <c r="AK4" t="s">
-        <v>383</v>
+        <v>499</v>
       </c>
       <c r="AL4" t="s">
-        <v>384</v>
+        <v>500</v>
       </c>
       <c r="AM4" t="s">
-        <v>385</v>
+        <v>501</v>
       </c>
       <c r="AN4" t="s">
-        <v>386</v>
+        <v>502</v>
       </c>
       <c r="AO4" t="s">
-        <v>387</v>
+        <v>503</v>
       </c>
       <c r="AP4" t="s">
-        <v>388</v>
+        <v>504</v>
       </c>
       <c r="AQ4" t="s">
-        <v>389</v>
+        <v>505</v>
       </c>
       <c r="AR4" t="s">
-        <v>390</v>
+        <v>506</v>
       </c>
       <c r="AS4" t="s">
-        <v>391</v>
+        <v>507</v>
       </c>
       <c r="AT4" t="s">
-        <v>392</v>
+        <v>508</v>
       </c>
       <c r="AU4" t="s">
-        <v>393</v>
+        <v>509</v>
       </c>
       <c r="AV4" t="s">
-        <v>394</v>
+        <v>510</v>
       </c>
       <c r="AW4" t="s">
-        <v>395</v>
+        <v>511</v>
       </c>
       <c r="AX4" t="s">
-        <v>396</v>
+        <v>512</v>
       </c>
       <c r="AY4" t="s">
-        <v>397</v>
+        <v>513</v>
       </c>
       <c r="AZ4" t="s">
-        <v>398</v>
+        <v>514</v>
       </c>
       <c r="BA4" t="s">
-        <v>399</v>
+        <v>515</v>
       </c>
       <c r="BB4" t="s">
-        <v>400</v>
+        <v>516</v>
       </c>
       <c r="BC4" t="s">
-        <v>401</v>
+        <v>517</v>
       </c>
       <c r="BD4" t="s">
-        <v>402</v>
+        <v>518</v>
       </c>
       <c r="BE4" t="s">
-        <v>403</v>
+        <v>519</v>
       </c>
       <c r="BF4" t="s">
-        <v>404</v>
+        <v>520</v>
       </c>
       <c r="BG4" t="s">
-        <v>405</v>
+        <v>521</v>
       </c>
       <c r="BH4" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
       <c r="BI4" t="s">
-        <v>368</v>
+        <v>484</v>
       </c>
       <c r="BJ4" t="s">
-        <v>407</v>
+        <v>523</v>
       </c>
       <c r="BK4" t="s">
-        <v>356</v>
+        <v>472</v>
       </c>
       <c r="BL4" t="s">
-        <v>408</v>
+        <v>524</v>
       </c>
       <c r="BM4" t="s">
-        <v>409</v>
+        <v>525</v>
       </c>
       <c r="BN4" t="s">
-        <v>410</v>
+        <v>526</v>
       </c>
       <c r="BO4" t="s">
-        <v>411</v>
+        <v>527</v>
       </c>
       <c r="BP4" t="s">
-        <v>412</v>
+        <v>528</v>
       </c>
       <c r="BQ4" t="s">
-        <v>413</v>
+        <v>529</v>
       </c>
       <c r="BR4" t="s">
-        <v>414</v>
+        <v>530</v>
       </c>
       <c r="BS4" t="s">
-        <v>415</v>
+        <v>531</v>
       </c>
       <c r="BT4" t="s">
-        <v>416</v>
+        <v>532</v>
       </c>
       <c r="BU4" t="s">
-        <v>417</v>
+        <v>533</v>
       </c>
       <c r="BV4" t="s">
-        <v>418</v>
+        <v>534</v>
       </c>
       <c r="BW4" t="s">
-        <v>419</v>
+        <v>535</v>
       </c>
       <c r="BX4" t="s">
-        <v>420</v>
+        <v>536</v>
       </c>
       <c r="BY4" t="s">
-        <v>421</v>
+        <v>537</v>
       </c>
       <c r="BZ4" t="s">
-        <v>422</v>
+        <v>538</v>
       </c>
       <c r="CA4" t="s">
-        <v>423</v>
+        <v>539</v>
       </c>
       <c r="CB4" t="s">
-        <v>424</v>
+        <v>540</v>
       </c>
       <c r="CK4" t="s">
-        <v>908</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="5" spans="1:104">
       <c r="A5" t="s">
         <v>65</v>
       </c>
       <c r="B5" t="s">
         <v>53</v>
       </c>
       <c r="C5" t="s">
         <v>54</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5">
         <v>1</v>
       </c>
       <c r="G5">
         <v>40377830</v>
       </c>
       <c r="H5" t="s">
@@ -3976,126 +4525,126 @@
         <v>72</v>
       </c>
       <c r="P5">
         <v>4</v>
       </c>
       <c r="Q5">
         <v>29</v>
       </c>
       <c r="R5" t="s">
         <v>73</v>
       </c>
       <c r="S5"/>
       <c r="T5" t="s">
         <v>74</v>
       </c>
       <c r="U5" t="s">
         <v>75</v>
       </c>
       <c r="V5" t="s">
         <v>50</v>
       </c>
       <c r="W5" t="s">
         <v>76</v>
       </c>
       <c r="X5" t="s">
-        <v>425</v>
+        <v>541</v>
       </c>
       <c r="Y5" t="s">
-        <v>426</v>
+        <v>542</v>
       </c>
       <c r="Z5" t="s">
-        <v>427</v>
+        <v>543</v>
       </c>
       <c r="AA5" t="s">
-        <v>380</v>
+        <v>496</v>
       </c>
       <c r="AB5" t="s">
-        <v>428</v>
+        <v>544</v>
       </c>
       <c r="AC5" t="s">
-        <v>429</v>
+        <v>545</v>
       </c>
       <c r="AD5" t="s">
-        <v>430</v>
+        <v>546</v>
       </c>
       <c r="AE5" t="s">
-        <v>431</v>
+        <v>547</v>
       </c>
       <c r="AF5" t="s">
-        <v>432</v>
+        <v>548</v>
       </c>
       <c r="AG5" t="s">
-        <v>433</v>
+        <v>549</v>
       </c>
       <c r="AH5" t="s">
-        <v>434</v>
+        <v>550</v>
       </c>
       <c r="AI5" t="s">
-        <v>435</v>
+        <v>551</v>
       </c>
       <c r="AJ5" t="s">
-        <v>367</v>
+        <v>483</v>
       </c>
       <c r="AK5" t="s">
-        <v>368</v>
+        <v>484</v>
       </c>
       <c r="AL5" t="s">
-        <v>356</v>
+        <v>472</v>
       </c>
       <c r="AM5" t="s">
-        <v>436</v>
+        <v>552</v>
       </c>
       <c r="AN5" t="s">
-        <v>437</v>
+        <v>553</v>
       </c>
       <c r="AO5" t="s">
-        <v>438</v>
+        <v>554</v>
       </c>
       <c r="AP5" t="s">
-        <v>439</v>
+        <v>555</v>
       </c>
       <c r="AQ5" t="s">
-        <v>440</v>
+        <v>556</v>
       </c>
       <c r="AR5" t="s">
-        <v>441</v>
+        <v>557</v>
       </c>
       <c r="AS5" t="s">
-        <v>442</v>
+        <v>558</v>
       </c>
       <c r="AT5" t="s">
-        <v>443</v>
+        <v>559</v>
       </c>
       <c r="AU5" t="s">
-        <v>444</v>
+        <v>560</v>
       </c>
       <c r="AV5" t="s">
-        <v>445</v>
+        <v>561</v>
       </c>
       <c r="AW5" t="s">
-        <v>446</v>
+        <v>562</v>
       </c>
     </row>
     <row r="6" spans="1:104">
       <c r="A6" t="s">
         <v>77</v>
       </c>
       <c r="B6" t="s">
         <v>78</v>
       </c>
       <c r="C6" t="s">
         <v>79</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6">
         <v>1</v>
       </c>
       <c r="G6">
         <v>40664220</v>
       </c>
       <c r="H6" t="s">
@@ -4123,117 +4672,117 @@
         <v>86</v>
       </c>
       <c r="P6">
         <v>4</v>
       </c>
       <c r="Q6">
         <v>22</v>
       </c>
       <c r="R6" t="s">
         <v>87</v>
       </c>
       <c r="S6"/>
       <c r="T6" t="s">
         <v>88</v>
       </c>
       <c r="U6" t="s">
         <v>89</v>
       </c>
       <c r="V6" t="s">
         <v>90</v>
       </c>
       <c r="W6" t="s">
         <v>91</v>
       </c>
       <c r="X6" t="s">
-        <v>447</v>
+        <v>563</v>
       </c>
       <c r="Y6" t="s">
-        <v>448</v>
+        <v>564</v>
       </c>
       <c r="Z6" t="s">
-        <v>449</v>
+        <v>565</v>
       </c>
       <c r="AA6" t="s">
-        <v>450</v>
+        <v>566</v>
       </c>
       <c r="AB6" t="s">
-        <v>451</v>
+        <v>567</v>
       </c>
       <c r="AC6" t="s">
-        <v>452</v>
+        <v>568</v>
       </c>
       <c r="AD6" t="s">
-        <v>453</v>
+        <v>569</v>
       </c>
       <c r="AE6" t="s">
-        <v>454</v>
+        <v>570</v>
       </c>
       <c r="AF6" t="s">
-        <v>455</v>
+        <v>571</v>
       </c>
       <c r="AG6" t="s">
-        <v>456</v>
+        <v>572</v>
       </c>
       <c r="AH6" t="s">
-        <v>457</v>
+        <v>573</v>
       </c>
       <c r="AI6" t="s">
-        <v>458</v>
+        <v>574</v>
       </c>
       <c r="AJ6" t="s">
-        <v>459</v>
+        <v>575</v>
       </c>
       <c r="AK6" t="s">
-        <v>460</v>
+        <v>576</v>
       </c>
       <c r="AL6" t="s">
-        <v>461</v>
+        <v>577</v>
       </c>
       <c r="AM6" t="s">
-        <v>462</v>
+        <v>578</v>
       </c>
       <c r="AN6" t="s">
-        <v>368</v>
+        <v>484</v>
       </c>
       <c r="AO6" t="s">
-        <v>463</v>
+        <v>579</v>
       </c>
       <c r="AP6" t="s">
-        <v>356</v>
+        <v>472</v>
       </c>
       <c r="AQ6" t="s">
-        <v>464</v>
+        <v>580</v>
       </c>
       <c r="AR6" t="s">
-        <v>465</v>
+        <v>581</v>
       </c>
       <c r="AS6" t="s">
-        <v>370</v>
+        <v>486</v>
       </c>
       <c r="AT6" t="s">
-        <v>359</v>
+        <v>475</v>
       </c>
     </row>
     <row r="7" spans="1:104">
       <c r="A7" t="s">
         <v>92</v>
       </c>
       <c r="B7" t="s">
         <v>93</v>
       </c>
       <c r="C7" t="s">
         <v>94</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>95</v>
       </c>
       <c r="F7">
         <v>2</v>
       </c>
       <c r="G7">
         <v>40782672</v>
       </c>
       <c r="H7" t="s">
@@ -4261,63 +4810,63 @@
         <v>100775</v>
       </c>
       <c r="P7">
         <v>8</v>
       </c>
       <c r="Q7">
         <v>6</v>
       </c>
       <c r="R7" t="s">
         <v>98</v>
       </c>
       <c r="S7"/>
       <c r="T7" t="s">
         <v>101</v>
       </c>
       <c r="U7" t="s">
         <v>50</v>
       </c>
       <c r="V7" t="s">
         <v>102</v>
       </c>
       <c r="W7" t="s">
         <v>103</v>
       </c>
       <c r="X7" t="s">
-        <v>466</v>
+        <v>582</v>
       </c>
       <c r="Y7" t="s">
-        <v>467</v>
+        <v>583</v>
       </c>
       <c r="Z7" t="s">
-        <v>367</v>
+        <v>483</v>
       </c>
       <c r="AA7" t="s">
-        <v>468</v>
+        <v>584</v>
       </c>
       <c r="AB7" t="s">
-        <v>368</v>
+        <v>484</v>
       </c>
     </row>
     <row r="8" spans="1:104">
       <c r="A8" t="s">
         <v>104</v>
       </c>
       <c r="B8" t="s">
         <v>53</v>
       </c>
       <c r="C8" t="s">
         <v>54</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>55</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
         <v>40832383</v>
       </c>
       <c r="H8" t="s">
@@ -4339,156 +4888,156 @@
       <c r="N8" t="s">
         <v>107</v>
       </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8" t="s">
         <v>58</v>
       </c>
       <c r="S8" t="s">
         <v>108</v>
       </c>
       <c r="T8" t="s">
         <v>109</v>
       </c>
       <c r="U8" t="s">
         <v>110</v>
       </c>
       <c r="V8" t="s">
         <v>111</v>
       </c>
       <c r="W8" t="s">
         <v>112</v>
       </c>
       <c r="X8" t="s">
-        <v>469</v>
+        <v>585</v>
       </c>
       <c r="Y8" t="s">
-        <v>470</v>
+        <v>586</v>
       </c>
       <c r="Z8" t="s">
-        <v>471</v>
+        <v>587</v>
       </c>
       <c r="AA8" t="s">
+        <v>588</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>589</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>590</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>496</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>483</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>591</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>592</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>593</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>594</v>
+      </c>
+      <c r="AJ8" t="s">
+        <v>595</v>
+      </c>
+      <c r="AK8" t="s">
+        <v>596</v>
+      </c>
+      <c r="AL8" t="s">
+        <v>597</v>
+      </c>
+      <c r="AM8" t="s">
+        <v>598</v>
+      </c>
+      <c r="AN8" t="s">
+        <v>599</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>600</v>
+      </c>
+      <c r="AP8" t="s">
+        <v>484</v>
+      </c>
+      <c r="AQ8" t="s">
         <v>472</v>
       </c>
-      <c r="AB8" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="AR8" t="s">
-        <v>485</v>
+        <v>601</v>
       </c>
       <c r="AS8" t="s">
-        <v>486</v>
+        <v>602</v>
       </c>
       <c r="AT8" t="s">
-        <v>487</v>
+        <v>603</v>
       </c>
       <c r="AU8" t="s">
-        <v>488</v>
+        <v>604</v>
       </c>
       <c r="AV8" t="s">
-        <v>419</v>
+        <v>535</v>
       </c>
       <c r="AW8" t="s">
-        <v>417</v>
+        <v>533</v>
       </c>
       <c r="AX8" t="s">
-        <v>437</v>
+        <v>553</v>
       </c>
       <c r="AY8" t="s">
-        <v>489</v>
+        <v>605</v>
       </c>
       <c r="AZ8" t="s">
-        <v>439</v>
+        <v>555</v>
       </c>
       <c r="BA8" t="s">
-        <v>440</v>
+        <v>556</v>
       </c>
       <c r="BB8" t="s">
-        <v>438</v>
+        <v>554</v>
       </c>
       <c r="BC8" t="s">
-        <v>441</v>
+        <v>557</v>
       </c>
       <c r="BD8" t="s">
-        <v>490</v>
+        <v>606</v>
       </c>
       <c r="BE8" t="s">
-        <v>491</v>
+        <v>607</v>
       </c>
       <c r="BF8" t="s">
-        <v>492</v>
+        <v>608</v>
       </c>
       <c r="BG8" t="s">
-        <v>493</v>
+        <v>609</v>
       </c>
     </row>
     <row r="9" spans="1:104">
       <c r="A9" t="s">
         <v>113</v>
       </c>
       <c r="B9" t="s">
         <v>114</v>
       </c>
       <c r="C9" t="s">
         <v>115</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9">
         <v>1</v>
       </c>
       <c r="G9">
         <v>40875337</v>
       </c>
       <c r="H9" t="s">
@@ -4510,171 +5059,171 @@
         <v>120</v>
       </c>
       <c r="N9" t="s">
         <v>121</v>
       </c>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9" t="s">
         <v>122</v>
       </c>
       <c r="S9"/>
       <c r="T9" t="s">
         <v>123</v>
       </c>
       <c r="U9" t="s">
         <v>124</v>
       </c>
       <c r="V9" t="s">
         <v>125</v>
       </c>
       <c r="W9" t="s">
         <v>126</v>
       </c>
       <c r="X9" t="s">
-        <v>494</v>
+        <v>610</v>
       </c>
       <c r="Y9" t="s">
-        <v>495</v>
+        <v>611</v>
       </c>
       <c r="Z9" t="s">
-        <v>496</v>
+        <v>612</v>
       </c>
       <c r="AA9" t="s">
-        <v>497</v>
+        <v>613</v>
       </c>
       <c r="AB9" t="s">
-        <v>498</v>
+        <v>614</v>
       </c>
       <c r="AC9" t="s">
-        <v>499</v>
+        <v>615</v>
       </c>
       <c r="AD9" t="s">
-        <v>500</v>
+        <v>616</v>
       </c>
       <c r="AE9" t="s">
-        <v>501</v>
+        <v>617</v>
       </c>
       <c r="AF9" t="s">
-        <v>502</v>
+        <v>618</v>
       </c>
       <c r="AG9" t="s">
-        <v>503</v>
+        <v>619</v>
       </c>
       <c r="AH9" t="s">
-        <v>504</v>
+        <v>620</v>
       </c>
       <c r="AI9" t="s">
-        <v>505</v>
+        <v>621</v>
       </c>
       <c r="AJ9" t="s">
-        <v>506</v>
+        <v>622</v>
       </c>
       <c r="AK9" t="s">
-        <v>507</v>
+        <v>623</v>
       </c>
       <c r="AL9" t="s">
-        <v>508</v>
+        <v>624</v>
       </c>
       <c r="AM9" t="s">
-        <v>509</v>
+        <v>625</v>
       </c>
       <c r="AN9" t="s">
-        <v>510</v>
+        <v>626</v>
       </c>
       <c r="AO9" t="s">
-        <v>511</v>
+        <v>627</v>
       </c>
       <c r="AP9" t="s">
-        <v>366</v>
+        <v>482</v>
       </c>
       <c r="AQ9" t="s">
-        <v>512</v>
+        <v>628</v>
       </c>
       <c r="AR9" t="s">
-        <v>513</v>
+        <v>629</v>
       </c>
       <c r="AS9" t="s">
-        <v>460</v>
+        <v>576</v>
       </c>
       <c r="AT9" t="s">
-        <v>514</v>
+        <v>630</v>
       </c>
       <c r="AU9" t="s">
-        <v>515</v>
+        <v>631</v>
       </c>
       <c r="AV9" t="s">
-        <v>516</v>
+        <v>632</v>
       </c>
       <c r="AW9" t="s">
-        <v>517</v>
+        <v>633</v>
       </c>
       <c r="AX9" t="s">
-        <v>518</v>
+        <v>634</v>
       </c>
       <c r="AY9" t="s">
-        <v>519</v>
+        <v>635</v>
       </c>
       <c r="AZ9" t="s">
-        <v>370</v>
+        <v>486</v>
       </c>
       <c r="BA9" t="s">
-        <v>463</v>
+        <v>579</v>
       </c>
       <c r="BB9" t="s">
-        <v>368</v>
+        <v>484</v>
       </c>
       <c r="BC9" t="s">
-        <v>357</v>
+        <v>473</v>
       </c>
       <c r="BD9" t="s">
-        <v>520</v>
+        <v>636</v>
       </c>
       <c r="BE9" t="s">
-        <v>521</v>
+        <v>637</v>
       </c>
       <c r="BF9" t="s">
-        <v>522</v>
+        <v>638</v>
       </c>
       <c r="BG9" t="s">
-        <v>491</v>
+        <v>607</v>
       </c>
       <c r="BH9" t="s">
-        <v>523</v>
+        <v>639</v>
       </c>
       <c r="BI9" t="s">
-        <v>524</v>
+        <v>640</v>
       </c>
       <c r="BJ9" t="s">
-        <v>525</v>
+        <v>641</v>
       </c>
       <c r="BK9" t="s">
-        <v>526</v>
+        <v>642</v>
       </c>
       <c r="BL9" t="s">
-        <v>527</v>
+        <v>643</v>
       </c>
     </row>
     <row r="10" spans="1:104">
       <c r="A10" t="s">
         <v>127</v>
       </c>
       <c r="B10" t="s">
         <v>128</v>
       </c>
       <c r="C10" t="s">
         <v>129</v>
       </c>
       <c r="D10" t="s">
         <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>130</v>
       </c>
       <c r="F10">
         <v>2</v>
       </c>
       <c r="G10">
         <v>40927552</v>
       </c>
       <c r="H10" t="s">
@@ -4698,90 +5247,90 @@
       </c>
       <c r="O10"/>
       <c r="P10">
         <v>9</v>
       </c>
       <c r="Q10">
         <v>6</v>
       </c>
       <c r="R10" t="s">
         <v>133</v>
       </c>
       <c r="S10"/>
       <c r="T10" t="s">
         <v>136</v>
       </c>
       <c r="U10" t="s">
         <v>50</v>
       </c>
       <c r="V10" t="s">
         <v>90</v>
       </c>
       <c r="W10" t="s">
         <v>137</v>
       </c>
       <c r="X10" t="s">
-        <v>528</v>
+        <v>644</v>
       </c>
       <c r="Y10" t="s">
-        <v>529</v>
+        <v>645</v>
       </c>
       <c r="Z10" t="s">
-        <v>367</v>
+        <v>483</v>
       </c>
       <c r="AA10" t="s">
-        <v>530</v>
+        <v>646</v>
       </c>
       <c r="AB10" t="s">
-        <v>468</v>
+        <v>584</v>
       </c>
       <c r="AC10" t="s">
-        <v>531</v>
+        <v>647</v>
       </c>
       <c r="AD10" t="s">
-        <v>460</v>
+        <v>576</v>
       </c>
       <c r="AE10" t="s">
-        <v>532</v>
+        <v>648</v>
       </c>
       <c r="AF10" t="s">
-        <v>533</v>
+        <v>649</v>
       </c>
       <c r="AG10" t="s">
-        <v>534</v>
+        <v>650</v>
       </c>
       <c r="AH10" t="s">
-        <v>356</v>
+        <v>472</v>
       </c>
       <c r="AI10" t="s">
-        <v>370</v>
+        <v>486</v>
       </c>
       <c r="AJ10" t="s">
-        <v>463</v>
+        <v>579</v>
       </c>
       <c r="AK10" t="s">
-        <v>368</v>
+        <v>484</v>
       </c>
     </row>
     <row r="11" spans="1:104">
       <c r="A11" t="s">
         <v>138</v>
       </c>
       <c r="B11" t="s">
         <v>139</v>
       </c>
       <c r="C11" t="s">
         <v>140</v>
       </c>
       <c r="D11" t="s">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11">
         <v>1</v>
       </c>
       <c r="G11">
         <v>41091875</v>
       </c>
       <c r="H11" t="s">
@@ -4807,219 +5356,222 @@
       </c>
       <c r="O11"/>
       <c r="P11">
         <v>42</v>
       </c>
       <c r="Q11">
         <v>11</v>
       </c>
       <c r="R11" t="s">
         <v>146</v>
       </c>
       <c r="S11"/>
       <c r="T11" t="s">
         <v>147</v>
       </c>
       <c r="U11" t="s">
         <v>148</v>
       </c>
       <c r="V11" t="s">
         <v>90</v>
       </c>
       <c r="W11" t="s">
         <v>149</v>
       </c>
       <c r="X11" t="s">
-        <v>535</v>
+        <v>651</v>
       </c>
       <c r="Y11" t="s">
-        <v>536</v>
+        <v>652</v>
       </c>
       <c r="Z11" t="s">
-        <v>537</v>
+        <v>653</v>
       </c>
       <c r="AA11" t="s">
-        <v>538</v>
+        <v>654</v>
       </c>
       <c r="AB11" t="s">
-        <v>539</v>
+        <v>655</v>
       </c>
       <c r="AC11" t="s">
-        <v>540</v>
+        <v>656</v>
       </c>
       <c r="AD11" t="s">
-        <v>541</v>
+        <v>657</v>
       </c>
       <c r="AE11" t="s">
-        <v>542</v>
+        <v>658</v>
       </c>
       <c r="AF11" t="s">
-        <v>543</v>
+        <v>659</v>
       </c>
       <c r="AG11" t="s">
-        <v>544</v>
+        <v>660</v>
       </c>
       <c r="AH11" t="s">
-        <v>545</v>
+        <v>661</v>
       </c>
       <c r="AI11" t="s">
-        <v>546</v>
+        <v>662</v>
       </c>
       <c r="AJ11" t="s">
-        <v>547</v>
+        <v>663</v>
       </c>
       <c r="AK11" t="s">
-        <v>548</v>
+        <v>664</v>
       </c>
       <c r="AL11" t="s">
-        <v>549</v>
+        <v>665</v>
       </c>
       <c r="AM11" t="s">
-        <v>365</v>
+        <v>666</v>
       </c>
       <c r="AN11" t="s">
-        <v>501</v>
+        <v>481</v>
       </c>
       <c r="AO11" t="s">
-        <v>550</v>
+        <v>617</v>
       </c>
       <c r="AP11" t="s">
-        <v>551</v>
+        <v>667</v>
       </c>
       <c r="AQ11" t="s">
-        <v>516</v>
+        <v>668</v>
       </c>
       <c r="AR11" t="s">
-        <v>552</v>
+        <v>632</v>
       </c>
       <c r="AS11" t="s">
-        <v>468</v>
+        <v>669</v>
       </c>
       <c r="AT11" t="s">
-        <v>366</v>
+        <v>584</v>
       </c>
       <c r="AU11" t="s">
-        <v>512</v>
+        <v>482</v>
       </c>
       <c r="AV11" t="s">
-        <v>553</v>
+        <v>628</v>
       </c>
       <c r="AW11" t="s">
-        <v>460</v>
+        <v>670</v>
       </c>
       <c r="AX11" t="s">
-        <v>554</v>
+        <v>576</v>
       </c>
       <c r="AY11" t="s">
-        <v>555</v>
+        <v>671</v>
       </c>
       <c r="AZ11" t="s">
-        <v>556</v>
+        <v>672</v>
       </c>
       <c r="BA11" t="s">
-        <v>557</v>
+        <v>673</v>
       </c>
       <c r="BB11" t="s">
-        <v>558</v>
+        <v>674</v>
       </c>
       <c r="BC11" t="s">
-        <v>559</v>
+        <v>675</v>
       </c>
       <c r="BD11" t="s">
-        <v>560</v>
+        <v>676</v>
       </c>
       <c r="BE11" t="s">
-        <v>561</v>
+        <v>677</v>
       </c>
       <c r="BF11" t="s">
-        <v>562</v>
+        <v>678</v>
       </c>
       <c r="BG11" t="s">
-        <v>563</v>
+        <v>679</v>
       </c>
       <c r="BH11" t="s">
-        <v>463</v>
+        <v>680</v>
       </c>
       <c r="BI11" t="s">
-        <v>370</v>
+        <v>579</v>
       </c>
       <c r="BJ11" t="s">
-        <v>368</v>
+        <v>486</v>
       </c>
       <c r="BK11" t="s">
-        <v>564</v>
+        <v>484</v>
       </c>
       <c r="BL11" t="s">
-        <v>565</v>
+        <v>681</v>
       </c>
       <c r="BM11" t="s">
-        <v>566</v>
+        <v>682</v>
       </c>
       <c r="BN11" t="s">
-        <v>567</v>
+        <v>683</v>
       </c>
       <c r="BO11" t="s">
-        <v>568</v>
+        <v>684</v>
       </c>
       <c r="BP11" t="s">
-        <v>569</v>
+        <v>685</v>
       </c>
       <c r="BQ11" t="s">
-        <v>570</v>
+        <v>686</v>
       </c>
       <c r="BR11" t="s">
-        <v>493</v>
+        <v>687</v>
       </c>
       <c r="BS11" t="s">
-        <v>359</v>
+        <v>609</v>
       </c>
       <c r="BT11" t="s">
-        <v>520</v>
+        <v>475</v>
       </c>
       <c r="BU11" t="s">
-        <v>521</v>
+        <v>636</v>
       </c>
       <c r="BV11" t="s">
-        <v>571</v>
+        <v>637</v>
       </c>
       <c r="BW11" t="s">
-        <v>572</v>
+        <v>688</v>
       </c>
       <c r="BX11" t="s">
-        <v>573</v>
+        <v>689</v>
       </c>
       <c r="BY11" t="s">
-        <v>360</v>
+        <v>690</v>
       </c>
       <c r="BZ11" t="s">
-        <v>574</v>
+        <v>476</v>
       </c>
       <c r="CA11" t="s">
-        <v>575</v>
+        <v>691</v>
       </c>
       <c r="CB11" t="s">
-        <v>491</v>
+        <v>692</v>
+      </c>
+      <c r="CC11" t="s">
+        <v>607</v>
       </c>
     </row>
     <row r="12" spans="1:104">
       <c r="A12" t="s">
         <v>150</v>
       </c>
       <c r="B12" t="s">
         <v>151</v>
       </c>
       <c r="C12" t="s">
         <v>54</v>
       </c>
       <c r="D12" t="s">
         <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>27</v>
       </c>
       <c r="F12">
         <v>1</v>
       </c>
       <c r="G12">
         <v>41092388</v>
       </c>
       <c r="H12" t="s">
@@ -5041,3439 +5593,4552 @@
         <v>156</v>
       </c>
       <c r="N12" t="s">
         <v>157</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12" t="s">
         <v>158</v>
       </c>
       <c r="S12"/>
       <c r="T12" t="s">
         <v>159</v>
       </c>
       <c r="U12" t="s">
         <v>160</v>
       </c>
       <c r="V12" t="s">
         <v>50</v>
       </c>
       <c r="W12" t="s">
         <v>161</v>
       </c>
       <c r="X12" t="s">
-        <v>576</v>
+        <v>693</v>
       </c>
       <c r="Y12" t="s">
-        <v>577</v>
+        <v>694</v>
       </c>
       <c r="Z12" t="s">
-        <v>380</v>
+        <v>496</v>
       </c>
       <c r="AA12" t="s">
-        <v>578</v>
+        <v>695</v>
       </c>
       <c r="AB12" t="s">
-        <v>547</v>
+        <v>664</v>
       </c>
       <c r="AC12" t="s">
+        <v>696</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>697</v>
+      </c>
+      <c r="AE12" t="s">
+        <v>698</v>
+      </c>
+      <c r="AF12" t="s">
+        <v>670</v>
+      </c>
+      <c r="AG12" t="s">
+        <v>699</v>
+      </c>
+      <c r="AH12" t="s">
+        <v>700</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>483</v>
+      </c>
+      <c r="AJ12" t="s">
+        <v>701</v>
+      </c>
+      <c r="AK12" t="s">
+        <v>472</v>
+      </c>
+      <c r="AL12" t="s">
+        <v>600</v>
+      </c>
+      <c r="AM12" t="s">
         <v>579</v>
       </c>
-      <c r="AD12" t="s">
-[...5 lines deleted...]
-      <c r="AF12" t="s">
+      <c r="AN12" t="s">
+        <v>702</v>
+      </c>
+      <c r="AO12" t="s">
+        <v>484</v>
+      </c>
+      <c r="AP12" t="s">
+        <v>703</v>
+      </c>
+      <c r="AQ12" t="s">
+        <v>704</v>
+      </c>
+      <c r="AR12" t="s">
         <v>553</v>
       </c>
-      <c r="AG12" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="AS12" t="s">
-        <v>588</v>
+        <v>705</v>
       </c>
       <c r="AT12" t="s">
-        <v>441</v>
+        <v>557</v>
       </c>
       <c r="AU12" t="s">
-        <v>438</v>
+        <v>554</v>
       </c>
       <c r="AV12" t="s">
-        <v>439</v>
+        <v>555</v>
       </c>
       <c r="AW12" t="s">
-        <v>440</v>
+        <v>556</v>
       </c>
       <c r="AX12" t="s">
-        <v>443</v>
+        <v>559</v>
       </c>
       <c r="AY12" t="s">
-        <v>589</v>
+        <v>706</v>
       </c>
       <c r="AZ12" t="s">
-        <v>590</v>
+        <v>707</v>
       </c>
       <c r="BA12" t="s">
-        <v>569</v>
+        <v>686</v>
       </c>
     </row>
     <row r="13" spans="1:104">
       <c r="A13" t="s">
         <v>162</v>
       </c>
       <c r="B13" t="s">
-        <v>139</v>
+        <v>163</v>
       </c>
       <c r="C13" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D13" t="s">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
       <c r="F13">
         <v>2</v>
       </c>
       <c r="G13">
         <v>41135524</v>
       </c>
       <c r="H13" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="I13">
         <v>2025</v>
       </c>
       <c r="J13" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="K13" t="s">
         <v>98</v>
       </c>
       <c r="L13" t="s">
         <v>99</v>
       </c>
       <c r="M13" t="s">
         <v>99</v>
       </c>
       <c r="N13" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="O13">
         <v>100886</v>
       </c>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13" t="s">
         <v>98</v>
       </c>
       <c r="S13"/>
       <c r="T13" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="U13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="V13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="W13" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="X13" t="s">
-        <v>591</v>
+        <v>708</v>
       </c>
       <c r="Y13" t="s">
-        <v>592</v>
+        <v>709</v>
       </c>
       <c r="Z13" t="s">
-        <v>593</v>
+        <v>710</v>
       </c>
       <c r="AA13" t="s">
-        <v>594</v>
+        <v>711</v>
       </c>
       <c r="AB13" t="s">
-        <v>595</v>
+        <v>712</v>
       </c>
       <c r="AC13" t="s">
-        <v>596</v>
+        <v>713</v>
       </c>
       <c r="AD13" t="s">
-        <v>597</v>
+        <v>714</v>
       </c>
       <c r="AE13" t="s">
-        <v>598</v>
+        <v>715</v>
       </c>
       <c r="AF13" t="s">
-        <v>599</v>
+        <v>716</v>
       </c>
       <c r="AG13" t="s">
+        <v>717</v>
+      </c>
+      <c r="AH13" t="s">
+        <v>718</v>
+      </c>
+      <c r="AI13" t="s">
+        <v>719</v>
+      </c>
+      <c r="AJ13" t="s">
+        <v>496</v>
+      </c>
+      <c r="AK13" t="s">
+        <v>483</v>
+      </c>
+      <c r="AL13" t="s">
+        <v>584</v>
+      </c>
+      <c r="AM13" t="s">
+        <v>720</v>
+      </c>
+      <c r="AN13" t="s">
+        <v>721</v>
+      </c>
+      <c r="AO13" t="s">
+        <v>576</v>
+      </c>
+      <c r="AP13" t="s">
+        <v>722</v>
+      </c>
+      <c r="AQ13" t="s">
+        <v>723</v>
+      </c>
+      <c r="AR13" t="s">
+        <v>724</v>
+      </c>
+      <c r="AS13" t="s">
+        <v>725</v>
+      </c>
+      <c r="AT13" t="s">
+        <v>726</v>
+      </c>
+      <c r="AU13" t="s">
+        <v>727</v>
+      </c>
+      <c r="AV13" t="s">
+        <v>728</v>
+      </c>
+      <c r="AW13" t="s">
+        <v>729</v>
+      </c>
+      <c r="AX13" t="s">
+        <v>730</v>
+      </c>
+      <c r="AY13" t="s">
         <v>600</v>
       </c>
-      <c r="AH13" t="s">
-[...50 lines deleted...]
-      <c r="AY13" t="s">
+      <c r="AZ13" t="s">
+        <v>731</v>
+      </c>
+      <c r="BA13" t="s">
+        <v>732</v>
+      </c>
+      <c r="BB13" t="s">
+        <v>733</v>
+      </c>
+      <c r="BC13" t="s">
+        <v>486</v>
+      </c>
+      <c r="BD13" t="s">
+        <v>734</v>
+      </c>
+      <c r="BE13" t="s">
+        <v>579</v>
+      </c>
+      <c r="BF13" t="s">
+        <v>735</v>
+      </c>
+      <c r="BG13" t="s">
+        <v>736</v>
+      </c>
+      <c r="BH13" t="s">
+        <v>737</v>
+      </c>
+      <c r="BI13" t="s">
+        <v>738</v>
+      </c>
+      <c r="BJ13" t="s">
+        <v>739</v>
+      </c>
+      <c r="BK13" t="s">
+        <v>740</v>
+      </c>
+      <c r="BL13" t="s">
+        <v>741</v>
+      </c>
+      <c r="BM13" t="s">
+        <v>742</v>
+      </c>
+      <c r="BN13" t="s">
+        <v>743</v>
+      </c>
+      <c r="BO13" t="s">
+        <v>744</v>
+      </c>
+      <c r="BP13" t="s">
+        <v>745</v>
+      </c>
+      <c r="BQ13" t="s">
+        <v>746</v>
+      </c>
+      <c r="BR13" t="s">
+        <v>747</v>
+      </c>
+      <c r="BS13" t="s">
+        <v>748</v>
+      </c>
+      <c r="BT13" t="s">
+        <v>749</v>
+      </c>
+      <c r="BU13" t="s">
+        <v>526</v>
+      </c>
+      <c r="BV13" t="s">
+        <v>750</v>
+      </c>
+      <c r="BW13" t="s">
+        <v>751</v>
+      </c>
+      <c r="BX13" t="s">
+        <v>536</v>
+      </c>
+      <c r="BY13" t="s">
         <v>484</v>
       </c>
-      <c r="AZ13" t="s">
-[...76 lines deleted...]
-      </c>
       <c r="BZ13" t="s">
-        <v>635</v>
+        <v>752</v>
       </c>
       <c r="CA13" t="s">
-        <v>635</v>
+        <v>752</v>
       </c>
       <c r="CB13" t="s">
-        <v>636</v>
+        <v>753</v>
       </c>
       <c r="CC13" t="s">
-        <v>637</v>
+        <v>754</v>
       </c>
       <c r="CD13" t="s">
-        <v>638</v>
+        <v>755</v>
       </c>
       <c r="CE13" t="s">
-        <v>639</v>
+        <v>756</v>
       </c>
       <c r="CF13" t="s">
-        <v>640</v>
+        <v>757</v>
       </c>
       <c r="CG13" t="s">
-        <v>641</v>
+        <v>758</v>
       </c>
       <c r="CH13" t="s">
-        <v>642</v>
+        <v>759</v>
       </c>
       <c r="CI13" t="s">
-        <v>643</v>
+        <v>760</v>
       </c>
       <c r="CJ13" t="s">
-        <v>644</v>
+        <v>761</v>
       </c>
     </row>
     <row r="14" spans="1:104">
       <c r="A14" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" t="s">
         <v>54</v>
       </c>
       <c r="D14" t="s">
         <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>130</v>
       </c>
       <c r="F14">
         <v>2</v>
       </c>
       <c r="G14">
         <v>41191133</v>
       </c>
       <c r="H14" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="I14">
         <v>2025</v>
       </c>
       <c r="J14" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="K14" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="L14" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="M14" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="N14" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="O14">
         <v>77</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
       <c r="Q14">
         <v>25</v>
       </c>
       <c r="R14" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="S14"/>
       <c r="T14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="U14" t="s">
         <v>160</v>
       </c>
       <c r="V14" t="s">
         <v>50</v>
       </c>
       <c r="W14" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="X14" t="s">
-        <v>645</v>
+        <v>762</v>
       </c>
       <c r="Y14" t="s">
-        <v>380</v>
+        <v>763</v>
       </c>
       <c r="Z14" t="s">
-        <v>367</v>
+        <v>496</v>
       </c>
       <c r="AA14" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="AB14" t="s">
-        <v>356</v>
+        <v>602</v>
       </c>
       <c r="AC14" t="s">
-        <v>646</v>
+        <v>472</v>
       </c>
       <c r="AD14" t="s">
-        <v>368</v>
+        <v>764</v>
       </c>
       <c r="AE14" t="s">
         <v>484</v>
+      </c>
+      <c r="AF14" t="s">
+        <v>600</v>
       </c>
     </row>
     <row r="15" spans="1:104">
       <c r="A15" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B15" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C15" t="s">
         <v>140</v>
       </c>
       <c r="D15" t="s">
         <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>55</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="I15">
         <v>2025</v>
       </c>
       <c r="J15" t="s">
         <v>142</v>
       </c>
       <c r="K15" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="L15"/>
       <c r="M15" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="N15" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="S15" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="T15" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="U15" t="s">
         <v>148</v>
       </c>
       <c r="V15" t="s">
         <v>90</v>
       </c>
       <c r="W15" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="X15" t="s">
-        <v>647</v>
+        <v>765</v>
       </c>
       <c r="Y15" t="s">
-        <v>648</v>
+        <v>766</v>
       </c>
       <c r="Z15" t="s">
-        <v>545</v>
+        <v>662</v>
       </c>
       <c r="AA15" t="s">
-        <v>546</v>
+        <v>663</v>
       </c>
       <c r="AB15" t="s">
-        <v>547</v>
+        <v>664</v>
       </c>
       <c r="AC15" t="s">
-        <v>548</v>
+        <v>665</v>
       </c>
       <c r="AD15" t="s">
-        <v>549</v>
+        <v>666</v>
       </c>
       <c r="AE15" t="s">
-        <v>365</v>
+        <v>481</v>
       </c>
       <c r="AF15" t="s">
-        <v>501</v>
+        <v>617</v>
       </c>
       <c r="AG15" t="s">
-        <v>550</v>
+        <v>667</v>
       </c>
       <c r="AH15" t="s">
-        <v>551</v>
+        <v>668</v>
       </c>
       <c r="AI15" t="s">
-        <v>516</v>
+        <v>632</v>
       </c>
       <c r="AJ15" t="s">
-        <v>552</v>
+        <v>669</v>
       </c>
       <c r="AK15" t="s">
-        <v>468</v>
+        <v>584</v>
       </c>
       <c r="AL15" t="s">
-        <v>366</v>
+        <v>482</v>
       </c>
       <c r="AM15" t="s">
-        <v>512</v>
+        <v>628</v>
       </c>
       <c r="AN15" t="s">
-        <v>553</v>
+        <v>670</v>
       </c>
       <c r="AO15" t="s">
-        <v>460</v>
+        <v>576</v>
       </c>
       <c r="AP15" t="s">
-        <v>649</v>
+        <v>767</v>
       </c>
       <c r="AQ15" t="s">
-        <v>650</v>
+        <v>768</v>
       </c>
       <c r="AR15" t="s">
-        <v>651</v>
+        <v>769</v>
       </c>
       <c r="AS15" t="s">
-        <v>463</v>
+        <v>579</v>
       </c>
       <c r="AT15" t="s">
-        <v>370</v>
+        <v>486</v>
       </c>
       <c r="AU15" t="s">
-        <v>368</v>
+        <v>484</v>
       </c>
       <c r="AV15" t="s">
-        <v>564</v>
+        <v>681</v>
       </c>
     </row>
     <row r="16" spans="1:104">
       <c r="A16" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B16" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C16" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D16" t="s">
         <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>55</v>
       </c>
       <c r="F16">
         <v>0</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="I16">
         <v>2025</v>
       </c>
       <c r="J16" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="K16" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="L16"/>
       <c r="M16" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="N16" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="S16" t="s">
         <v>108</v>
       </c>
       <c r="T16" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="U16" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="V16" t="s">
         <v>125</v>
       </c>
       <c r="W16" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="X16" t="s">
-        <v>652</v>
+        <v>770</v>
       </c>
       <c r="Y16" t="s">
-        <v>653</v>
+        <v>771</v>
       </c>
       <c r="Z16" t="s">
-        <v>654</v>
+        <v>772</v>
       </c>
       <c r="AA16" t="s">
-        <v>545</v>
+        <v>773</v>
       </c>
       <c r="AB16" t="s">
-        <v>655</v>
+        <v>662</v>
       </c>
       <c r="AC16" t="s">
-        <v>516</v>
+        <v>774</v>
       </c>
       <c r="AD16" t="s">
-        <v>456</v>
+        <v>632</v>
       </c>
       <c r="AE16" t="s">
-        <v>656</v>
+        <v>572</v>
       </c>
       <c r="AF16" t="s">
-        <v>657</v>
+        <v>775</v>
       </c>
       <c r="AG16" t="s">
-        <v>658</v>
+        <v>776</v>
       </c>
       <c r="AH16" t="s">
-        <v>659</v>
+        <v>777</v>
       </c>
       <c r="AI16" t="s">
-        <v>660</v>
+        <v>778</v>
       </c>
       <c r="AJ16" t="s">
-        <v>661</v>
+        <v>779</v>
       </c>
       <c r="AK16" t="s">
-        <v>662</v>
+        <v>780</v>
       </c>
       <c r="AL16" t="s">
-        <v>663</v>
+        <v>781</v>
       </c>
       <c r="AM16" t="s">
-        <v>460</v>
+        <v>782</v>
       </c>
       <c r="AN16" t="s">
-        <v>664</v>
+        <v>576</v>
       </c>
       <c r="AO16" t="s">
-        <v>665</v>
+        <v>783</v>
       </c>
       <c r="AP16" t="s">
-        <v>356</v>
+        <v>784</v>
       </c>
       <c r="AQ16" t="s">
-        <v>370</v>
+        <v>472</v>
       </c>
       <c r="AR16" t="s">
-        <v>463</v>
+        <v>486</v>
       </c>
       <c r="AS16" t="s">
-        <v>368</v>
+        <v>579</v>
       </c>
       <c r="AT16" t="s">
-        <v>357</v>
+        <v>484</v>
       </c>
       <c r="AU16" t="s">
-        <v>666</v>
+        <v>473</v>
       </c>
       <c r="AV16" t="s">
-        <v>667</v>
+        <v>785</v>
       </c>
       <c r="AW16" t="s">
-        <v>522</v>
+        <v>786</v>
       </c>
       <c r="AX16" t="s">
-        <v>360</v>
+        <v>638</v>
       </c>
       <c r="AY16" t="s">
-        <v>668</v>
+        <v>476</v>
+      </c>
+      <c r="AZ16" t="s">
+        <v>787</v>
       </c>
     </row>
     <row r="17" spans="1:104">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B17" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C17" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D17" t="s">
         <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>27</v>
       </c>
       <c r="F17">
         <v>1</v>
       </c>
       <c r="G17">
         <v>41366521</v>
       </c>
       <c r="H17" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="I17">
         <v>2025</v>
       </c>
       <c r="J17" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="K17" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="L17" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="M17" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="N17" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="S17"/>
       <c r="T17" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="U17" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="V17" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="W17" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="X17" t="s">
-        <v>669</v>
+        <v>788</v>
       </c>
       <c r="Y17" t="s">
-        <v>670</v>
+        <v>789</v>
       </c>
       <c r="Z17" t="s">
-        <v>671</v>
+        <v>790</v>
       </c>
       <c r="AA17" t="s">
-        <v>672</v>
+        <v>791</v>
       </c>
       <c r="AB17" t="s">
-        <v>673</v>
+        <v>792</v>
       </c>
       <c r="AC17" t="s">
-        <v>674</v>
+        <v>793</v>
       </c>
       <c r="AD17" t="s">
-        <v>675</v>
+        <v>794</v>
       </c>
       <c r="AE17" t="s">
-        <v>676</v>
+        <v>795</v>
       </c>
       <c r="AF17" t="s">
-        <v>677</v>
+        <v>796</v>
       </c>
       <c r="AG17" t="s">
-        <v>678</v>
+        <v>797</v>
       </c>
       <c r="AH17" t="s">
-        <v>679</v>
+        <v>798</v>
       </c>
       <c r="AI17" t="s">
-        <v>680</v>
+        <v>799</v>
       </c>
       <c r="AJ17" t="s">
-        <v>681</v>
+        <v>800</v>
       </c>
       <c r="AK17" t="s">
-        <v>682</v>
+        <v>801</v>
       </c>
       <c r="AL17" t="s">
-        <v>683</v>
+        <v>802</v>
       </c>
       <c r="AM17" t="s">
-        <v>684</v>
+        <v>803</v>
       </c>
       <c r="AN17" t="s">
-        <v>685</v>
+        <v>804</v>
       </c>
       <c r="AO17" t="s">
-        <v>686</v>
+        <v>805</v>
       </c>
       <c r="AP17" t="s">
-        <v>655</v>
+        <v>774</v>
       </c>
       <c r="AQ17" t="s">
-        <v>545</v>
+        <v>662</v>
       </c>
       <c r="AR17" t="s">
-        <v>449</v>
+        <v>565</v>
       </c>
       <c r="AS17" t="s">
-        <v>456</v>
+        <v>572</v>
       </c>
       <c r="AT17" t="s">
-        <v>687</v>
+        <v>806</v>
       </c>
       <c r="AU17" t="s">
-        <v>688</v>
+        <v>807</v>
       </c>
       <c r="AV17" t="s">
-        <v>689</v>
+        <v>808</v>
       </c>
       <c r="AW17" t="s">
-        <v>690</v>
+        <v>809</v>
       </c>
       <c r="AX17" t="s">
-        <v>691</v>
+        <v>810</v>
       </c>
       <c r="AY17" t="s">
-        <v>660</v>
+        <v>779</v>
       </c>
       <c r="AZ17" t="s">
+        <v>811</v>
+      </c>
+      <c r="BA17" t="s">
+        <v>812</v>
+      </c>
+      <c r="BB17" t="s">
+        <v>813</v>
+      </c>
+      <c r="BC17" t="s">
+        <v>814</v>
+      </c>
+      <c r="BD17" t="s">
+        <v>781</v>
+      </c>
+      <c r="BE17" t="s">
+        <v>568</v>
+      </c>
+      <c r="BF17" t="s">
+        <v>576</v>
+      </c>
+      <c r="BG17" t="s">
+        <v>815</v>
+      </c>
+      <c r="BH17" t="s">
+        <v>816</v>
+      </c>
+      <c r="BI17" t="s">
+        <v>817</v>
+      </c>
+      <c r="BJ17" t="s">
+        <v>818</v>
+      </c>
+      <c r="BK17" t="s">
+        <v>472</v>
+      </c>
+      <c r="BL17" t="s">
+        <v>486</v>
+      </c>
+      <c r="BM17" t="s">
+        <v>819</v>
+      </c>
+      <c r="BN17" t="s">
+        <v>579</v>
+      </c>
+      <c r="BO17" t="s">
+        <v>484</v>
+      </c>
+      <c r="BP17" t="s">
+        <v>820</v>
+      </c>
+      <c r="BQ17" t="s">
+        <v>821</v>
+      </c>
+      <c r="BR17" t="s">
+        <v>822</v>
+      </c>
+      <c r="BS17" t="s">
+        <v>607</v>
+      </c>
+      <c r="BT17" t="s">
         <v>692</v>
       </c>
-      <c r="BA17" t="s">
-[...58 lines deleted...]
-      </c>
       <c r="BU17" t="s">
-        <v>493</v>
+        <v>609</v>
       </c>
       <c r="BV17" t="s">
-        <v>704</v>
+        <v>823</v>
       </c>
       <c r="BW17" t="s">
-        <v>705</v>
+        <v>824</v>
       </c>
       <c r="BX17" t="s">
-        <v>706</v>
+        <v>825</v>
       </c>
       <c r="BY17" t="s">
-        <v>707</v>
+        <v>826</v>
       </c>
       <c r="BZ17" t="s">
-        <v>359</v>
+        <v>475</v>
       </c>
       <c r="CA17" t="s">
-        <v>708</v>
+        <v>827</v>
       </c>
       <c r="CB17" t="s">
-        <v>709</v>
+        <v>828</v>
       </c>
       <c r="CC17" t="s">
-        <v>710</v>
+        <v>829</v>
       </c>
       <c r="CD17" t="s">
-        <v>711</v>
+        <v>830</v>
       </c>
       <c r="CE17" t="s">
-        <v>712</v>
+        <v>831</v>
       </c>
     </row>
     <row r="18" spans="1:104">
       <c r="A18" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B18" t="s">
         <v>53</v>
       </c>
       <c r="C18" t="s">
         <v>54</v>
       </c>
       <c r="D18" t="s">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>27</v>
       </c>
       <c r="F18">
         <v>1</v>
       </c>
       <c r="G18">
         <v>41514136</v>
       </c>
       <c r="H18" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="I18">
         <v>2026</v>
       </c>
       <c r="J18" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="K18" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="L18" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="M18" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="N18" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="O18"/>
       <c r="P18">
         <v>1</v>
       </c>
       <c r="Q18">
         <v>63</v>
       </c>
       <c r="R18" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="S18"/>
       <c r="T18" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="U18" t="s">
         <v>160</v>
       </c>
       <c r="V18" t="s">
         <v>50</v>
       </c>
       <c r="W18" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="X18" t="s">
-        <v>713</v>
+        <v>832</v>
       </c>
       <c r="Y18" t="s">
-        <v>714</v>
+        <v>833</v>
       </c>
       <c r="Z18" t="s">
-        <v>715</v>
+        <v>834</v>
       </c>
       <c r="AA18" t="s">
-        <v>380</v>
+        <v>835</v>
       </c>
       <c r="AB18" t="s">
-        <v>716</v>
+        <v>496</v>
       </c>
       <c r="AC18" t="s">
-        <v>717</v>
+        <v>836</v>
       </c>
       <c r="AD18" t="s">
-        <v>718</v>
+        <v>837</v>
       </c>
       <c r="AE18" t="s">
-        <v>579</v>
+        <v>838</v>
       </c>
       <c r="AF18" t="s">
-        <v>719</v>
+        <v>696</v>
       </c>
       <c r="AG18" t="s">
-        <v>720</v>
+        <v>839</v>
       </c>
       <c r="AH18" t="s">
-        <v>394</v>
+        <v>840</v>
       </c>
       <c r="AI18" t="s">
-        <v>582</v>
+        <v>510</v>
       </c>
       <c r="AJ18" t="s">
-        <v>721</v>
+        <v>699</v>
       </c>
       <c r="AK18" t="s">
-        <v>722</v>
+        <v>841</v>
       </c>
       <c r="AL18" t="s">
-        <v>389</v>
+        <v>842</v>
       </c>
       <c r="AM18" t="s">
-        <v>367</v>
+        <v>505</v>
       </c>
       <c r="AN18" t="s">
-        <v>368</v>
+        <v>483</v>
       </c>
       <c r="AO18" t="s">
-        <v>356</v>
+        <v>484</v>
       </c>
       <c r="AP18" t="s">
-        <v>723</v>
+        <v>472</v>
       </c>
       <c r="AQ18" t="s">
-        <v>724</v>
+        <v>843</v>
       </c>
       <c r="AR18" t="s">
-        <v>407</v>
+        <v>844</v>
       </c>
       <c r="AS18" t="s">
-        <v>585</v>
+        <v>523</v>
       </c>
       <c r="AT18" t="s">
-        <v>725</v>
+        <v>702</v>
       </c>
       <c r="AU18" t="s">
-        <v>486</v>
+        <v>845</v>
       </c>
       <c r="AV18" t="s">
-        <v>646</v>
+        <v>602</v>
+      </c>
+      <c r="AW18" t="s">
+        <v>764</v>
       </c>
     </row>
     <row r="19" spans="1:104">
       <c r="A19" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B19" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C19" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D19" t="s">
         <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>55</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="I19">
         <v>2026</v>
       </c>
       <c r="J19" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="K19" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="S19" t="s">
         <v>108</v>
       </c>
       <c r="T19" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="U19" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="V19" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="W19" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="X19" t="s">
-        <v>726</v>
+        <v>846</v>
       </c>
       <c r="Y19" t="s">
-        <v>727</v>
+        <v>847</v>
       </c>
       <c r="Z19" t="s">
-        <v>728</v>
+        <v>848</v>
       </c>
       <c r="AA19" t="s">
-        <v>729</v>
+        <v>849</v>
       </c>
       <c r="AB19" t="s">
-        <v>730</v>
+        <v>850</v>
       </c>
       <c r="AC19" t="s">
-        <v>636</v>
+        <v>753</v>
       </c>
       <c r="AD19" t="s">
-        <v>731</v>
+        <v>851</v>
       </c>
       <c r="AE19" t="s">
-        <v>732</v>
+        <v>852</v>
       </c>
       <c r="AF19" t="s">
-        <v>465</v>
+        <v>581</v>
       </c>
       <c r="AG19" t="s">
-        <v>733</v>
+        <v>853</v>
       </c>
       <c r="AH19" t="s">
-        <v>420</v>
+        <v>536</v>
       </c>
     </row>
     <row r="20" spans="1:104">
       <c r="A20" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B20" t="s">
         <v>93</v>
       </c>
       <c r="C20" t="s">
         <v>94</v>
       </c>
       <c r="D20" t="s">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>55</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="I20">
         <v>2026</v>
       </c>
       <c r="J20" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="K20" t="s">
         <v>58</v>
       </c>
       <c r="L20"/>
       <c r="M20" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="N20" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20" t="s">
         <v>58</v>
       </c>
       <c r="S20" t="s">
         <v>108</v>
       </c>
       <c r="T20" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="U20" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="V20" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="W20" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="X20" t="s">
-        <v>734</v>
+        <v>854</v>
       </c>
       <c r="Y20" t="s">
-        <v>735</v>
+        <v>855</v>
       </c>
       <c r="Z20" t="s">
-        <v>380</v>
+        <v>496</v>
       </c>
       <c r="AA20" t="s">
-        <v>578</v>
+        <v>695</v>
       </c>
       <c r="AB20" t="s">
-        <v>736</v>
+        <v>856</v>
       </c>
       <c r="AC20" t="s">
-        <v>737</v>
+        <v>857</v>
       </c>
       <c r="AD20" t="s">
-        <v>738</v>
+        <v>858</v>
       </c>
       <c r="AE20" t="s">
-        <v>739</v>
+        <v>859</v>
       </c>
       <c r="AF20" t="s">
-        <v>740</v>
+        <v>860</v>
       </c>
       <c r="AG20" t="s">
-        <v>741</v>
+        <v>861</v>
       </c>
       <c r="AH20" t="s">
-        <v>742</v>
+        <v>862</v>
       </c>
       <c r="AI20" t="s">
-        <v>743</v>
+        <v>863</v>
       </c>
       <c r="AJ20" t="s">
-        <v>468</v>
+        <v>584</v>
       </c>
       <c r="AK20" t="s">
-        <v>744</v>
+        <v>864</v>
       </c>
       <c r="AL20" t="s">
-        <v>367</v>
+        <v>483</v>
       </c>
       <c r="AM20" t="s">
-        <v>582</v>
+        <v>699</v>
       </c>
       <c r="AN20" t="s">
-        <v>745</v>
+        <v>865</v>
       </c>
       <c r="AO20" t="s">
-        <v>746</v>
+        <v>866</v>
       </c>
       <c r="AP20" t="s">
-        <v>368</v>
+        <v>484</v>
       </c>
       <c r="AQ20" t="s">
-        <v>747</v>
+        <v>867</v>
       </c>
       <c r="AR20" t="s">
-        <v>748</v>
+        <v>868</v>
       </c>
       <c r="AS20" t="s">
-        <v>585</v>
+        <v>702</v>
       </c>
       <c r="AT20" t="s">
-        <v>749</v>
+        <v>869</v>
       </c>
       <c r="AU20" t="s">
-        <v>750</v>
+        <v>870</v>
       </c>
       <c r="AV20" t="s">
-        <v>465</v>
+        <v>581</v>
       </c>
       <c r="AW20" t="s">
-        <v>420</v>
+        <v>536</v>
       </c>
       <c r="AX20" t="s">
-        <v>751</v>
+        <v>871</v>
       </c>
       <c r="AY20" t="s">
-        <v>752</v>
+        <v>872</v>
       </c>
       <c r="AZ20" t="s">
-        <v>753</v>
+        <v>873</v>
       </c>
       <c r="BA20" t="s">
-        <v>754</v>
+        <v>874</v>
       </c>
       <c r="BB20" t="s">
-        <v>755</v>
+        <v>875</v>
       </c>
       <c r="BC20" t="s">
-        <v>756</v>
+        <v>876</v>
       </c>
       <c r="BD20" t="s">
-        <v>356</v>
+        <v>472</v>
       </c>
       <c r="BE20" t="s">
-        <v>486</v>
+        <v>602</v>
       </c>
       <c r="BF20" t="s">
-        <v>484</v>
+        <v>600</v>
       </c>
     </row>
     <row r="21" spans="1:104">
       <c r="A21" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B21" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C21" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D21" t="s">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>55</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="I21">
         <v>2026</v>
       </c>
       <c r="J21" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="K21" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="L21"/>
       <c r="M21" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="N21" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="S21" t="s">
         <v>108</v>
       </c>
       <c r="T21" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="U21" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="V21" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="W21" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="X21" t="s">
-        <v>757</v>
+        <v>877</v>
       </c>
       <c r="Y21" t="s">
-        <v>758</v>
+        <v>878</v>
       </c>
       <c r="Z21" t="s">
-        <v>545</v>
+        <v>662</v>
       </c>
       <c r="AA21" t="s">
-        <v>759</v>
+        <v>879</v>
       </c>
       <c r="AB21" t="s">
-        <v>760</v>
+        <v>880</v>
       </c>
       <c r="AC21" t="s">
-        <v>761</v>
+        <v>881</v>
       </c>
       <c r="AD21" t="s">
-        <v>762</v>
+        <v>882</v>
       </c>
       <c r="AE21" t="s">
-        <v>763</v>
+        <v>883</v>
       </c>
       <c r="AF21" t="s">
-        <v>764</v>
+        <v>884</v>
       </c>
       <c r="AG21" t="s">
-        <v>765</v>
+        <v>885</v>
       </c>
       <c r="AH21" t="s">
-        <v>766</v>
+        <v>886</v>
       </c>
       <c r="AI21" t="s">
-        <v>635</v>
+        <v>752</v>
       </c>
       <c r="AJ21" t="s">
-        <v>639</v>
+        <v>756</v>
       </c>
       <c r="AK21" t="s">
-        <v>767</v>
+        <v>887</v>
       </c>
       <c r="AL21" t="s">
-        <v>614</v>
+        <v>731</v>
       </c>
       <c r="AM21" t="s">
-        <v>768</v>
+        <v>888</v>
       </c>
       <c r="AN21" t="s">
-        <v>769</v>
+        <v>889</v>
       </c>
       <c r="AO21" t="s">
-        <v>770</v>
+        <v>890</v>
       </c>
       <c r="AP21" t="s">
-        <v>771</v>
+        <v>891</v>
       </c>
       <c r="AQ21" t="s">
-        <v>772</v>
+        <v>892</v>
       </c>
       <c r="AR21" t="s">
-        <v>773</v>
+        <v>893</v>
       </c>
       <c r="AS21" t="s">
-        <v>491</v>
+        <v>607</v>
       </c>
       <c r="AT21" t="s">
-        <v>703</v>
+        <v>822</v>
       </c>
     </row>
     <row r="22" spans="1:104">
       <c r="A22" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B22" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C22" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D22" t="s">
         <v>26</v>
       </c>
       <c r="E22" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F22">
         <v>2</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="I22">
         <v>2025</v>
       </c>
       <c r="J22" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="K22" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="L22" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="M22" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="N22" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="O22"/>
       <c r="P22" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="Q22">
         <v>241</v>
       </c>
       <c r="R22" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="S22"/>
       <c r="T22" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="U22" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="V22" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="W22" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="X22" t="s">
-        <v>774</v>
+        <v>894</v>
       </c>
       <c r="Y22" t="s">
-        <v>687</v>
+        <v>806</v>
       </c>
       <c r="Z22" t="s">
-        <v>690</v>
+        <v>809</v>
       </c>
       <c r="AA22" t="s">
-        <v>775</v>
+        <v>895</v>
       </c>
       <c r="AB22" t="s">
-        <v>662</v>
+        <v>781</v>
       </c>
       <c r="AC22" t="s">
-        <v>696</v>
+        <v>815</v>
       </c>
       <c r="AD22" t="s">
-        <v>460</v>
+        <v>576</v>
       </c>
       <c r="AE22" t="s">
-        <v>776</v>
+        <v>896</v>
       </c>
       <c r="AF22" t="s">
-        <v>777</v>
+        <v>897</v>
       </c>
       <c r="AG22" t="s">
-        <v>463</v>
+        <v>579</v>
       </c>
       <c r="AH22" t="s">
-        <v>368</v>
+        <v>484</v>
       </c>
       <c r="AI22" t="s">
-        <v>356</v>
+        <v>472</v>
       </c>
       <c r="AJ22" t="s">
-        <v>778</v>
+        <v>898</v>
       </c>
       <c r="AK22" t="s">
-        <v>779</v>
+        <v>899</v>
       </c>
     </row>
     <row r="23" spans="1:104">
       <c r="A23" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B23" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C23" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D23" t="s">
         <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>27</v>
       </c>
       <c r="F23">
         <v>1</v>
       </c>
       <c r="G23">
         <v>41719407</v>
       </c>
       <c r="H23" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="I23">
         <v>2026</v>
       </c>
       <c r="J23" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="K23" t="s">
         <v>143</v>
       </c>
       <c r="L23" t="s">
         <v>144</v>
       </c>
       <c r="M23" t="s">
         <v>144</v>
       </c>
       <c r="N23" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="O23"/>
       <c r="P23">
         <v>8</v>
       </c>
       <c r="Q23">
         <v>12</v>
       </c>
       <c r="R23" t="s">
         <v>146</v>
       </c>
       <c r="S23"/>
       <c r="T23" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="U23" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="V23" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="W23" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="X23" t="s">
-        <v>780</v>
+        <v>900</v>
       </c>
       <c r="Y23" t="s">
-        <v>781</v>
+        <v>901</v>
       </c>
       <c r="Z23" t="s">
-        <v>782</v>
+        <v>902</v>
       </c>
       <c r="AA23" t="s">
-        <v>783</v>
+        <v>903</v>
       </c>
       <c r="AB23" t="s">
-        <v>784</v>
+        <v>904</v>
       </c>
       <c r="AC23" t="s">
-        <v>785</v>
+        <v>905</v>
       </c>
       <c r="AD23" t="s">
-        <v>786</v>
+        <v>906</v>
       </c>
       <c r="AE23" t="s">
-        <v>787</v>
+        <v>907</v>
       </c>
       <c r="AF23" t="s">
-        <v>380</v>
+        <v>908</v>
       </c>
       <c r="AG23" t="s">
-        <v>788</v>
+        <v>496</v>
       </c>
       <c r="AH23" t="s">
-        <v>789</v>
+        <v>909</v>
       </c>
       <c r="AI23" t="s">
-        <v>790</v>
+        <v>910</v>
       </c>
       <c r="AJ23" t="s">
-        <v>791</v>
+        <v>911</v>
       </c>
       <c r="AK23" t="s">
-        <v>792</v>
+        <v>912</v>
       </c>
       <c r="AL23" t="s">
-        <v>793</v>
+        <v>913</v>
       </c>
       <c r="AM23" t="s">
-        <v>794</v>
+        <v>914</v>
       </c>
       <c r="AN23" t="s">
-        <v>795</v>
+        <v>915</v>
       </c>
       <c r="AO23" t="s">
-        <v>796</v>
+        <v>916</v>
       </c>
       <c r="AP23" t="s">
-        <v>797</v>
+        <v>917</v>
       </c>
       <c r="AQ23" t="s">
-        <v>798</v>
+        <v>918</v>
       </c>
       <c r="AR23" t="s">
-        <v>799</v>
+        <v>919</v>
       </c>
       <c r="AS23" t="s">
-        <v>800</v>
+        <v>920</v>
       </c>
       <c r="AT23" t="s">
-        <v>801</v>
+        <v>921</v>
       </c>
       <c r="AU23" t="s">
-        <v>802</v>
+        <v>922</v>
       </c>
       <c r="AV23" t="s">
-        <v>803</v>
+        <v>923</v>
       </c>
       <c r="AW23" t="s">
-        <v>804</v>
+        <v>924</v>
       </c>
       <c r="AX23" t="s">
-        <v>805</v>
+        <v>925</v>
       </c>
       <c r="AY23" t="s">
-        <v>806</v>
+        <v>926</v>
       </c>
       <c r="AZ23" t="s">
-        <v>807</v>
+        <v>927</v>
       </c>
       <c r="BA23" t="s">
-        <v>463</v>
+        <v>928</v>
       </c>
       <c r="BB23" t="s">
-        <v>368</v>
+        <v>579</v>
       </c>
       <c r="BC23" t="s">
-        <v>808</v>
+        <v>484</v>
       </c>
       <c r="BD23" t="s">
-        <v>809</v>
+        <v>929</v>
       </c>
       <c r="BE23" t="s">
-        <v>810</v>
+        <v>930</v>
       </c>
       <c r="BF23" t="s">
-        <v>811</v>
+        <v>931</v>
       </c>
       <c r="BG23" t="s">
-        <v>812</v>
+        <v>932</v>
       </c>
       <c r="BH23" t="s">
-        <v>813</v>
+        <v>933</v>
       </c>
       <c r="BI23" t="s">
-        <v>814</v>
+        <v>934</v>
       </c>
       <c r="BJ23" t="s">
-        <v>815</v>
+        <v>935</v>
       </c>
       <c r="BK23" t="s">
-        <v>816</v>
+        <v>936</v>
       </c>
       <c r="BL23" t="s">
-        <v>566</v>
+        <v>937</v>
       </c>
       <c r="BM23" t="s">
-        <v>817</v>
+        <v>683</v>
       </c>
       <c r="BN23" t="s">
-        <v>565</v>
+        <v>938</v>
       </c>
       <c r="BO23" t="s">
-        <v>818</v>
+        <v>682</v>
       </c>
       <c r="BP23" t="s">
-        <v>568</v>
+        <v>939</v>
       </c>
       <c r="BQ23" t="s">
-        <v>571</v>
+        <v>685</v>
       </c>
       <c r="BR23" t="s">
-        <v>819</v>
+        <v>688</v>
       </c>
       <c r="BS23" t="s">
-        <v>820</v>
+        <v>940</v>
       </c>
       <c r="BT23" t="s">
-        <v>821</v>
+        <v>941</v>
       </c>
       <c r="BU23" t="s">
-        <v>569</v>
+        <v>942</v>
       </c>
       <c r="BV23" t="s">
-        <v>822</v>
+        <v>686</v>
+      </c>
+      <c r="BW23" t="s">
+        <v>943</v>
       </c>
     </row>
     <row r="24" spans="1:104">
       <c r="A24" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B24" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C24" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D24" t="s">
         <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>55</v>
       </c>
       <c r="F24">
         <v>0</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="I24">
         <v>2026</v>
       </c>
       <c r="J24" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="K24" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="L24"/>
       <c r="M24" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="N24" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="S24" t="s">
         <v>108</v>
       </c>
       <c r="T24" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="U24" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="V24" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="W24" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="X24" t="s">
-        <v>823</v>
+        <v>944</v>
       </c>
       <c r="Y24" t="s">
-        <v>824</v>
+        <v>945</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>946</v>
       </c>
     </row>
     <row r="25" spans="1:104">
       <c r="A25" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B25" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C25" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D25" t="s">
         <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>130</v>
       </c>
       <c r="F25">
         <v>2</v>
       </c>
       <c r="G25">
         <v>41782962</v>
       </c>
       <c r="H25" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="I25">
         <v>2026</v>
       </c>
       <c r="J25" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="K25" t="s">
         <v>133</v>
       </c>
       <c r="L25"/>
       <c r="M25" t="s">
         <v>134</v>
       </c>
       <c r="N25" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25" t="s">
         <v>133</v>
       </c>
       <c r="S25"/>
       <c r="T25" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="U25" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="V25" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="W25" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="X25" t="s">
-        <v>591</v>
+        <v>708</v>
       </c>
       <c r="Y25" t="s">
-        <v>594</v>
+        <v>711</v>
       </c>
       <c r="Z25" t="s">
-        <v>825</v>
+        <v>947</v>
       </c>
       <c r="AA25" t="s">
-        <v>826</v>
+        <v>948</v>
       </c>
       <c r="AB25" t="s">
-        <v>827</v>
+        <v>949</v>
       </c>
       <c r="AC25" t="s">
-        <v>380</v>
+        <v>496</v>
       </c>
       <c r="AD25" t="s">
-        <v>828</v>
+        <v>950</v>
       </c>
       <c r="AE25" t="s">
-        <v>460</v>
+        <v>576</v>
       </c>
       <c r="AF25" t="s">
-        <v>829</v>
+        <v>951</v>
       </c>
       <c r="AG25" t="s">
-        <v>368</v>
+        <v>484</v>
       </c>
       <c r="AH25" t="s">
-        <v>609</v>
+        <v>726</v>
       </c>
       <c r="AI25" t="s">
-        <v>830</v>
+        <v>952</v>
       </c>
       <c r="AJ25" t="s">
-        <v>831</v>
+        <v>953</v>
       </c>
     </row>
     <row r="26" spans="1:104">
       <c r="A26" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B26" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C26" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D26" t="s">
         <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>55</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="I26">
         <v>2026</v>
       </c>
       <c r="J26" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="K26" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="L26"/>
       <c r="M26" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="N26" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="S26" t="s">
         <v>108</v>
       </c>
       <c r="T26" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="U26" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="V26" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="W26" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="X26" t="s">
-        <v>832</v>
+        <v>954</v>
       </c>
       <c r="Y26" t="s">
-        <v>833</v>
+        <v>955</v>
       </c>
       <c r="Z26" t="s">
-        <v>834</v>
+        <v>956</v>
       </c>
       <c r="AA26" t="s">
-        <v>835</v>
+        <v>957</v>
       </c>
       <c r="AB26" t="s">
-        <v>545</v>
+        <v>958</v>
       </c>
       <c r="AC26" t="s">
-        <v>836</v>
+        <v>662</v>
       </c>
       <c r="AD26" t="s">
-        <v>837</v>
+        <v>959</v>
       </c>
       <c r="AE26" t="s">
-        <v>838</v>
+        <v>960</v>
       </c>
       <c r="AF26" t="s">
-        <v>839</v>
+        <v>961</v>
       </c>
       <c r="AG26" t="s">
-        <v>368</v>
+        <v>962</v>
       </c>
       <c r="AH26" t="s">
-        <v>358</v>
+        <v>484</v>
       </c>
       <c r="AI26" t="s">
-        <v>779</v>
+        <v>474</v>
       </c>
       <c r="AJ26" t="s">
-        <v>463</v>
+        <v>899</v>
       </c>
       <c r="AK26" t="s">
-        <v>359</v>
+        <v>579</v>
       </c>
       <c r="AL26" t="s">
-        <v>840</v>
+        <v>475</v>
       </c>
       <c r="AM26" t="s">
-        <v>841</v>
+        <v>963</v>
+      </c>
+      <c r="AN26" t="s">
+        <v>964</v>
       </c>
     </row>
     <row r="27" spans="1:104">
       <c r="A27" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B27" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C27" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D27" t="s">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>55</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="I27">
         <v>2026</v>
       </c>
       <c r="J27" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="K27" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="L27"/>
       <c r="M27" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="N27" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="S27" t="s">
         <v>108</v>
       </c>
       <c r="T27" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="U27" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="V27" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="W27" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="X27" t="s">
-        <v>842</v>
+        <v>965</v>
       </c>
       <c r="Y27" t="s">
-        <v>843</v>
+        <v>966</v>
       </c>
       <c r="Z27" t="s">
-        <v>545</v>
+        <v>967</v>
       </c>
       <c r="AA27" t="s">
-        <v>844</v>
+        <v>662</v>
       </c>
       <c r="AB27" t="s">
-        <v>845</v>
+        <v>968</v>
       </c>
       <c r="AC27" t="s">
-        <v>846</v>
+        <v>969</v>
       </c>
       <c r="AD27" t="s">
-        <v>847</v>
+        <v>970</v>
       </c>
       <c r="AE27" t="s">
-        <v>848</v>
+        <v>971</v>
       </c>
       <c r="AF27" t="s">
-        <v>849</v>
+        <v>972</v>
       </c>
       <c r="AG27" t="s">
-        <v>850</v>
+        <v>973</v>
       </c>
       <c r="AH27" t="s">
-        <v>779</v>
+        <v>974</v>
       </c>
       <c r="AI27" t="s">
-        <v>851</v>
+        <v>899</v>
       </c>
       <c r="AJ27" t="s">
-        <v>852</v>
+        <v>975</v>
       </c>
       <c r="AK27" t="s">
-        <v>463</v>
+        <v>976</v>
       </c>
       <c r="AL27" t="s">
-        <v>368</v>
+        <v>579</v>
       </c>
       <c r="AM27" t="s">
-        <v>853</v>
+        <v>484</v>
       </c>
       <c r="AN27" t="s">
-        <v>491</v>
+        <v>977</v>
       </c>
       <c r="AO27" t="s">
-        <v>493</v>
+        <v>607</v>
       </c>
       <c r="AP27" t="s">
-        <v>704</v>
+        <v>609</v>
       </c>
       <c r="AQ27" t="s">
-        <v>854</v>
+        <v>823</v>
       </c>
       <c r="AR27" t="s">
-        <v>359</v>
+        <v>978</v>
+      </c>
+      <c r="AS27" t="s">
+        <v>475</v>
       </c>
     </row>
     <row r="28" spans="1:104">
       <c r="A28" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B28" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C28" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D28" t="s">
         <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>27</v>
       </c>
       <c r="F28">
         <v>1</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="I28">
         <v>2026</v>
       </c>
       <c r="J28" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="K28" t="s">
         <v>30</v>
       </c>
       <c r="L28" t="s">
         <v>31</v>
       </c>
       <c r="M28" t="s">
         <v>31</v>
       </c>
       <c r="N28" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="O28"/>
       <c r="P28">
         <v>1</v>
       </c>
       <c r="Q28">
         <v>17</v>
       </c>
       <c r="R28" t="s">
         <v>34</v>
       </c>
       <c r="S28"/>
       <c r="T28" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="U28" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="V28" t="s">
         <v>90</v>
       </c>
       <c r="W28" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="X28" t="s">
-        <v>855</v>
+        <v>979</v>
       </c>
       <c r="Y28" t="s">
-        <v>856</v>
+        <v>980</v>
       </c>
       <c r="Z28" t="s">
-        <v>857</v>
+        <v>981</v>
       </c>
       <c r="AA28" t="s">
-        <v>858</v>
+        <v>982</v>
       </c>
       <c r="AB28" t="s">
-        <v>859</v>
+        <v>983</v>
       </c>
       <c r="AC28" t="s">
-        <v>860</v>
+        <v>984</v>
       </c>
       <c r="AD28" t="s">
-        <v>861</v>
+        <v>985</v>
       </c>
       <c r="AE28" t="s">
-        <v>862</v>
+        <v>986</v>
       </c>
       <c r="AF28" t="s">
-        <v>863</v>
+        <v>987</v>
       </c>
       <c r="AG28" t="s">
-        <v>662</v>
+        <v>781</v>
       </c>
       <c r="AH28" t="s">
-        <v>864</v>
+        <v>988</v>
       </c>
       <c r="AI28" t="s">
-        <v>659</v>
+        <v>778</v>
       </c>
       <c r="AJ28" t="s">
-        <v>865</v>
+        <v>989</v>
       </c>
       <c r="AK28" t="s">
-        <v>866</v>
+        <v>990</v>
       </c>
       <c r="AL28" t="s">
-        <v>452</v>
+        <v>568</v>
       </c>
       <c r="AM28" t="s">
-        <v>365</v>
+        <v>481</v>
       </c>
       <c r="AN28" t="s">
-        <v>366</v>
+        <v>482</v>
       </c>
       <c r="AO28" t="s">
-        <v>867</v>
+        <v>991</v>
       </c>
       <c r="AP28" t="s">
-        <v>460</v>
+        <v>576</v>
       </c>
       <c r="AQ28" t="s">
-        <v>868</v>
+        <v>992</v>
       </c>
       <c r="AR28" t="s">
-        <v>869</v>
+        <v>993</v>
       </c>
       <c r="AS28" t="s">
-        <v>779</v>
+        <v>899</v>
       </c>
       <c r="AT28" t="s">
-        <v>356</v>
+        <v>472</v>
       </c>
       <c r="AU28" t="s">
-        <v>370</v>
+        <v>486</v>
       </c>
       <c r="AV28" t="s">
-        <v>463</v>
+        <v>579</v>
       </c>
       <c r="AW28" t="s">
-        <v>368</v>
+        <v>484</v>
       </c>
       <c r="AX28" t="s">
-        <v>870</v>
+        <v>994</v>
       </c>
       <c r="AY28" t="s">
-        <v>871</v>
+        <v>995</v>
       </c>
       <c r="AZ28" t="s">
-        <v>359</v>
+        <v>475</v>
       </c>
       <c r="BA28" t="s">
-        <v>360</v>
+        <v>476</v>
       </c>
       <c r="BB28" t="s">
-        <v>872</v>
+        <v>996</v>
       </c>
       <c r="BC28" t="s">
-        <v>873</v>
+        <v>997</v>
       </c>
     </row>
     <row r="29" spans="1:104">
       <c r="A29" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B29" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C29" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D29" t="s">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>55</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="I29">
         <v>2026</v>
       </c>
       <c r="J29" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="K29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="L29"/>
       <c r="M29" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="N29" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="S29" t="s">
         <v>108</v>
       </c>
       <c r="T29" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="U29" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="V29" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="W29" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="X29" t="s">
-        <v>874</v>
+        <v>998</v>
       </c>
       <c r="Y29" t="s">
-        <v>875</v>
+        <v>999</v>
       </c>
       <c r="Z29" t="s">
-        <v>876</v>
+        <v>1000</v>
       </c>
       <c r="AA29" t="s">
-        <v>877</v>
+        <v>1001</v>
       </c>
       <c r="AB29" t="s">
-        <v>878</v>
+        <v>1002</v>
       </c>
       <c r="AC29" t="s">
-        <v>545</v>
+        <v>662</v>
       </c>
       <c r="AD29" t="s">
-        <v>847</v>
+        <v>971</v>
       </c>
       <c r="AE29" t="s">
-        <v>879</v>
+        <v>1003</v>
       </c>
       <c r="AF29" t="s">
-        <v>844</v>
+        <v>968</v>
       </c>
       <c r="AG29" t="s">
-        <v>880</v>
+        <v>1004</v>
       </c>
       <c r="AH29" t="s">
-        <v>846</v>
+        <v>970</v>
       </c>
       <c r="AI29" t="s">
-        <v>848</v>
+        <v>972</v>
       </c>
       <c r="AJ29" t="s">
-        <v>881</v>
+        <v>1005</v>
       </c>
       <c r="AK29" t="s">
-        <v>882</v>
+        <v>1006</v>
       </c>
       <c r="AL29" t="s">
-        <v>779</v>
+        <v>899</v>
       </c>
       <c r="AM29" t="s">
-        <v>883</v>
+        <v>1007</v>
       </c>
       <c r="AN29" t="s">
-        <v>851</v>
+        <v>975</v>
       </c>
       <c r="AO29" t="s">
-        <v>463</v>
+        <v>579</v>
       </c>
       <c r="AP29" t="s">
-        <v>368</v>
+        <v>484</v>
       </c>
       <c r="AQ29" t="s">
-        <v>884</v>
+        <v>1008</v>
       </c>
       <c r="AR29" t="s">
-        <v>885</v>
+        <v>1009</v>
       </c>
       <c r="AS29" t="s">
-        <v>886</v>
+        <v>1010</v>
       </c>
       <c r="AT29" t="s">
-        <v>704</v>
+        <v>823</v>
       </c>
       <c r="AU29" t="s">
-        <v>359</v>
+        <v>475</v>
       </c>
     </row>
     <row r="30" spans="1:104">
       <c r="A30" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B30" t="s">
         <v>53</v>
       </c>
-      <c r="C30"/>
+      <c r="C30" t="s">
+        <v>54</v>
+      </c>
       <c r="D30" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E30" t="s">
         <v>27</v>
       </c>
       <c r="F30">
         <v>2</v>
       </c>
       <c r="G30">
         <v>41947040</v>
       </c>
       <c r="H30" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="I30">
         <v>2026</v>
       </c>
       <c r="J30" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="K30" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="L30" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="M30" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="N30" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="O30"/>
       <c r="P30">
         <v>1</v>
       </c>
       <c r="Q30">
         <v>32</v>
       </c>
       <c r="R30" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="S30"/>
       <c r="T30" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="U30" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="V30" t="s">
         <v>50</v>
       </c>
       <c r="W30" t="s">
-        <v>343</v>
+        <v>344</v>
+      </c>
+      <c r="X30" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="31" spans="1:104">
+      <c r="A31" t="s">
+        <v>345</v>
+      </c>
+      <c r="B31" t="s">
+        <v>346</v>
+      </c>
+      <c r="C31" t="s">
+        <v>347</v>
+      </c>
+      <c r="D31" t="s">
+        <v>26</v>
+      </c>
+      <c r="E31" t="s">
+        <v>27</v>
+      </c>
+      <c r="F31">
+        <v>1</v>
+      </c>
+      <c r="G31">
+        <v>42133741</v>
+      </c>
+      <c r="H31" t="s">
+        <v>348</v>
+      </c>
+      <c r="I31">
+        <v>2026</v>
+      </c>
+      <c r="J31" t="s">
+        <v>349</v>
+      </c>
+      <c r="K31" t="s">
+        <v>350</v>
+      </c>
+      <c r="L31" t="s">
+        <v>351</v>
+      </c>
+      <c r="M31" t="s">
+        <v>352</v>
+      </c>
+      <c r="N31" t="s">
+        <v>353</v>
+      </c>
+      <c r="O31" t="s">
+        <v>354</v>
+      </c>
+      <c r="P31">
+        <v>5</v>
+      </c>
+      <c r="Q31">
+        <v>24</v>
+      </c>
+      <c r="R31" t="s">
+        <v>350</v>
+      </c>
+      <c r="S31" t="s">
+        <v>355</v>
+      </c>
+      <c r="T31" t="s">
+        <v>356</v>
+      </c>
+      <c r="U31" t="s">
+        <v>357</v>
+      </c>
+      <c r="V31" t="s">
+        <v>358</v>
+      </c>
+      <c r="W31" t="s">
+        <v>359</v>
+      </c>
+      <c r="X31" t="s">
+        <v>1012</v>
+      </c>
+      <c r="Y31" t="s">
+        <v>1013</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>1014</v>
+      </c>
+      <c r="AA31" t="s">
+        <v>1015</v>
+      </c>
+      <c r="AB31" t="s">
+        <v>1016</v>
+      </c>
+      <c r="AC31" t="s">
+        <v>662</v>
+      </c>
+      <c r="AD31" t="s">
+        <v>1017</v>
+      </c>
+      <c r="AE31" t="s">
+        <v>1018</v>
+      </c>
+      <c r="AF31" t="s">
+        <v>1019</v>
+      </c>
+      <c r="AG31" t="s">
+        <v>1020</v>
+      </c>
+      <c r="AH31" t="s">
+        <v>1021</v>
+      </c>
+      <c r="AI31" t="s">
+        <v>1022</v>
+      </c>
+      <c r="AJ31" t="s">
+        <v>474</v>
+      </c>
+      <c r="AK31" t="s">
+        <v>1023</v>
+      </c>
+      <c r="AL31" t="s">
+        <v>853</v>
+      </c>
+      <c r="AM31" t="s">
+        <v>486</v>
+      </c>
+      <c r="AN31" t="s">
+        <v>579</v>
+      </c>
+      <c r="AO31" t="s">
+        <v>484</v>
+      </c>
+      <c r="AP31" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="32" spans="1:104">
+      <c r="A32" t="s">
+        <v>360</v>
+      </c>
+      <c r="B32" t="s">
+        <v>288</v>
+      </c>
+      <c r="C32" t="s">
+        <v>289</v>
+      </c>
+      <c r="D32" t="s">
+        <v>26</v>
+      </c>
+      <c r="E32" t="s">
+        <v>55</v>
+      </c>
+      <c r="F32">
+        <v>0</v>
+      </c>
+      <c r="G32"/>
+      <c r="H32" t="s">
+        <v>361</v>
+      </c>
+      <c r="I32">
+        <v>2026</v>
+      </c>
+      <c r="J32" t="s">
+        <v>362</v>
+      </c>
+      <c r="K32" t="s">
+        <v>185</v>
+      </c>
+      <c r="L32"/>
+      <c r="M32" t="s">
+        <v>186</v>
+      </c>
+      <c r="N32" t="s">
+        <v>363</v>
+      </c>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32" t="s">
+        <v>185</v>
+      </c>
+      <c r="S32" t="s">
+        <v>108</v>
+      </c>
+      <c r="T32" t="s">
+        <v>364</v>
+      </c>
+      <c r="U32" t="s">
+        <v>365</v>
+      </c>
+      <c r="V32" t="s">
+        <v>90</v>
+      </c>
+      <c r="W32" t="s">
+        <v>366</v>
+      </c>
+      <c r="X32" t="s">
+        <v>1024</v>
+      </c>
+      <c r="Y32" t="s">
+        <v>1025</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="33" spans="1:104">
+      <c r="A33" t="s">
+        <v>367</v>
+      </c>
+      <c r="B33" t="s">
+        <v>368</v>
+      </c>
+      <c r="C33" t="s">
+        <v>369</v>
+      </c>
+      <c r="D33" t="s">
+        <v>26</v>
+      </c>
+      <c r="E33" t="s">
+        <v>55</v>
+      </c>
+      <c r="F33">
+        <v>0</v>
+      </c>
+      <c r="G33"/>
+      <c r="H33" t="s">
+        <v>370</v>
+      </c>
+      <c r="I33">
+        <v>2026</v>
+      </c>
+      <c r="J33" t="s">
+        <v>371</v>
+      </c>
+      <c r="K33" t="s">
+        <v>185</v>
+      </c>
+      <c r="L33"/>
+      <c r="M33" t="s">
+        <v>186</v>
+      </c>
+      <c r="N33" t="s">
+        <v>372</v>
+      </c>
+      <c r="O33"/>
+      <c r="P33"/>
+      <c r="Q33"/>
+      <c r="R33" t="s">
+        <v>185</v>
+      </c>
+      <c r="S33" t="s">
+        <v>108</v>
+      </c>
+      <c r="T33" t="s">
+        <v>373</v>
+      </c>
+      <c r="U33" t="s">
+        <v>374</v>
+      </c>
+      <c r="V33" t="s">
+        <v>90</v>
+      </c>
+      <c r="W33" t="s">
+        <v>375</v>
+      </c>
+      <c r="X33" t="s">
+        <v>1027</v>
+      </c>
+      <c r="Y33" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="34" spans="1:104">
+      <c r="A34" t="s">
+        <v>376</v>
+      </c>
+      <c r="B34" t="s">
+        <v>53</v>
+      </c>
+      <c r="C34" t="s">
+        <v>54</v>
+      </c>
+      <c r="D34" t="s">
+        <v>26</v>
+      </c>
+      <c r="E34" t="s">
+        <v>55</v>
+      </c>
+      <c r="F34">
+        <v>0</v>
+      </c>
+      <c r="G34"/>
+      <c r="H34" t="s">
+        <v>377</v>
+      </c>
+      <c r="I34">
+        <v>2025</v>
+      </c>
+      <c r="J34" t="s">
+        <v>378</v>
+      </c>
+      <c r="K34" t="s">
+        <v>58</v>
+      </c>
+      <c r="L34"/>
+      <c r="M34" t="s">
+        <v>236</v>
+      </c>
+      <c r="N34" t="s">
+        <v>379</v>
+      </c>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34" t="s">
+        <v>58</v>
+      </c>
+      <c r="S34" t="s">
+        <v>380</v>
+      </c>
+      <c r="T34" t="s">
+        <v>381</v>
+      </c>
+      <c r="U34" t="s">
+        <v>382</v>
+      </c>
+      <c r="V34" t="s">
+        <v>50</v>
+      </c>
+      <c r="W34" t="s">
+        <v>383</v>
+      </c>
+      <c r="X34" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="35" spans="1:104">
+      <c r="A35" t="s">
+        <v>384</v>
+      </c>
+      <c r="B35" t="s">
+        <v>53</v>
+      </c>
+      <c r="C35" t="s">
+        <v>54</v>
+      </c>
+      <c r="D35" t="s">
+        <v>26</v>
+      </c>
+      <c r="E35" t="s">
+        <v>55</v>
+      </c>
+      <c r="F35">
+        <v>0</v>
+      </c>
+      <c r="G35"/>
+      <c r="H35" t="s">
+        <v>385</v>
+      </c>
+      <c r="I35">
+        <v>2026</v>
+      </c>
+      <c r="J35" t="s">
+        <v>386</v>
+      </c>
+      <c r="K35" t="s">
+        <v>58</v>
+      </c>
+      <c r="L35"/>
+      <c r="M35" t="s">
+        <v>236</v>
+      </c>
+      <c r="N35" t="s">
+        <v>387</v>
+      </c>
+      <c r="O35"/>
+      <c r="P35"/>
+      <c r="Q35"/>
+      <c r="R35" t="s">
+        <v>58</v>
+      </c>
+      <c r="S35" t="s">
+        <v>108</v>
+      </c>
+      <c r="T35" t="s">
+        <v>388</v>
+      </c>
+      <c r="U35" t="s">
+        <v>389</v>
+      </c>
+      <c r="V35" t="s">
+        <v>50</v>
+      </c>
+      <c r="W35" t="s">
+        <v>390</v>
+      </c>
+      <c r="X35" t="s">
+        <v>1030</v>
+      </c>
+      <c r="Y35" t="s">
+        <v>1031</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="36" spans="1:104">
+      <c r="A36" t="s">
+        <v>391</v>
+      </c>
+      <c r="B36" t="s">
+        <v>268</v>
+      </c>
+      <c r="C36" t="s">
+        <v>269</v>
+      </c>
+      <c r="D36" t="s">
+        <v>26</v>
+      </c>
+      <c r="E36" t="s">
+        <v>55</v>
+      </c>
+      <c r="F36">
+        <v>0</v>
+      </c>
+      <c r="G36"/>
+      <c r="H36" t="s">
+        <v>392</v>
+      </c>
+      <c r="I36">
+        <v>2026</v>
+      </c>
+      <c r="J36" t="s">
+        <v>393</v>
+      </c>
+      <c r="K36" t="s">
+        <v>185</v>
+      </c>
+      <c r="L36"/>
+      <c r="M36" t="s">
+        <v>186</v>
+      </c>
+      <c r="N36" t="s">
+        <v>394</v>
+      </c>
+      <c r="O36"/>
+      <c r="P36"/>
+      <c r="Q36"/>
+      <c r="R36" t="s">
+        <v>185</v>
+      </c>
+      <c r="S36" t="s">
+        <v>108</v>
+      </c>
+      <c r="T36" t="s">
+        <v>395</v>
+      </c>
+      <c r="U36" t="s">
+        <v>396</v>
+      </c>
+      <c r="V36" t="s">
+        <v>275</v>
+      </c>
+      <c r="W36" t="s">
+        <v>397</v>
+      </c>
+      <c r="X36" t="s">
+        <v>1033</v>
+      </c>
+      <c r="Y36" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="37" spans="1:104">
+      <c r="A37" t="s">
+        <v>398</v>
+      </c>
+      <c r="B37" t="s">
+        <v>298</v>
+      </c>
+      <c r="C37" t="s">
+        <v>299</v>
+      </c>
+      <c r="D37" t="s">
+        <v>26</v>
+      </c>
+      <c r="E37" t="s">
+        <v>27</v>
+      </c>
+      <c r="F37">
+        <v>1</v>
+      </c>
+      <c r="G37">
+        <v>41945609</v>
+      </c>
+      <c r="H37" t="s">
+        <v>399</v>
+      </c>
+      <c r="I37">
+        <v>2026</v>
+      </c>
+      <c r="J37" t="s">
+        <v>400</v>
+      </c>
+      <c r="K37" t="s">
+        <v>401</v>
+      </c>
+      <c r="L37" t="s">
+        <v>402</v>
+      </c>
+      <c r="M37" t="s">
+        <v>403</v>
+      </c>
+      <c r="N37" t="s">
+        <v>404</v>
+      </c>
+      <c r="O37" t="s">
+        <v>405</v>
+      </c>
+      <c r="P37">
+        <v>4</v>
+      </c>
+      <c r="Q37">
+        <v>22</v>
+      </c>
+      <c r="R37" t="s">
+        <v>401</v>
+      </c>
+      <c r="S37"/>
+      <c r="T37" t="s">
+        <v>406</v>
+      </c>
+      <c r="U37" t="s">
+        <v>407</v>
+      </c>
+      <c r="V37" t="s">
+        <v>305</v>
+      </c>
+      <c r="W37" t="s">
+        <v>408</v>
+      </c>
+      <c r="X37" t="s">
+        <v>1035</v>
+      </c>
+      <c r="Y37" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="38" spans="1:104">
+      <c r="A38" t="s">
+        <v>409</v>
+      </c>
+      <c r="B38" t="s">
+        <v>53</v>
+      </c>
+      <c r="C38" t="s">
+        <v>54</v>
+      </c>
+      <c r="D38" t="s">
+        <v>26</v>
+      </c>
+      <c r="E38" t="s">
+        <v>55</v>
+      </c>
+      <c r="F38">
+        <v>0</v>
+      </c>
+      <c r="G38"/>
+      <c r="H38" t="s">
+        <v>410</v>
+      </c>
+      <c r="I38">
+        <v>2026</v>
+      </c>
+      <c r="J38" t="s">
+        <v>411</v>
+      </c>
+      <c r="K38" t="s">
+        <v>58</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38" t="s">
+        <v>236</v>
+      </c>
+      <c r="N38" t="s">
+        <v>412</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38"/>
+      <c r="Q38"/>
+      <c r="R38" t="s">
+        <v>58</v>
+      </c>
+      <c r="S38" t="s">
+        <v>108</v>
+      </c>
+      <c r="T38" t="s">
+        <v>413</v>
+      </c>
+      <c r="U38" t="s">
+        <v>414</v>
+      </c>
+      <c r="V38" t="s">
+        <v>50</v>
+      </c>
+      <c r="W38" t="s">
+        <v>415</v>
+      </c>
+      <c r="X38" t="s">
+        <v>1037</v>
+      </c>
+      <c r="Y38" t="s">
+        <v>1038</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>1039</v>
+      </c>
+      <c r="AA38" t="s">
+        <v>1040</v>
+      </c>
+      <c r="AB38" t="s">
+        <v>1041</v>
+      </c>
+      <c r="AC38" t="s">
+        <v>662</v>
+      </c>
+      <c r="AD38" t="s">
+        <v>1042</v>
+      </c>
+      <c r="AE38" t="s">
+        <v>1043</v>
+      </c>
+      <c r="AF38" t="s">
+        <v>1044</v>
+      </c>
+      <c r="AG38" t="s">
+        <v>883</v>
+      </c>
+      <c r="AH38" t="s">
+        <v>889</v>
+      </c>
+      <c r="AI38" t="s">
+        <v>1045</v>
+      </c>
+      <c r="AJ38" t="s">
+        <v>1046</v>
+      </c>
+      <c r="AK38" t="s">
+        <v>964</v>
+      </c>
+      <c r="AL38" t="s">
+        <v>476</v>
+      </c>
+      <c r="AM38" t="s">
+        <v>1047</v>
+      </c>
+      <c r="AN38" t="s">
+        <v>1048</v>
+      </c>
+      <c r="AO38" t="s">
+        <v>937</v>
+      </c>
+      <c r="AP38" t="s">
+        <v>1049</v>
+      </c>
+      <c r="AQ38" t="s">
+        <v>1050</v>
+      </c>
+      <c r="AR38" t="s">
+        <v>1051</v>
+      </c>
+      <c r="AS38" t="s">
+        <v>1052</v>
+      </c>
+      <c r="AT38" t="s">
+        <v>1053</v>
+      </c>
+      <c r="AU38" t="s">
+        <v>1054</v>
+      </c>
+      <c r="AV38" t="s">
+        <v>1055</v>
+      </c>
+      <c r="AW38" t="s">
+        <v>638</v>
+      </c>
+      <c r="AX38" t="s">
+        <v>1056</v>
+      </c>
+      <c r="AY38" t="s">
+        <v>1057</v>
+      </c>
+      <c r="AZ38" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="39" spans="1:104">
+      <c r="A39" t="s">
+        <v>416</v>
+      </c>
+      <c r="B39" t="s">
+        <v>417</v>
+      </c>
+      <c r="C39" t="s">
+        <v>418</v>
+      </c>
+      <c r="D39" t="s">
+        <v>26</v>
+      </c>
+      <c r="E39" t="s">
+        <v>27</v>
+      </c>
+      <c r="F39">
+        <v>1</v>
+      </c>
+      <c r="G39">
+        <v>41620070</v>
+      </c>
+      <c r="H39" t="s">
+        <v>419</v>
+      </c>
+      <c r="I39">
+        <v>2026</v>
+      </c>
+      <c r="J39" t="s">
+        <v>420</v>
+      </c>
+      <c r="K39" t="s">
+        <v>421</v>
+      </c>
+      <c r="L39" t="s">
+        <v>422</v>
+      </c>
+      <c r="M39" t="s">
+        <v>423</v>
+      </c>
+      <c r="N39" t="s">
+        <v>424</v>
+      </c>
+      <c r="O39">
+        <v>102889</v>
+      </c>
+      <c r="P39"/>
+      <c r="Q39">
+        <v>258</v>
+      </c>
+      <c r="R39" t="s">
+        <v>425</v>
+      </c>
+      <c r="S39"/>
+      <c r="T39" t="s">
+        <v>426</v>
+      </c>
+      <c r="U39" t="s">
+        <v>427</v>
+      </c>
+      <c r="V39" t="s">
+        <v>428</v>
+      </c>
+      <c r="W39" t="s">
+        <v>429</v>
+      </c>
+      <c r="X39" t="s">
+        <v>1059</v>
+      </c>
+      <c r="Y39" t="s">
+        <v>1060</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>1061</v>
+      </c>
+      <c r="AA39" t="s">
+        <v>565</v>
+      </c>
+      <c r="AB39" t="s">
+        <v>1062</v>
+      </c>
+      <c r="AC39" t="s">
+        <v>1063</v>
+      </c>
+      <c r="AD39" t="s">
+        <v>1064</v>
+      </c>
+      <c r="AE39" t="s">
+        <v>883</v>
+      </c>
+      <c r="AF39" t="s">
+        <v>889</v>
+      </c>
+      <c r="AG39" t="s">
+        <v>1065</v>
+      </c>
+      <c r="AH39" t="s">
+        <v>1066</v>
+      </c>
+      <c r="AI39" t="s">
+        <v>607</v>
+      </c>
+      <c r="AJ39" t="s">
+        <v>937</v>
+      </c>
+      <c r="AK39" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="40" spans="1:104">
+      <c r="A40" t="s">
+        <v>430</v>
+      </c>
+      <c r="B40" t="s">
+        <v>243</v>
+      </c>
+      <c r="C40" t="s">
+        <v>244</v>
+      </c>
+      <c r="D40" t="s">
+        <v>26</v>
+      </c>
+      <c r="E40" t="s">
+        <v>55</v>
+      </c>
+      <c r="F40">
+        <v>0</v>
+      </c>
+      <c r="G40"/>
+      <c r="H40" t="s">
+        <v>431</v>
+      </c>
+      <c r="I40">
+        <v>2025</v>
+      </c>
+      <c r="J40" t="s">
+        <v>432</v>
+      </c>
+      <c r="K40" t="s">
+        <v>185</v>
+      </c>
+      <c r="L40"/>
+      <c r="M40" t="s">
+        <v>186</v>
+      </c>
+      <c r="N40" t="s">
+        <v>433</v>
+      </c>
+      <c r="O40"/>
+      <c r="P40"/>
+      <c r="Q40"/>
+      <c r="R40" t="s">
+        <v>185</v>
+      </c>
+      <c r="S40" t="s">
+        <v>108</v>
+      </c>
+      <c r="T40" t="s">
+        <v>434</v>
+      </c>
+      <c r="U40" t="s">
+        <v>435</v>
+      </c>
+      <c r="V40" t="s">
+        <v>436</v>
+      </c>
+      <c r="W40" t="s">
+        <v>437</v>
+      </c>
+      <c r="X40" t="s">
+        <v>1068</v>
+      </c>
+      <c r="Y40" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="41" spans="1:104">
+      <c r="A41" t="s">
+        <v>438</v>
+      </c>
+      <c r="B41" t="s">
+        <v>243</v>
+      </c>
+      <c r="C41" t="s">
+        <v>244</v>
+      </c>
+      <c r="D41" t="s">
+        <v>26</v>
+      </c>
+      <c r="E41" t="s">
+        <v>27</v>
+      </c>
+      <c r="F41">
+        <v>1</v>
+      </c>
+      <c r="G41">
+        <v>41113676</v>
+      </c>
+      <c r="H41" t="s">
+        <v>439</v>
+      </c>
+      <c r="I41">
+        <v>2025</v>
+      </c>
+      <c r="J41" t="s">
+        <v>440</v>
+      </c>
+      <c r="K41" t="s">
+        <v>441</v>
+      </c>
+      <c r="L41"/>
+      <c r="M41" t="s">
+        <v>442</v>
+      </c>
+      <c r="N41" t="s">
+        <v>443</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
+        <v>5</v>
+      </c>
+      <c r="Q41">
+        <v>7</v>
+      </c>
+      <c r="R41" t="s">
+        <v>444</v>
+      </c>
+      <c r="S41"/>
+      <c r="T41" t="s">
+        <v>445</v>
+      </c>
+      <c r="U41" t="s">
+        <v>446</v>
+      </c>
+      <c r="V41" t="s">
+        <v>436</v>
+      </c>
+      <c r="W41" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="42" spans="1:104">
+      <c r="A42" t="s">
+        <v>448</v>
+      </c>
+      <c r="B42" t="s">
+        <v>449</v>
+      </c>
+      <c r="C42" t="s">
+        <v>450</v>
+      </c>
+      <c r="D42" t="s">
+        <v>26</v>
+      </c>
+      <c r="E42" t="s">
+        <v>255</v>
+      </c>
+      <c r="F42">
+        <v>0</v>
+      </c>
+      <c r="G42"/>
+      <c r="H42" t="s">
+        <v>451</v>
+      </c>
+      <c r="I42">
+        <v>2026</v>
+      </c>
+      <c r="J42" t="s">
+        <v>452</v>
+      </c>
+      <c r="K42" t="s">
+        <v>453</v>
+      </c>
+      <c r="L42"/>
+      <c r="M42"/>
+      <c r="N42" t="s">
+        <v>454</v>
+      </c>
+      <c r="O42"/>
+      <c r="P42"/>
+      <c r="Q42"/>
+      <c r="R42" t="s">
+        <v>453</v>
+      </c>
+      <c r="S42" t="s">
+        <v>455</v>
+      </c>
+      <c r="T42" t="s">
+        <v>456</v>
+      </c>
+      <c r="U42" t="s">
+        <v>457</v>
+      </c>
+      <c r="V42" t="s">
+        <v>458</v>
+      </c>
+      <c r="W42" t="s">
+        <v>459</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="X1:CJ1"/>
     <mergeCell ref="CK1:CX1"/>
     <mergeCell ref="CY1:CY1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="A3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="A6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="A7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="A8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="A9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="A10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="A11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="A12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="A13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="A14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="A15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="A16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="A17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="A18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="A19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="A20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="A21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="A22" r:id="rId_hyperlink_21"/>
     <hyperlink ref="A23" r:id="rId_hyperlink_22"/>
     <hyperlink ref="A24" r:id="rId_hyperlink_23"/>
     <hyperlink ref="A25" r:id="rId_hyperlink_24"/>
     <hyperlink ref="A26" r:id="rId_hyperlink_25"/>
     <hyperlink ref="A27" r:id="rId_hyperlink_26"/>
     <hyperlink ref="A28" r:id="rId_hyperlink_27"/>
     <hyperlink ref="A29" r:id="rId_hyperlink_28"/>
     <hyperlink ref="A30" r:id="rId_hyperlink_29"/>
-    <hyperlink ref="X2" r:id="rId_hyperlink_30"/>
-[...768 lines deleted...]
-    <hyperlink ref="AU29" r:id="rId_hyperlink_799"/>
+    <hyperlink ref="A31" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="A32" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="A33" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="A34" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="A35" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="A36" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="A37" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="A38" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="A39" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="A40" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="A41" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="A42" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="X2" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="Y2" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="Z2" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="AA2" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="AB2" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="AC2" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="AD2" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="AE2" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="AF2" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="AG2" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="AH2" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="AI2" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="AJ2" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="AK2" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="AL2" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="AM2" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="AN2" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="X3" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="Y3" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="Z3" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="AA3" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="AB3" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="AC3" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="AD3" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="AE3" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="AF3" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="AG3" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="AH3" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="X4" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="Y4" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="Z4" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="AA4" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="AB4" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="AC4" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="AD4" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="AE4" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="AF4" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="AG4" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="AH4" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="AI4" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="AJ4" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="AK4" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="AL4" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="AM4" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="AN4" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="AO4" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="AP4" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="AQ4" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="AR4" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="AS4" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="AT4" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="AU4" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="AV4" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="AW4" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="AX4" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="AY4" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="AZ4" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="BA4" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="BB4" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="BC4" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="BD4" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="BE4" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="BF4" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="BG4" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="BH4" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="BI4" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="BJ4" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="BK4" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="BL4" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="BM4" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="BN4" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="BO4" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="BP4" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="BQ4" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="BR4" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="BS4" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="BT4" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="BU4" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="BV4" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="BW4" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="BX4" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="BY4" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="BZ4" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="CA4" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="CB4" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="X5" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="Y5" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="Z5" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="AA5" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="AB5" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="AC5" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="AD5" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="AE5" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="AF5" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="AG5" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="AH5" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="AI5" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="AJ5" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="AK5" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="AL5" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="AM5" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="AN5" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="AO5" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="AP5" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="AQ5" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="AR5" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="AS5" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="AT5" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="AU5" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="AV5" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="AW5" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="X6" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="Y6" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="Z6" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="AA6" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="AB6" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="AC6" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="AD6" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="AE6" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="AF6" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="AG6" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="AH6" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="AI6" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="AJ6" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="AK6" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="AL6" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="AM6" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="AN6" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="AO6" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="AP6" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="AQ6" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="AR6" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="AS6" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="AT6" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="X7" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="Y7" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="Z7" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="AA7" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="AB7" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="X8" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="Y8" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="Z8" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="AA8" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="AB8" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="AC8" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="AD8" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="AE8" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="AF8" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="AG8" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="AH8" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="AI8" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="AJ8" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="AK8" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="AL8" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="AM8" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="AN8" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="AO8" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="AP8" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="AQ8" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="AR8" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="AS8" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="AT8" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="AU8" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="AV8" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="AW8" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="AX8" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="AY8" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="AZ8" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="BA8" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="BB8" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="BC8" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="BD8" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="BE8" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="BF8" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="BG8" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="X9" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="Y9" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="Z9" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="AA9" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="AB9" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="AC9" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="AD9" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="AE9" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="AF9" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="AG9" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="AH9" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="AI9" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="AJ9" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="AK9" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="AL9" r:id="rId_hyperlink_231"/>
+    <hyperlink ref="AM9" r:id="rId_hyperlink_232"/>
+    <hyperlink ref="AN9" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="AO9" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="AP9" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="AQ9" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="AR9" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="AS9" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="AT9" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="AU9" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="AV9" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="AW9" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="AX9" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="AY9" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="AZ9" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="BA9" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="BB9" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="BC9" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="BD9" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="BE9" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="BF9" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="BG9" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="BH9" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="BI9" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="BJ9" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="BK9" r:id="rId_hyperlink_256"/>
+    <hyperlink ref="BL9" r:id="rId_hyperlink_257"/>
+    <hyperlink ref="X10" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="Y10" r:id="rId_hyperlink_259"/>
+    <hyperlink ref="Z10" r:id="rId_hyperlink_260"/>
+    <hyperlink ref="AA10" r:id="rId_hyperlink_261"/>
+    <hyperlink ref="AB10" r:id="rId_hyperlink_262"/>
+    <hyperlink ref="AC10" r:id="rId_hyperlink_263"/>
+    <hyperlink ref="AD10" r:id="rId_hyperlink_264"/>
+    <hyperlink ref="AE10" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="AF10" r:id="rId_hyperlink_266"/>
+    <hyperlink ref="AG10" r:id="rId_hyperlink_267"/>
+    <hyperlink ref="AH10" r:id="rId_hyperlink_268"/>
+    <hyperlink ref="AI10" r:id="rId_hyperlink_269"/>
+    <hyperlink ref="AJ10" r:id="rId_hyperlink_270"/>
+    <hyperlink ref="AK10" r:id="rId_hyperlink_271"/>
+    <hyperlink ref="X11" r:id="rId_hyperlink_272"/>
+    <hyperlink ref="Y11" r:id="rId_hyperlink_273"/>
+    <hyperlink ref="Z11" r:id="rId_hyperlink_274"/>
+    <hyperlink ref="AA11" r:id="rId_hyperlink_275"/>
+    <hyperlink ref="AB11" r:id="rId_hyperlink_276"/>
+    <hyperlink ref="AC11" r:id="rId_hyperlink_277"/>
+    <hyperlink ref="AD11" r:id="rId_hyperlink_278"/>
+    <hyperlink ref="AE11" r:id="rId_hyperlink_279"/>
+    <hyperlink ref="AF11" r:id="rId_hyperlink_280"/>
+    <hyperlink ref="AG11" r:id="rId_hyperlink_281"/>
+    <hyperlink ref="AH11" r:id="rId_hyperlink_282"/>
+    <hyperlink ref="AI11" r:id="rId_hyperlink_283"/>
+    <hyperlink ref="AJ11" r:id="rId_hyperlink_284"/>
+    <hyperlink ref="AK11" r:id="rId_hyperlink_285"/>
+    <hyperlink ref="AL11" r:id="rId_hyperlink_286"/>
+    <hyperlink ref="AM11" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="AN11" r:id="rId_hyperlink_288"/>
+    <hyperlink ref="AO11" r:id="rId_hyperlink_289"/>
+    <hyperlink ref="AP11" r:id="rId_hyperlink_290"/>
+    <hyperlink ref="AQ11" r:id="rId_hyperlink_291"/>
+    <hyperlink ref="AR11" r:id="rId_hyperlink_292"/>
+    <hyperlink ref="AS11" r:id="rId_hyperlink_293"/>
+    <hyperlink ref="AT11" r:id="rId_hyperlink_294"/>
+    <hyperlink ref="AU11" r:id="rId_hyperlink_295"/>
+    <hyperlink ref="AV11" r:id="rId_hyperlink_296"/>
+    <hyperlink ref="AW11" r:id="rId_hyperlink_297"/>
+    <hyperlink ref="AX11" r:id="rId_hyperlink_298"/>
+    <hyperlink ref="AY11" r:id="rId_hyperlink_299"/>
+    <hyperlink ref="AZ11" r:id="rId_hyperlink_300"/>
+    <hyperlink ref="BA11" r:id="rId_hyperlink_301"/>
+    <hyperlink ref="BB11" r:id="rId_hyperlink_302"/>
+    <hyperlink ref="BC11" r:id="rId_hyperlink_303"/>
+    <hyperlink ref="BD11" r:id="rId_hyperlink_304"/>
+    <hyperlink ref="BE11" r:id="rId_hyperlink_305"/>
+    <hyperlink ref="BF11" r:id="rId_hyperlink_306"/>
+    <hyperlink ref="BG11" r:id="rId_hyperlink_307"/>
+    <hyperlink ref="BH11" r:id="rId_hyperlink_308"/>
+    <hyperlink ref="BI11" r:id="rId_hyperlink_309"/>
+    <hyperlink ref="BJ11" r:id="rId_hyperlink_310"/>
+    <hyperlink ref="BK11" r:id="rId_hyperlink_311"/>
+    <hyperlink ref="BL11" r:id="rId_hyperlink_312"/>
+    <hyperlink ref="BM11" r:id="rId_hyperlink_313"/>
+    <hyperlink ref="BN11" r:id="rId_hyperlink_314"/>
+    <hyperlink ref="BO11" r:id="rId_hyperlink_315"/>
+    <hyperlink ref="BP11" r:id="rId_hyperlink_316"/>
+    <hyperlink ref="BQ11" r:id="rId_hyperlink_317"/>
+    <hyperlink ref="BR11" r:id="rId_hyperlink_318"/>
+    <hyperlink ref="BS11" r:id="rId_hyperlink_319"/>
+    <hyperlink ref="BT11" r:id="rId_hyperlink_320"/>
+    <hyperlink ref="BU11" r:id="rId_hyperlink_321"/>
+    <hyperlink ref="BV11" r:id="rId_hyperlink_322"/>
+    <hyperlink ref="BW11" r:id="rId_hyperlink_323"/>
+    <hyperlink ref="BX11" r:id="rId_hyperlink_324"/>
+    <hyperlink ref="BY11" r:id="rId_hyperlink_325"/>
+    <hyperlink ref="BZ11" r:id="rId_hyperlink_326"/>
+    <hyperlink ref="CA11" r:id="rId_hyperlink_327"/>
+    <hyperlink ref="CB11" r:id="rId_hyperlink_328"/>
+    <hyperlink ref="CC11" r:id="rId_hyperlink_329"/>
+    <hyperlink ref="X12" r:id="rId_hyperlink_330"/>
+    <hyperlink ref="Y12" r:id="rId_hyperlink_331"/>
+    <hyperlink ref="Z12" r:id="rId_hyperlink_332"/>
+    <hyperlink ref="AA12" r:id="rId_hyperlink_333"/>
+    <hyperlink ref="AB12" r:id="rId_hyperlink_334"/>
+    <hyperlink ref="AC12" r:id="rId_hyperlink_335"/>
+    <hyperlink ref="AD12" r:id="rId_hyperlink_336"/>
+    <hyperlink ref="AE12" r:id="rId_hyperlink_337"/>
+    <hyperlink ref="AF12" r:id="rId_hyperlink_338"/>
+    <hyperlink ref="AG12" r:id="rId_hyperlink_339"/>
+    <hyperlink ref="AH12" r:id="rId_hyperlink_340"/>
+    <hyperlink ref="AI12" r:id="rId_hyperlink_341"/>
+    <hyperlink ref="AJ12" r:id="rId_hyperlink_342"/>
+    <hyperlink ref="AK12" r:id="rId_hyperlink_343"/>
+    <hyperlink ref="AL12" r:id="rId_hyperlink_344"/>
+    <hyperlink ref="AM12" r:id="rId_hyperlink_345"/>
+    <hyperlink ref="AN12" r:id="rId_hyperlink_346"/>
+    <hyperlink ref="AO12" r:id="rId_hyperlink_347"/>
+    <hyperlink ref="AP12" r:id="rId_hyperlink_348"/>
+    <hyperlink ref="AQ12" r:id="rId_hyperlink_349"/>
+    <hyperlink ref="AR12" r:id="rId_hyperlink_350"/>
+    <hyperlink ref="AS12" r:id="rId_hyperlink_351"/>
+    <hyperlink ref="AT12" r:id="rId_hyperlink_352"/>
+    <hyperlink ref="AU12" r:id="rId_hyperlink_353"/>
+    <hyperlink ref="AV12" r:id="rId_hyperlink_354"/>
+    <hyperlink ref="AW12" r:id="rId_hyperlink_355"/>
+    <hyperlink ref="AX12" r:id="rId_hyperlink_356"/>
+    <hyperlink ref="AY12" r:id="rId_hyperlink_357"/>
+    <hyperlink ref="AZ12" r:id="rId_hyperlink_358"/>
+    <hyperlink ref="BA12" r:id="rId_hyperlink_359"/>
+    <hyperlink ref="X13" r:id="rId_hyperlink_360"/>
+    <hyperlink ref="Y13" r:id="rId_hyperlink_361"/>
+    <hyperlink ref="Z13" r:id="rId_hyperlink_362"/>
+    <hyperlink ref="AA13" r:id="rId_hyperlink_363"/>
+    <hyperlink ref="AB13" r:id="rId_hyperlink_364"/>
+    <hyperlink ref="AC13" r:id="rId_hyperlink_365"/>
+    <hyperlink ref="AD13" r:id="rId_hyperlink_366"/>
+    <hyperlink ref="AE13" r:id="rId_hyperlink_367"/>
+    <hyperlink ref="AF13" r:id="rId_hyperlink_368"/>
+    <hyperlink ref="AG13" r:id="rId_hyperlink_369"/>
+    <hyperlink ref="AH13" r:id="rId_hyperlink_370"/>
+    <hyperlink ref="AI13" r:id="rId_hyperlink_371"/>
+    <hyperlink ref="AJ13" r:id="rId_hyperlink_372"/>
+    <hyperlink ref="AK13" r:id="rId_hyperlink_373"/>
+    <hyperlink ref="AL13" r:id="rId_hyperlink_374"/>
+    <hyperlink ref="AM13" r:id="rId_hyperlink_375"/>
+    <hyperlink ref="AN13" r:id="rId_hyperlink_376"/>
+    <hyperlink ref="AO13" r:id="rId_hyperlink_377"/>
+    <hyperlink ref="AP13" r:id="rId_hyperlink_378"/>
+    <hyperlink ref="AQ13" r:id="rId_hyperlink_379"/>
+    <hyperlink ref="AR13" r:id="rId_hyperlink_380"/>
+    <hyperlink ref="AS13" r:id="rId_hyperlink_381"/>
+    <hyperlink ref="AT13" r:id="rId_hyperlink_382"/>
+    <hyperlink ref="AU13" r:id="rId_hyperlink_383"/>
+    <hyperlink ref="AV13" r:id="rId_hyperlink_384"/>
+    <hyperlink ref="AW13" r:id="rId_hyperlink_385"/>
+    <hyperlink ref="AX13" r:id="rId_hyperlink_386"/>
+    <hyperlink ref="AY13" r:id="rId_hyperlink_387"/>
+    <hyperlink ref="AZ13" r:id="rId_hyperlink_388"/>
+    <hyperlink ref="BA13" r:id="rId_hyperlink_389"/>
+    <hyperlink ref="BB13" r:id="rId_hyperlink_390"/>
+    <hyperlink ref="BC13" r:id="rId_hyperlink_391"/>
+    <hyperlink ref="BD13" r:id="rId_hyperlink_392"/>
+    <hyperlink ref="BE13" r:id="rId_hyperlink_393"/>
+    <hyperlink ref="BF13" r:id="rId_hyperlink_394"/>
+    <hyperlink ref="BG13" r:id="rId_hyperlink_395"/>
+    <hyperlink ref="BH13" r:id="rId_hyperlink_396"/>
+    <hyperlink ref="BI13" r:id="rId_hyperlink_397"/>
+    <hyperlink ref="BJ13" r:id="rId_hyperlink_398"/>
+    <hyperlink ref="BK13" r:id="rId_hyperlink_399"/>
+    <hyperlink ref="BL13" r:id="rId_hyperlink_400"/>
+    <hyperlink ref="BM13" r:id="rId_hyperlink_401"/>
+    <hyperlink ref="BN13" r:id="rId_hyperlink_402"/>
+    <hyperlink ref="BO13" r:id="rId_hyperlink_403"/>
+    <hyperlink ref="BP13" r:id="rId_hyperlink_404"/>
+    <hyperlink ref="BQ13" r:id="rId_hyperlink_405"/>
+    <hyperlink ref="BR13" r:id="rId_hyperlink_406"/>
+    <hyperlink ref="BS13" r:id="rId_hyperlink_407"/>
+    <hyperlink ref="BT13" r:id="rId_hyperlink_408"/>
+    <hyperlink ref="BU13" r:id="rId_hyperlink_409"/>
+    <hyperlink ref="BV13" r:id="rId_hyperlink_410"/>
+    <hyperlink ref="BW13" r:id="rId_hyperlink_411"/>
+    <hyperlink ref="BX13" r:id="rId_hyperlink_412"/>
+    <hyperlink ref="BY13" r:id="rId_hyperlink_413"/>
+    <hyperlink ref="BZ13" r:id="rId_hyperlink_414"/>
+    <hyperlink ref="CA13" r:id="rId_hyperlink_415"/>
+    <hyperlink ref="CB13" r:id="rId_hyperlink_416"/>
+    <hyperlink ref="CC13" r:id="rId_hyperlink_417"/>
+    <hyperlink ref="CD13" r:id="rId_hyperlink_418"/>
+    <hyperlink ref="CE13" r:id="rId_hyperlink_419"/>
+    <hyperlink ref="CF13" r:id="rId_hyperlink_420"/>
+    <hyperlink ref="CG13" r:id="rId_hyperlink_421"/>
+    <hyperlink ref="CH13" r:id="rId_hyperlink_422"/>
+    <hyperlink ref="CI13" r:id="rId_hyperlink_423"/>
+    <hyperlink ref="CJ13" r:id="rId_hyperlink_424"/>
+    <hyperlink ref="X14" r:id="rId_hyperlink_425"/>
+    <hyperlink ref="Y14" r:id="rId_hyperlink_426"/>
+    <hyperlink ref="Z14" r:id="rId_hyperlink_427"/>
+    <hyperlink ref="AA14" r:id="rId_hyperlink_428"/>
+    <hyperlink ref="AB14" r:id="rId_hyperlink_429"/>
+    <hyperlink ref="AC14" r:id="rId_hyperlink_430"/>
+    <hyperlink ref="AD14" r:id="rId_hyperlink_431"/>
+    <hyperlink ref="AE14" r:id="rId_hyperlink_432"/>
+    <hyperlink ref="AF14" r:id="rId_hyperlink_433"/>
+    <hyperlink ref="X15" r:id="rId_hyperlink_434"/>
+    <hyperlink ref="Y15" r:id="rId_hyperlink_435"/>
+    <hyperlink ref="Z15" r:id="rId_hyperlink_436"/>
+    <hyperlink ref="AA15" r:id="rId_hyperlink_437"/>
+    <hyperlink ref="AB15" r:id="rId_hyperlink_438"/>
+    <hyperlink ref="AC15" r:id="rId_hyperlink_439"/>
+    <hyperlink ref="AD15" r:id="rId_hyperlink_440"/>
+    <hyperlink ref="AE15" r:id="rId_hyperlink_441"/>
+    <hyperlink ref="AF15" r:id="rId_hyperlink_442"/>
+    <hyperlink ref="AG15" r:id="rId_hyperlink_443"/>
+    <hyperlink ref="AH15" r:id="rId_hyperlink_444"/>
+    <hyperlink ref="AI15" r:id="rId_hyperlink_445"/>
+    <hyperlink ref="AJ15" r:id="rId_hyperlink_446"/>
+    <hyperlink ref="AK15" r:id="rId_hyperlink_447"/>
+    <hyperlink ref="AL15" r:id="rId_hyperlink_448"/>
+    <hyperlink ref="AM15" r:id="rId_hyperlink_449"/>
+    <hyperlink ref="AN15" r:id="rId_hyperlink_450"/>
+    <hyperlink ref="AO15" r:id="rId_hyperlink_451"/>
+    <hyperlink ref="AP15" r:id="rId_hyperlink_452"/>
+    <hyperlink ref="AQ15" r:id="rId_hyperlink_453"/>
+    <hyperlink ref="AR15" r:id="rId_hyperlink_454"/>
+    <hyperlink ref="AS15" r:id="rId_hyperlink_455"/>
+    <hyperlink ref="AT15" r:id="rId_hyperlink_456"/>
+    <hyperlink ref="AU15" r:id="rId_hyperlink_457"/>
+    <hyperlink ref="AV15" r:id="rId_hyperlink_458"/>
+    <hyperlink ref="X16" r:id="rId_hyperlink_459"/>
+    <hyperlink ref="Y16" r:id="rId_hyperlink_460"/>
+    <hyperlink ref="Z16" r:id="rId_hyperlink_461"/>
+    <hyperlink ref="AA16" r:id="rId_hyperlink_462"/>
+    <hyperlink ref="AB16" r:id="rId_hyperlink_463"/>
+    <hyperlink ref="AC16" r:id="rId_hyperlink_464"/>
+    <hyperlink ref="AD16" r:id="rId_hyperlink_465"/>
+    <hyperlink ref="AE16" r:id="rId_hyperlink_466"/>
+    <hyperlink ref="AF16" r:id="rId_hyperlink_467"/>
+    <hyperlink ref="AG16" r:id="rId_hyperlink_468"/>
+    <hyperlink ref="AH16" r:id="rId_hyperlink_469"/>
+    <hyperlink ref="AI16" r:id="rId_hyperlink_470"/>
+    <hyperlink ref="AJ16" r:id="rId_hyperlink_471"/>
+    <hyperlink ref="AK16" r:id="rId_hyperlink_472"/>
+    <hyperlink ref="AL16" r:id="rId_hyperlink_473"/>
+    <hyperlink ref="AM16" r:id="rId_hyperlink_474"/>
+    <hyperlink ref="AN16" r:id="rId_hyperlink_475"/>
+    <hyperlink ref="AO16" r:id="rId_hyperlink_476"/>
+    <hyperlink ref="AP16" r:id="rId_hyperlink_477"/>
+    <hyperlink ref="AQ16" r:id="rId_hyperlink_478"/>
+    <hyperlink ref="AR16" r:id="rId_hyperlink_479"/>
+    <hyperlink ref="AS16" r:id="rId_hyperlink_480"/>
+    <hyperlink ref="AT16" r:id="rId_hyperlink_481"/>
+    <hyperlink ref="AU16" r:id="rId_hyperlink_482"/>
+    <hyperlink ref="AV16" r:id="rId_hyperlink_483"/>
+    <hyperlink ref="AW16" r:id="rId_hyperlink_484"/>
+    <hyperlink ref="AX16" r:id="rId_hyperlink_485"/>
+    <hyperlink ref="AY16" r:id="rId_hyperlink_486"/>
+    <hyperlink ref="AZ16" r:id="rId_hyperlink_487"/>
+    <hyperlink ref="X17" r:id="rId_hyperlink_488"/>
+    <hyperlink ref="Y17" r:id="rId_hyperlink_489"/>
+    <hyperlink ref="Z17" r:id="rId_hyperlink_490"/>
+    <hyperlink ref="AA17" r:id="rId_hyperlink_491"/>
+    <hyperlink ref="AB17" r:id="rId_hyperlink_492"/>
+    <hyperlink ref="AC17" r:id="rId_hyperlink_493"/>
+    <hyperlink ref="AD17" r:id="rId_hyperlink_494"/>
+    <hyperlink ref="AE17" r:id="rId_hyperlink_495"/>
+    <hyperlink ref="AF17" r:id="rId_hyperlink_496"/>
+    <hyperlink ref="AG17" r:id="rId_hyperlink_497"/>
+    <hyperlink ref="AH17" r:id="rId_hyperlink_498"/>
+    <hyperlink ref="AI17" r:id="rId_hyperlink_499"/>
+    <hyperlink ref="AJ17" r:id="rId_hyperlink_500"/>
+    <hyperlink ref="AK17" r:id="rId_hyperlink_501"/>
+    <hyperlink ref="AL17" r:id="rId_hyperlink_502"/>
+    <hyperlink ref="AM17" r:id="rId_hyperlink_503"/>
+    <hyperlink ref="AN17" r:id="rId_hyperlink_504"/>
+    <hyperlink ref="AO17" r:id="rId_hyperlink_505"/>
+    <hyperlink ref="AP17" r:id="rId_hyperlink_506"/>
+    <hyperlink ref="AQ17" r:id="rId_hyperlink_507"/>
+    <hyperlink ref="AR17" r:id="rId_hyperlink_508"/>
+    <hyperlink ref="AS17" r:id="rId_hyperlink_509"/>
+    <hyperlink ref="AT17" r:id="rId_hyperlink_510"/>
+    <hyperlink ref="AU17" r:id="rId_hyperlink_511"/>
+    <hyperlink ref="AV17" r:id="rId_hyperlink_512"/>
+    <hyperlink ref="AW17" r:id="rId_hyperlink_513"/>
+    <hyperlink ref="AX17" r:id="rId_hyperlink_514"/>
+    <hyperlink ref="AY17" r:id="rId_hyperlink_515"/>
+    <hyperlink ref="AZ17" r:id="rId_hyperlink_516"/>
+    <hyperlink ref="BA17" r:id="rId_hyperlink_517"/>
+    <hyperlink ref="BB17" r:id="rId_hyperlink_518"/>
+    <hyperlink ref="BC17" r:id="rId_hyperlink_519"/>
+    <hyperlink ref="BD17" r:id="rId_hyperlink_520"/>
+    <hyperlink ref="BE17" r:id="rId_hyperlink_521"/>
+    <hyperlink ref="BF17" r:id="rId_hyperlink_522"/>
+    <hyperlink ref="BG17" r:id="rId_hyperlink_523"/>
+    <hyperlink ref="BH17" r:id="rId_hyperlink_524"/>
+    <hyperlink ref="BI17" r:id="rId_hyperlink_525"/>
+    <hyperlink ref="BJ17" r:id="rId_hyperlink_526"/>
+    <hyperlink ref="BK17" r:id="rId_hyperlink_527"/>
+    <hyperlink ref="BL17" r:id="rId_hyperlink_528"/>
+    <hyperlink ref="BM17" r:id="rId_hyperlink_529"/>
+    <hyperlink ref="BN17" r:id="rId_hyperlink_530"/>
+    <hyperlink ref="BO17" r:id="rId_hyperlink_531"/>
+    <hyperlink ref="BP17" r:id="rId_hyperlink_532"/>
+    <hyperlink ref="BQ17" r:id="rId_hyperlink_533"/>
+    <hyperlink ref="BR17" r:id="rId_hyperlink_534"/>
+    <hyperlink ref="BS17" r:id="rId_hyperlink_535"/>
+    <hyperlink ref="BT17" r:id="rId_hyperlink_536"/>
+    <hyperlink ref="BU17" r:id="rId_hyperlink_537"/>
+    <hyperlink ref="BV17" r:id="rId_hyperlink_538"/>
+    <hyperlink ref="BW17" r:id="rId_hyperlink_539"/>
+    <hyperlink ref="BX17" r:id="rId_hyperlink_540"/>
+    <hyperlink ref="BY17" r:id="rId_hyperlink_541"/>
+    <hyperlink ref="BZ17" r:id="rId_hyperlink_542"/>
+    <hyperlink ref="CA17" r:id="rId_hyperlink_543"/>
+    <hyperlink ref="CB17" r:id="rId_hyperlink_544"/>
+    <hyperlink ref="CC17" r:id="rId_hyperlink_545"/>
+    <hyperlink ref="CD17" r:id="rId_hyperlink_546"/>
+    <hyperlink ref="CE17" r:id="rId_hyperlink_547"/>
+    <hyperlink ref="X18" r:id="rId_hyperlink_548"/>
+    <hyperlink ref="Y18" r:id="rId_hyperlink_549"/>
+    <hyperlink ref="Z18" r:id="rId_hyperlink_550"/>
+    <hyperlink ref="AA18" r:id="rId_hyperlink_551"/>
+    <hyperlink ref="AB18" r:id="rId_hyperlink_552"/>
+    <hyperlink ref="AC18" r:id="rId_hyperlink_553"/>
+    <hyperlink ref="AD18" r:id="rId_hyperlink_554"/>
+    <hyperlink ref="AE18" r:id="rId_hyperlink_555"/>
+    <hyperlink ref="AF18" r:id="rId_hyperlink_556"/>
+    <hyperlink ref="AG18" r:id="rId_hyperlink_557"/>
+    <hyperlink ref="AH18" r:id="rId_hyperlink_558"/>
+    <hyperlink ref="AI18" r:id="rId_hyperlink_559"/>
+    <hyperlink ref="AJ18" r:id="rId_hyperlink_560"/>
+    <hyperlink ref="AK18" r:id="rId_hyperlink_561"/>
+    <hyperlink ref="AL18" r:id="rId_hyperlink_562"/>
+    <hyperlink ref="AM18" r:id="rId_hyperlink_563"/>
+    <hyperlink ref="AN18" r:id="rId_hyperlink_564"/>
+    <hyperlink ref="AO18" r:id="rId_hyperlink_565"/>
+    <hyperlink ref="AP18" r:id="rId_hyperlink_566"/>
+    <hyperlink ref="AQ18" r:id="rId_hyperlink_567"/>
+    <hyperlink ref="AR18" r:id="rId_hyperlink_568"/>
+    <hyperlink ref="AS18" r:id="rId_hyperlink_569"/>
+    <hyperlink ref="AT18" r:id="rId_hyperlink_570"/>
+    <hyperlink ref="AU18" r:id="rId_hyperlink_571"/>
+    <hyperlink ref="AV18" r:id="rId_hyperlink_572"/>
+    <hyperlink ref="AW18" r:id="rId_hyperlink_573"/>
+    <hyperlink ref="X19" r:id="rId_hyperlink_574"/>
+    <hyperlink ref="Y19" r:id="rId_hyperlink_575"/>
+    <hyperlink ref="Z19" r:id="rId_hyperlink_576"/>
+    <hyperlink ref="AA19" r:id="rId_hyperlink_577"/>
+    <hyperlink ref="AB19" r:id="rId_hyperlink_578"/>
+    <hyperlink ref="AC19" r:id="rId_hyperlink_579"/>
+    <hyperlink ref="AD19" r:id="rId_hyperlink_580"/>
+    <hyperlink ref="AE19" r:id="rId_hyperlink_581"/>
+    <hyperlink ref="AF19" r:id="rId_hyperlink_582"/>
+    <hyperlink ref="AG19" r:id="rId_hyperlink_583"/>
+    <hyperlink ref="AH19" r:id="rId_hyperlink_584"/>
+    <hyperlink ref="X20" r:id="rId_hyperlink_585"/>
+    <hyperlink ref="Y20" r:id="rId_hyperlink_586"/>
+    <hyperlink ref="Z20" r:id="rId_hyperlink_587"/>
+    <hyperlink ref="AA20" r:id="rId_hyperlink_588"/>
+    <hyperlink ref="AB20" r:id="rId_hyperlink_589"/>
+    <hyperlink ref="AC20" r:id="rId_hyperlink_590"/>
+    <hyperlink ref="AD20" r:id="rId_hyperlink_591"/>
+    <hyperlink ref="AE20" r:id="rId_hyperlink_592"/>
+    <hyperlink ref="AF20" r:id="rId_hyperlink_593"/>
+    <hyperlink ref="AG20" r:id="rId_hyperlink_594"/>
+    <hyperlink ref="AH20" r:id="rId_hyperlink_595"/>
+    <hyperlink ref="AI20" r:id="rId_hyperlink_596"/>
+    <hyperlink ref="AJ20" r:id="rId_hyperlink_597"/>
+    <hyperlink ref="AK20" r:id="rId_hyperlink_598"/>
+    <hyperlink ref="AL20" r:id="rId_hyperlink_599"/>
+    <hyperlink ref="AM20" r:id="rId_hyperlink_600"/>
+    <hyperlink ref="AN20" r:id="rId_hyperlink_601"/>
+    <hyperlink ref="AO20" r:id="rId_hyperlink_602"/>
+    <hyperlink ref="AP20" r:id="rId_hyperlink_603"/>
+    <hyperlink ref="AQ20" r:id="rId_hyperlink_604"/>
+    <hyperlink ref="AR20" r:id="rId_hyperlink_605"/>
+    <hyperlink ref="AS20" r:id="rId_hyperlink_606"/>
+    <hyperlink ref="AT20" r:id="rId_hyperlink_607"/>
+    <hyperlink ref="AU20" r:id="rId_hyperlink_608"/>
+    <hyperlink ref="AV20" r:id="rId_hyperlink_609"/>
+    <hyperlink ref="AW20" r:id="rId_hyperlink_610"/>
+    <hyperlink ref="AX20" r:id="rId_hyperlink_611"/>
+    <hyperlink ref="AY20" r:id="rId_hyperlink_612"/>
+    <hyperlink ref="AZ20" r:id="rId_hyperlink_613"/>
+    <hyperlink ref="BA20" r:id="rId_hyperlink_614"/>
+    <hyperlink ref="BB20" r:id="rId_hyperlink_615"/>
+    <hyperlink ref="BC20" r:id="rId_hyperlink_616"/>
+    <hyperlink ref="BD20" r:id="rId_hyperlink_617"/>
+    <hyperlink ref="BE20" r:id="rId_hyperlink_618"/>
+    <hyperlink ref="BF20" r:id="rId_hyperlink_619"/>
+    <hyperlink ref="X21" r:id="rId_hyperlink_620"/>
+    <hyperlink ref="Y21" r:id="rId_hyperlink_621"/>
+    <hyperlink ref="Z21" r:id="rId_hyperlink_622"/>
+    <hyperlink ref="AA21" r:id="rId_hyperlink_623"/>
+    <hyperlink ref="AB21" r:id="rId_hyperlink_624"/>
+    <hyperlink ref="AC21" r:id="rId_hyperlink_625"/>
+    <hyperlink ref="AD21" r:id="rId_hyperlink_626"/>
+    <hyperlink ref="AE21" r:id="rId_hyperlink_627"/>
+    <hyperlink ref="AF21" r:id="rId_hyperlink_628"/>
+    <hyperlink ref="AG21" r:id="rId_hyperlink_629"/>
+    <hyperlink ref="AH21" r:id="rId_hyperlink_630"/>
+    <hyperlink ref="AI21" r:id="rId_hyperlink_631"/>
+    <hyperlink ref="AJ21" r:id="rId_hyperlink_632"/>
+    <hyperlink ref="AK21" r:id="rId_hyperlink_633"/>
+    <hyperlink ref="AL21" r:id="rId_hyperlink_634"/>
+    <hyperlink ref="AM21" r:id="rId_hyperlink_635"/>
+    <hyperlink ref="AN21" r:id="rId_hyperlink_636"/>
+    <hyperlink ref="AO21" r:id="rId_hyperlink_637"/>
+    <hyperlink ref="AP21" r:id="rId_hyperlink_638"/>
+    <hyperlink ref="AQ21" r:id="rId_hyperlink_639"/>
+    <hyperlink ref="AR21" r:id="rId_hyperlink_640"/>
+    <hyperlink ref="AS21" r:id="rId_hyperlink_641"/>
+    <hyperlink ref="AT21" r:id="rId_hyperlink_642"/>
+    <hyperlink ref="X22" r:id="rId_hyperlink_643"/>
+    <hyperlink ref="Y22" r:id="rId_hyperlink_644"/>
+    <hyperlink ref="Z22" r:id="rId_hyperlink_645"/>
+    <hyperlink ref="AA22" r:id="rId_hyperlink_646"/>
+    <hyperlink ref="AB22" r:id="rId_hyperlink_647"/>
+    <hyperlink ref="AC22" r:id="rId_hyperlink_648"/>
+    <hyperlink ref="AD22" r:id="rId_hyperlink_649"/>
+    <hyperlink ref="AE22" r:id="rId_hyperlink_650"/>
+    <hyperlink ref="AF22" r:id="rId_hyperlink_651"/>
+    <hyperlink ref="AG22" r:id="rId_hyperlink_652"/>
+    <hyperlink ref="AH22" r:id="rId_hyperlink_653"/>
+    <hyperlink ref="AI22" r:id="rId_hyperlink_654"/>
+    <hyperlink ref="AJ22" r:id="rId_hyperlink_655"/>
+    <hyperlink ref="AK22" r:id="rId_hyperlink_656"/>
+    <hyperlink ref="X23" r:id="rId_hyperlink_657"/>
+    <hyperlink ref="Y23" r:id="rId_hyperlink_658"/>
+    <hyperlink ref="Z23" r:id="rId_hyperlink_659"/>
+    <hyperlink ref="AA23" r:id="rId_hyperlink_660"/>
+    <hyperlink ref="AB23" r:id="rId_hyperlink_661"/>
+    <hyperlink ref="AC23" r:id="rId_hyperlink_662"/>
+    <hyperlink ref="AD23" r:id="rId_hyperlink_663"/>
+    <hyperlink ref="AE23" r:id="rId_hyperlink_664"/>
+    <hyperlink ref="AF23" r:id="rId_hyperlink_665"/>
+    <hyperlink ref="AG23" r:id="rId_hyperlink_666"/>
+    <hyperlink ref="AH23" r:id="rId_hyperlink_667"/>
+    <hyperlink ref="AI23" r:id="rId_hyperlink_668"/>
+    <hyperlink ref="AJ23" r:id="rId_hyperlink_669"/>
+    <hyperlink ref="AK23" r:id="rId_hyperlink_670"/>
+    <hyperlink ref="AL23" r:id="rId_hyperlink_671"/>
+    <hyperlink ref="AM23" r:id="rId_hyperlink_672"/>
+    <hyperlink ref="AN23" r:id="rId_hyperlink_673"/>
+    <hyperlink ref="AO23" r:id="rId_hyperlink_674"/>
+    <hyperlink ref="AP23" r:id="rId_hyperlink_675"/>
+    <hyperlink ref="AQ23" r:id="rId_hyperlink_676"/>
+    <hyperlink ref="AR23" r:id="rId_hyperlink_677"/>
+    <hyperlink ref="AS23" r:id="rId_hyperlink_678"/>
+    <hyperlink ref="AT23" r:id="rId_hyperlink_679"/>
+    <hyperlink ref="AU23" r:id="rId_hyperlink_680"/>
+    <hyperlink ref="AV23" r:id="rId_hyperlink_681"/>
+    <hyperlink ref="AW23" r:id="rId_hyperlink_682"/>
+    <hyperlink ref="AX23" r:id="rId_hyperlink_683"/>
+    <hyperlink ref="AY23" r:id="rId_hyperlink_684"/>
+    <hyperlink ref="AZ23" r:id="rId_hyperlink_685"/>
+    <hyperlink ref="BA23" r:id="rId_hyperlink_686"/>
+    <hyperlink ref="BB23" r:id="rId_hyperlink_687"/>
+    <hyperlink ref="BC23" r:id="rId_hyperlink_688"/>
+    <hyperlink ref="BD23" r:id="rId_hyperlink_689"/>
+    <hyperlink ref="BE23" r:id="rId_hyperlink_690"/>
+    <hyperlink ref="BF23" r:id="rId_hyperlink_691"/>
+    <hyperlink ref="BG23" r:id="rId_hyperlink_692"/>
+    <hyperlink ref="BH23" r:id="rId_hyperlink_693"/>
+    <hyperlink ref="BI23" r:id="rId_hyperlink_694"/>
+    <hyperlink ref="BJ23" r:id="rId_hyperlink_695"/>
+    <hyperlink ref="BK23" r:id="rId_hyperlink_696"/>
+    <hyperlink ref="BL23" r:id="rId_hyperlink_697"/>
+    <hyperlink ref="BM23" r:id="rId_hyperlink_698"/>
+    <hyperlink ref="BN23" r:id="rId_hyperlink_699"/>
+    <hyperlink ref="BO23" r:id="rId_hyperlink_700"/>
+    <hyperlink ref="BP23" r:id="rId_hyperlink_701"/>
+    <hyperlink ref="BQ23" r:id="rId_hyperlink_702"/>
+    <hyperlink ref="BR23" r:id="rId_hyperlink_703"/>
+    <hyperlink ref="BS23" r:id="rId_hyperlink_704"/>
+    <hyperlink ref="BT23" r:id="rId_hyperlink_705"/>
+    <hyperlink ref="BU23" r:id="rId_hyperlink_706"/>
+    <hyperlink ref="BV23" r:id="rId_hyperlink_707"/>
+    <hyperlink ref="BW23" r:id="rId_hyperlink_708"/>
+    <hyperlink ref="X24" r:id="rId_hyperlink_709"/>
+    <hyperlink ref="Y24" r:id="rId_hyperlink_710"/>
+    <hyperlink ref="Z24" r:id="rId_hyperlink_711"/>
+    <hyperlink ref="X25" r:id="rId_hyperlink_712"/>
+    <hyperlink ref="Y25" r:id="rId_hyperlink_713"/>
+    <hyperlink ref="Z25" r:id="rId_hyperlink_714"/>
+    <hyperlink ref="AA25" r:id="rId_hyperlink_715"/>
+    <hyperlink ref="AB25" r:id="rId_hyperlink_716"/>
+    <hyperlink ref="AC25" r:id="rId_hyperlink_717"/>
+    <hyperlink ref="AD25" r:id="rId_hyperlink_718"/>
+    <hyperlink ref="AE25" r:id="rId_hyperlink_719"/>
+    <hyperlink ref="AF25" r:id="rId_hyperlink_720"/>
+    <hyperlink ref="AG25" r:id="rId_hyperlink_721"/>
+    <hyperlink ref="AH25" r:id="rId_hyperlink_722"/>
+    <hyperlink ref="AI25" r:id="rId_hyperlink_723"/>
+    <hyperlink ref="AJ25" r:id="rId_hyperlink_724"/>
+    <hyperlink ref="X26" r:id="rId_hyperlink_725"/>
+    <hyperlink ref="Y26" r:id="rId_hyperlink_726"/>
+    <hyperlink ref="Z26" r:id="rId_hyperlink_727"/>
+    <hyperlink ref="AA26" r:id="rId_hyperlink_728"/>
+    <hyperlink ref="AB26" r:id="rId_hyperlink_729"/>
+    <hyperlink ref="AC26" r:id="rId_hyperlink_730"/>
+    <hyperlink ref="AD26" r:id="rId_hyperlink_731"/>
+    <hyperlink ref="AE26" r:id="rId_hyperlink_732"/>
+    <hyperlink ref="AF26" r:id="rId_hyperlink_733"/>
+    <hyperlink ref="AG26" r:id="rId_hyperlink_734"/>
+    <hyperlink ref="AH26" r:id="rId_hyperlink_735"/>
+    <hyperlink ref="AI26" r:id="rId_hyperlink_736"/>
+    <hyperlink ref="AJ26" r:id="rId_hyperlink_737"/>
+    <hyperlink ref="AK26" r:id="rId_hyperlink_738"/>
+    <hyperlink ref="AL26" r:id="rId_hyperlink_739"/>
+    <hyperlink ref="AM26" r:id="rId_hyperlink_740"/>
+    <hyperlink ref="AN26" r:id="rId_hyperlink_741"/>
+    <hyperlink ref="X27" r:id="rId_hyperlink_742"/>
+    <hyperlink ref="Y27" r:id="rId_hyperlink_743"/>
+    <hyperlink ref="Z27" r:id="rId_hyperlink_744"/>
+    <hyperlink ref="AA27" r:id="rId_hyperlink_745"/>
+    <hyperlink ref="AB27" r:id="rId_hyperlink_746"/>
+    <hyperlink ref="AC27" r:id="rId_hyperlink_747"/>
+    <hyperlink ref="AD27" r:id="rId_hyperlink_748"/>
+    <hyperlink ref="AE27" r:id="rId_hyperlink_749"/>
+    <hyperlink ref="AF27" r:id="rId_hyperlink_750"/>
+    <hyperlink ref="AG27" r:id="rId_hyperlink_751"/>
+    <hyperlink ref="AH27" r:id="rId_hyperlink_752"/>
+    <hyperlink ref="AI27" r:id="rId_hyperlink_753"/>
+    <hyperlink ref="AJ27" r:id="rId_hyperlink_754"/>
+    <hyperlink ref="AK27" r:id="rId_hyperlink_755"/>
+    <hyperlink ref="AL27" r:id="rId_hyperlink_756"/>
+    <hyperlink ref="AM27" r:id="rId_hyperlink_757"/>
+    <hyperlink ref="AN27" r:id="rId_hyperlink_758"/>
+    <hyperlink ref="AO27" r:id="rId_hyperlink_759"/>
+    <hyperlink ref="AP27" r:id="rId_hyperlink_760"/>
+    <hyperlink ref="AQ27" r:id="rId_hyperlink_761"/>
+    <hyperlink ref="AR27" r:id="rId_hyperlink_762"/>
+    <hyperlink ref="AS27" r:id="rId_hyperlink_763"/>
+    <hyperlink ref="X28" r:id="rId_hyperlink_764"/>
+    <hyperlink ref="Y28" r:id="rId_hyperlink_765"/>
+    <hyperlink ref="Z28" r:id="rId_hyperlink_766"/>
+    <hyperlink ref="AA28" r:id="rId_hyperlink_767"/>
+    <hyperlink ref="AB28" r:id="rId_hyperlink_768"/>
+    <hyperlink ref="AC28" r:id="rId_hyperlink_769"/>
+    <hyperlink ref="AD28" r:id="rId_hyperlink_770"/>
+    <hyperlink ref="AE28" r:id="rId_hyperlink_771"/>
+    <hyperlink ref="AF28" r:id="rId_hyperlink_772"/>
+    <hyperlink ref="AG28" r:id="rId_hyperlink_773"/>
+    <hyperlink ref="AH28" r:id="rId_hyperlink_774"/>
+    <hyperlink ref="AI28" r:id="rId_hyperlink_775"/>
+    <hyperlink ref="AJ28" r:id="rId_hyperlink_776"/>
+    <hyperlink ref="AK28" r:id="rId_hyperlink_777"/>
+    <hyperlink ref="AL28" r:id="rId_hyperlink_778"/>
+    <hyperlink ref="AM28" r:id="rId_hyperlink_779"/>
+    <hyperlink ref="AN28" r:id="rId_hyperlink_780"/>
+    <hyperlink ref="AO28" r:id="rId_hyperlink_781"/>
+    <hyperlink ref="AP28" r:id="rId_hyperlink_782"/>
+    <hyperlink ref="AQ28" r:id="rId_hyperlink_783"/>
+    <hyperlink ref="AR28" r:id="rId_hyperlink_784"/>
+    <hyperlink ref="AS28" r:id="rId_hyperlink_785"/>
+    <hyperlink ref="AT28" r:id="rId_hyperlink_786"/>
+    <hyperlink ref="AU28" r:id="rId_hyperlink_787"/>
+    <hyperlink ref="AV28" r:id="rId_hyperlink_788"/>
+    <hyperlink ref="AW28" r:id="rId_hyperlink_789"/>
+    <hyperlink ref="AX28" r:id="rId_hyperlink_790"/>
+    <hyperlink ref="AY28" r:id="rId_hyperlink_791"/>
+    <hyperlink ref="AZ28" r:id="rId_hyperlink_792"/>
+    <hyperlink ref="BA28" r:id="rId_hyperlink_793"/>
+    <hyperlink ref="BB28" r:id="rId_hyperlink_794"/>
+    <hyperlink ref="BC28" r:id="rId_hyperlink_795"/>
+    <hyperlink ref="X29" r:id="rId_hyperlink_796"/>
+    <hyperlink ref="Y29" r:id="rId_hyperlink_797"/>
+    <hyperlink ref="Z29" r:id="rId_hyperlink_798"/>
+    <hyperlink ref="AA29" r:id="rId_hyperlink_799"/>
+    <hyperlink ref="AB29" r:id="rId_hyperlink_800"/>
+    <hyperlink ref="AC29" r:id="rId_hyperlink_801"/>
+    <hyperlink ref="AD29" r:id="rId_hyperlink_802"/>
+    <hyperlink ref="AE29" r:id="rId_hyperlink_803"/>
+    <hyperlink ref="AF29" r:id="rId_hyperlink_804"/>
+    <hyperlink ref="AG29" r:id="rId_hyperlink_805"/>
+    <hyperlink ref="AH29" r:id="rId_hyperlink_806"/>
+    <hyperlink ref="AI29" r:id="rId_hyperlink_807"/>
+    <hyperlink ref="AJ29" r:id="rId_hyperlink_808"/>
+    <hyperlink ref="AK29" r:id="rId_hyperlink_809"/>
+    <hyperlink ref="AL29" r:id="rId_hyperlink_810"/>
+    <hyperlink ref="AM29" r:id="rId_hyperlink_811"/>
+    <hyperlink ref="AN29" r:id="rId_hyperlink_812"/>
+    <hyperlink ref="AO29" r:id="rId_hyperlink_813"/>
+    <hyperlink ref="AP29" r:id="rId_hyperlink_814"/>
+    <hyperlink ref="AQ29" r:id="rId_hyperlink_815"/>
+    <hyperlink ref="AR29" r:id="rId_hyperlink_816"/>
+    <hyperlink ref="AS29" r:id="rId_hyperlink_817"/>
+    <hyperlink ref="AT29" r:id="rId_hyperlink_818"/>
+    <hyperlink ref="AU29" r:id="rId_hyperlink_819"/>
+    <hyperlink ref="X30" r:id="rId_hyperlink_820"/>
+    <hyperlink ref="X31" r:id="rId_hyperlink_821"/>
+    <hyperlink ref="Y31" r:id="rId_hyperlink_822"/>
+    <hyperlink ref="Z31" r:id="rId_hyperlink_823"/>
+    <hyperlink ref="AA31" r:id="rId_hyperlink_824"/>
+    <hyperlink ref="AB31" r:id="rId_hyperlink_825"/>
+    <hyperlink ref="AC31" r:id="rId_hyperlink_826"/>
+    <hyperlink ref="AD31" r:id="rId_hyperlink_827"/>
+    <hyperlink ref="AE31" r:id="rId_hyperlink_828"/>
+    <hyperlink ref="AF31" r:id="rId_hyperlink_829"/>
+    <hyperlink ref="AG31" r:id="rId_hyperlink_830"/>
+    <hyperlink ref="AH31" r:id="rId_hyperlink_831"/>
+    <hyperlink ref="AI31" r:id="rId_hyperlink_832"/>
+    <hyperlink ref="AJ31" r:id="rId_hyperlink_833"/>
+    <hyperlink ref="AK31" r:id="rId_hyperlink_834"/>
+    <hyperlink ref="AL31" r:id="rId_hyperlink_835"/>
+    <hyperlink ref="AM31" r:id="rId_hyperlink_836"/>
+    <hyperlink ref="AN31" r:id="rId_hyperlink_837"/>
+    <hyperlink ref="AO31" r:id="rId_hyperlink_838"/>
+    <hyperlink ref="AP31" r:id="rId_hyperlink_839"/>
+    <hyperlink ref="X32" r:id="rId_hyperlink_840"/>
+    <hyperlink ref="Y32" r:id="rId_hyperlink_841"/>
+    <hyperlink ref="Z32" r:id="rId_hyperlink_842"/>
+    <hyperlink ref="X33" r:id="rId_hyperlink_843"/>
+    <hyperlink ref="Y33" r:id="rId_hyperlink_844"/>
+    <hyperlink ref="X34" r:id="rId_hyperlink_845"/>
+    <hyperlink ref="X35" r:id="rId_hyperlink_846"/>
+    <hyperlink ref="Y35" r:id="rId_hyperlink_847"/>
+    <hyperlink ref="Z35" r:id="rId_hyperlink_848"/>
+    <hyperlink ref="X36" r:id="rId_hyperlink_849"/>
+    <hyperlink ref="Y36" r:id="rId_hyperlink_850"/>
+    <hyperlink ref="X37" r:id="rId_hyperlink_851"/>
+    <hyperlink ref="Y37" r:id="rId_hyperlink_852"/>
+    <hyperlink ref="X38" r:id="rId_hyperlink_853"/>
+    <hyperlink ref="Y38" r:id="rId_hyperlink_854"/>
+    <hyperlink ref="Z38" r:id="rId_hyperlink_855"/>
+    <hyperlink ref="AA38" r:id="rId_hyperlink_856"/>
+    <hyperlink ref="AB38" r:id="rId_hyperlink_857"/>
+    <hyperlink ref="AC38" r:id="rId_hyperlink_858"/>
+    <hyperlink ref="AD38" r:id="rId_hyperlink_859"/>
+    <hyperlink ref="AE38" r:id="rId_hyperlink_860"/>
+    <hyperlink ref="AF38" r:id="rId_hyperlink_861"/>
+    <hyperlink ref="AG38" r:id="rId_hyperlink_862"/>
+    <hyperlink ref="AH38" r:id="rId_hyperlink_863"/>
+    <hyperlink ref="AI38" r:id="rId_hyperlink_864"/>
+    <hyperlink ref="AJ38" r:id="rId_hyperlink_865"/>
+    <hyperlink ref="AK38" r:id="rId_hyperlink_866"/>
+    <hyperlink ref="AL38" r:id="rId_hyperlink_867"/>
+    <hyperlink ref="AM38" r:id="rId_hyperlink_868"/>
+    <hyperlink ref="AN38" r:id="rId_hyperlink_869"/>
+    <hyperlink ref="AO38" r:id="rId_hyperlink_870"/>
+    <hyperlink ref="AP38" r:id="rId_hyperlink_871"/>
+    <hyperlink ref="AQ38" r:id="rId_hyperlink_872"/>
+    <hyperlink ref="AR38" r:id="rId_hyperlink_873"/>
+    <hyperlink ref="AS38" r:id="rId_hyperlink_874"/>
+    <hyperlink ref="AT38" r:id="rId_hyperlink_875"/>
+    <hyperlink ref="AU38" r:id="rId_hyperlink_876"/>
+    <hyperlink ref="AV38" r:id="rId_hyperlink_877"/>
+    <hyperlink ref="AW38" r:id="rId_hyperlink_878"/>
+    <hyperlink ref="AX38" r:id="rId_hyperlink_879"/>
+    <hyperlink ref="AY38" r:id="rId_hyperlink_880"/>
+    <hyperlink ref="AZ38" r:id="rId_hyperlink_881"/>
+    <hyperlink ref="X39" r:id="rId_hyperlink_882"/>
+    <hyperlink ref="Y39" r:id="rId_hyperlink_883"/>
+    <hyperlink ref="Z39" r:id="rId_hyperlink_884"/>
+    <hyperlink ref="AA39" r:id="rId_hyperlink_885"/>
+    <hyperlink ref="AB39" r:id="rId_hyperlink_886"/>
+    <hyperlink ref="AC39" r:id="rId_hyperlink_887"/>
+    <hyperlink ref="AD39" r:id="rId_hyperlink_888"/>
+    <hyperlink ref="AE39" r:id="rId_hyperlink_889"/>
+    <hyperlink ref="AF39" r:id="rId_hyperlink_890"/>
+    <hyperlink ref="AG39" r:id="rId_hyperlink_891"/>
+    <hyperlink ref="AH39" r:id="rId_hyperlink_892"/>
+    <hyperlink ref="AI39" r:id="rId_hyperlink_893"/>
+    <hyperlink ref="AJ39" r:id="rId_hyperlink_894"/>
+    <hyperlink ref="AK39" r:id="rId_hyperlink_895"/>
+    <hyperlink ref="X40" r:id="rId_hyperlink_896"/>
+    <hyperlink ref="Y40" r:id="rId_hyperlink_897"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
@@ -8482,32 +10147,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-04-27 11:41:31</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-04-27 11:41:31)</dc:description>
+  <dc:title>Literature Export 2026-06-12 19:07:55</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-06-12 19:07:55)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>