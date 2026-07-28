--- v3 (2026-06-12)
+++ v4 (2026-07-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1234">
   <si>
     <t>RDP - Link</t>
   </si>
   <si>
     <t>Working Groups</t>
   </si>
   <si>
     <t>Subproject</t>
   </si>
   <si>
     <t>Open Access</t>
   </si>
   <si>
     <t>Publication Type</t>
   </si>
   <si>
     <t>Peer Reviewed</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
@@ -1394,50 +1394,185 @@
   <si>
     <t>Digital material management for biomedical consortia at University Medical Center Göttingen</t>
   </si>
   <si>
     <t>Zenodo</t>
   </si>
   <si>
     <t>https://zenodo.org/doi/10.5281/zenodo.18557943</t>
   </si>
   <si>
     <t>Conference: RDA DE Potsdam 2026</t>
   </si>
   <si>
     <t>Giese RM, Saldeitis K, Smolorz SA, Macneil R, Mathes T, Sax U, Nussbeck S, Kusch H</t>
   </si>
   <si>
     <t>Giese RM</t>
   </si>
   <si>
     <t>Kusch H</t>
   </si>
   <si>
     <t>2026-06-05 14:07:44</t>
   </si>
   <si>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/42</t>
+  </si>
+  <si>
+    <t>10.1016/j.celrep.2026.117542</t>
+  </si>
+  <si>
+    <t>Mechanisms of premotor-motor cortex interactions during movement initiation</t>
+  </si>
+  <si>
+    <t>Cell Reports</t>
+  </si>
+  <si>
+    <t>2211-1247</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1016/j.celrep.2026.117542</t>
+  </si>
+  <si>
+    <t>Alyahyay M, Ammer JJ, Kalweit G, Zhu H, Adzemovic A, Kalweit M, Karvat G, Schneider A, Tong Y, Döbrössy MD, Jäckel Z, Akmese C, Vlachos A, Boedecker J, Diester I</t>
+  </si>
+  <si>
+    <t>Alyahyay M</t>
+  </si>
+  <si>
+    <t>Diester I</t>
+  </si>
+  <si>
+    <t>2026-06-21 18:36:26</t>
+  </si>
+  <si>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/43</t>
+  </si>
+  <si>
+    <t>rg-strenzke</t>
+  </si>
+  <si>
+    <t>A01</t>
+  </si>
+  <si>
+    <t>10.1038/s41591-026-04512-5</t>
+  </si>
+  <si>
+    <t>A second chance for gene therapy to restore natural hearing</t>
+  </si>
+  <si>
+    <t>Nature Medicine</t>
+  </si>
+  <si>
+    <t>1078-8956</t>
+  </si>
+  <si>
+    <t>1546-170X</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1038/s41591-026-04512-5</t>
+  </si>
+  <si>
+    <t>Nat Med</t>
+  </si>
+  <si>
+    <t>2026-07-13 07:14:54</t>
+  </si>
+  <si>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/44</t>
+  </si>
+  <si>
+    <t>10.1038/s41586-026-10755-6</t>
+  </si>
+  <si>
+    <t>An intrinsic cytoskeletal oscillator establishes neuronal polarity</t>
+  </si>
+  <si>
+    <t>Nature</t>
+  </si>
+  <si>
+    <t>0028-0836</t>
+  </si>
+  <si>
+    <t>1476-4687</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1038/s41586-026-10755-6</t>
+  </si>
+  <si>
+    <t>Lin T, Coles CH, Alfadil E, Fäßler F, Husch A, Dupraz S, Pietralla T, Narita A, Schelski M, Flynn KC, Stern S, Möhl C, Hilton BJ, Vauti F, Arnold H, Schur FKM, Bradke F</t>
+  </si>
+  <si>
+    <t>Lin T</t>
+  </si>
+  <si>
+    <t>2026-07-13 07:22:08</t>
+  </si>
+  <si>
+    <t>http://rdp.sfb1690.uni-goettingen.de/literature/publications/45</t>
+  </si>
+  <si>
+    <t>rg-wichmann</t>
+  </si>
+  <si>
+    <t>A05</t>
+  </si>
+  <si>
+    <t>10.1083/jcb.202509110</t>
+  </si>
+  <si>
+    <t>The missing link: Piccolino is essential for tethering synaptic vesicles to rod photoreceptor ribbons</t>
+  </si>
+  <si>
+    <t>Journal of Cell Biology</t>
+  </si>
+  <si>
+    <t>0021-9525</t>
+  </si>
+  <si>
+    <t>1540-8140</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1083/jcb.202509110</t>
+  </si>
+  <si>
+    <t>J Cell Biol</t>
+  </si>
+  <si>
+    <t>Gierke K, Gadomska M, Breuer J, Bahr JN, Müller TM, Ehnis H, Zobel S, Mejia Villagran N, Kirsch SA, Skrzypek A, Frischknecht R, Fejtová A, Böckmann RA, Wichmann C, Regus-Leidig H, Brandstätter JH</t>
+  </si>
+  <si>
+    <t>Gierke K</t>
+  </si>
+  <si>
+    <t>Brandstätter JH</t>
+  </si>
+  <si>
+    <t>2026-07-27 07:27:54</t>
+  </si>
+  <si>
     <t>GRO.data: https://doi.org/10.25625/KVGHV2</t>
   </si>
   <si>
     <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/148887</t>
   </si>
   <si>
     <t>Generic External ID: https://www.nature.com/articles/s41467-025-58738-x.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58738-x/MediaObjects/41467_2025_58738_MOESM1_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58738-x/MediaObjects/41467_2025_58738_MOESM2_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58738-x/MediaObjects/41467_2025_58738_MOESM3_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58738-x/MediaObjects/41467_2025_58738_MOESM4_ESM.xlsx</t>
   </si>
   <si>
     <t>Generic External ID: https://github.com/machenslab/dPCA</t>
   </si>
   <si>
     <t>Generic External ID: https://goeseek.gwdguser.de/studies/252</t>
@@ -3224,50 +3359,260 @@
   <si>
     <t>ORCID: https://orcid.org/0000-0002-3013-8057</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-6213-8107</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-2123-1900</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/03b94tp07</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/00rcxh774</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_021262</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1565): https://rdp.sfb1565.uni-goettingen.de/literature/publications/130</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1401</t>
   </si>
   <si>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/gro-2/178066</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.nature.com/articles/s41591-026-04512-5.pdf</t>
+  </si>
+  <si>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/gro-2/178067</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.nature.com/articles/s41586-026-10755-6.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://github.com/darkbreaker0/IJ_NeuriteGrowthScript</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://github.com/darkbreaker0/Arp3_neuronal_polarization_2026</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-026-10755-6/MediaObjects/41586_2026_10755_MOESM1_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-026-10755-6/MediaObjects/41586_2026_10755_MOESM2_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-026-10755-6/MediaObjects/41586_2026_10755_MOESM3_ESM.docx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-026-10755-6/MediaObjects/41586_2026_10755_MOESM4_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-026-10755-6/MediaObjects/41586_2026_10755_MOESM5_ESM.zip</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-026-10755-6/MediaObjects/41586_2026_10755_MOESM6_ESM.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-026-10755-6/MediaObjects/41586_2026_10755_MOESM7_ESM.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-026-10755-6/MediaObjects/41586_2026_10755_MOESM8_ESM.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-026-10755-6/MediaObjects/41586_2026_10755_MOESM9_ESM.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-026-10755-6/MediaObjects/41586_2026_10755_MOESM10_ESM.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://github.com/morphonets/SNT</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://github.com/DrHanLim/EzColocalization</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://github.com/ekatrukha/ComDet/</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://sites.google.com/site/colocalizationcolormap/home</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://yapic.github.io/yapic/</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-6852-2900</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-4160-9352</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-7149-769X</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-1966-5227</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-4557-2611</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-1504-9352</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-0829-5101</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-2813-2294</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-0275-1433</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-6615-274X</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-4790-8078</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/03gnh5541</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/04chrp450</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/03rmrcq20</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/010nsgg66</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_017377</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_025048</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_020925</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_019157</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_015246</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_000432</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_016137</t>
+  </si>
+  <si>
+    <t>Zenodo DOI: https://doi.org/10.5281/zenodo.20118606</t>
+  </si>
+  <si>
+    <t>Zenodo DOI: https://doi.org/10.5281/zenodo.20081075</t>
+  </si>
+  <si>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/178760</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://rupress.org/jcb/article-pdf/225/9/e202509110/2038515/jcb_202509110.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://en.bio-protocol.org/cjrap.aspx?eid=10.1083/jcb.202509110</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-1810-257X</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0009-0002-8027-453X</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0009-0008-4621-7797</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-2768-277X</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0009-0008-1903-1970</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-4527-406X</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0009-0004-3433-7637</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-1195-3822</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0009-0003-5329-2916</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-1268-7511</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-1815-4409</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-9325-5162</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-5004-8534</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-6468-5585</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1286): https://sfb1286.uni-goettingen.de/literature/publications/469</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/00f7hpc57</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/0030f2a11</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_014492</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_019690</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_014235</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_025453</t>
+  </si>
+  <si>
+    <t>Zenodo DOI: https://doi.org/10.5281/zenodo.20762753</t>
+  </si>
+  <si>
     <t>External Resources</t>
   </si>
   <si>
     <t>primary: Anti-Otoferlin antibody</t>
   </si>
   <si>
     <t>primary: Parvalbumin antibody</t>
   </si>
   <si>
     <t>primary: Anti-VGLUT 3 antibody</t>
   </si>
   <si>
     <t>primary:  Purified Mouse Anti-CtBP2</t>
   </si>
   <si>
     <t>secondary: goat anti-mouse STAR 580</t>
   </si>
   <si>
     <t>secondary: Goat anti-Chicken IgY (H+L) Secondary Antibody, Alexa Fluor 488</t>
   </si>
   <si>
     <t>secondary: Goat anti-Rabbit IgG (H+L) Cross-Adsorbed Secondary Antibody, Alexa Fluor 647</t>
   </si>
   <si>
     <t>secondary: Goat anti-Rabbit IgG (H+L) Cross-Adsorbed Secondary Antibody, Alexa Fluor 488</t>
@@ -3288,50 +3633,119 @@
     <t>primary: Calretinin antibody</t>
   </si>
   <si>
     <t>primary: Sodium Potassium ATPase Alpha 3 Antibody (XVIF9-G10) - BSA Free</t>
   </si>
   <si>
     <t>primary: Polyclonal Rabbit Anti-Human CD3</t>
   </si>
   <si>
     <t>primary: Iba1 antibody</t>
   </si>
   <si>
     <t>secondary: Goat anti-Guinea Pig IgG (H+L) Highly Cross-Adsorbed Secondary Antibody, Alexa Fluor 568</t>
   </si>
   <si>
     <t>secondary: Goat anti-Rabbit IgG (H+L) Cross-Adsorbed Secondary Antibody, Alexa Fluor™ 633</t>
   </si>
   <si>
     <t>secondary: Goat anti-Guinea Pig IgG (H+L) Highly Cross-Adsorbed Secondary Antibody, Alexa Fluor™ 647</t>
   </si>
   <si>
     <t>secondary: Donkey anti-Mouse IgG (H+L) Highly Cross-Adsorbed Secondary Antibody, Alexa Fluor™ 568</t>
   </si>
   <si>
     <t>primary: Anti-PSMA3 antibody [EPR5455]</t>
+  </si>
+  <si>
+    <t>primary: Anti-Tau-1 Antibody, clone PC1C6</t>
+  </si>
+  <si>
+    <t>primary: Anti-β-Tubulin III Antibody</t>
+  </si>
+  <si>
+    <t>primary: Myosin IIb (D8H8) Rabbit Monoclonal Antibody</t>
+  </si>
+  <si>
+    <t>primary: Anti-ARP3 antibody, Mouse monoclonal</t>
+  </si>
+  <si>
+    <t>primary: Anti-Arp3 Antibody</t>
+  </si>
+  <si>
+    <t>primary: ARP2 (D85D5) Rabbit Monoclonal Antibody</t>
+  </si>
+  <si>
+    <t>primary: Anti-ARPC1A antibody produced in rabbit</t>
+  </si>
+  <si>
+    <t>primary: Purified Mouse Anti- p21-Arc</t>
+  </si>
+  <si>
+    <t>primary: p20-ARC (FL-168)</t>
+  </si>
+  <si>
+    <t>primary: p16-ARC Antikörper (C-3)</t>
+  </si>
+  <si>
+    <t>primary: Phospho-Myosin Light Chain 2 (Ser19) Mouse mAb</t>
+  </si>
+  <si>
+    <t>primary: Anti-MYL12A (phospho S19) antibody</t>
+  </si>
+  <si>
+    <t>primary: MYL9 Polyclonal Antibody</t>
+  </si>
+  <si>
+    <t>primary: Myosin Light Chain 2 Antibody</t>
+  </si>
+  <si>
+    <t>primary: Monoclonal Antibody to GAPDH (Loading Control) - Purified</t>
+  </si>
+  <si>
+    <t>secondary: Goat Anti-Rabbit IgG (H+L) Alexa Fluor 405</t>
+  </si>
+  <si>
+    <t>secondary: Goat anti-Mouse IgG (H+L) Cross-Adsorbed Secondary Antibody, Alexa Fluor 555</t>
+  </si>
+  <si>
+    <t>secondary: Goat anti-Rabbit IgG (H+L) Highly Cross-Adsorbed Secondary Antibody, Alexa Fluor 488</t>
+  </si>
+  <si>
+    <t>secondary: Donkey anti-Rabbit IgG (H+L) Highly Cross-Adsorbed Secondary Antibody, Alexa Fluor 594</t>
+  </si>
+  <si>
+    <t>secondary: Goat anti-Mouse IgG (H+L) Highly Cross-Adsorbed Secondary Antibody, Alexa Fluor 594</t>
+  </si>
+  <si>
+    <t>secondary: StrepMAB-Classic HRP</t>
+  </si>
+  <si>
+    <t>secondary: Goat anti-Mouse IgG (H+L) Cross-Adsorbed Secondary Antibody, HRP</t>
+  </si>
+  <si>
+    <t>secondary: Donkey anti-Rabbit IgG (H+L) Cross-Adsorbed Secondary Antibody, HRP</t>
   </si>
   <si>
     <t>Linked Antibodies</t>
   </si>
   <si>
     <t>C57BL/6J</t>
   </si>
   <si>
     <t>C57BL/6N</t>
   </si>
   <si>
     <t>Linked Mouselines</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -3649,62 +4063,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/4" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/5" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/6" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/7" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/8" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/9" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/10" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/11" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/12" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/13" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/14" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/15" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/16" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/17" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/18" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/19" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/20" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/21" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/22" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/23" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/24" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/25" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/26" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/27" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/28" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/29" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/30" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/31" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/32" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/33" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/34" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/35" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/36" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/37" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/38" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/39" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/40" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/41" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25625/KVGHV2" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/148887" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-025-58738-x.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58738-x/MediaObjects/41467_2025_58738_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58738-x/MediaObjects/41467_2025_58738_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58738-x/MediaObjects/41467_2025_58738_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58738-x/MediaObjects/41467_2025_58738_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/machenslab/dPCA" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/252" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9544" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8363-373X" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1165-4646" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/003g6b432" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150053" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S2666166725003144/pdfft?md5=9018d2ca51ea657ced2b69362be175ac&amp;pid=1-s2.0-S2666166725003144-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S2666166725003144-mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3658-0288" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-3846-9447" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0938-8534" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05290cv24" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150462" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/10.1101/2025.06.26.25330137v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/06/28/2025.06.26.25330137/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/06/28/2025.06.26.25330137/DC2/embed/media-2.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/06/28/2025.06.26.25330137/DC3/embed/media-3.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/06/28/2025.06.26.25330137/DC4/embed/media-4.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/06/28/2025.06.26.25330137/DC5/embed/media-5.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/253" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/gene/NM_001394062.1" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2050-5084" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5663-1157" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5664-7987" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8771-0886" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4454-1979" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8468-5822" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3188-3788" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6870-4061" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0737-0763" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7359-6832" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1684-1624" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6674-0074" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9418-3287" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6763-1542" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3931-1207" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4314-4639" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-2579-6424" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6994-1640" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8952-3534" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5788-0270" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1356-5698" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9907-9246" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4814-6765" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omim.org/entry/618325" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omim.org/entry/4869" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omim.org/entry/8384" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02pttbw34" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04dm1cm79" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f54p054" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05jrr4320" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0086ms749" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00baak391" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0168r3w48" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00414dg76" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/035xkbk20" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01q9r1072" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03k7bde87" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00thqtb16" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jx3x895" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/032db5x82" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05ect4e57" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02etexs15" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05cz92x43" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/149609" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s40291-025-00782-w.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1007%2Fs40291-025-00782-w/MediaObjects/40291_2025_782_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6043-6811" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3520-8015" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7609-4790" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8140-0756" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1784-8975" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9679-6327" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3613-6378" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4497-4686" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016386" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014964" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010777" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012813" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013189" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018393" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000563" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006169" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006437" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000598" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_023662" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150436" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iopscience.iop.org/article/10.1088/1741-2552/adf00f/pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10116" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4288-6917" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3888-5636" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0512-1381" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7904-5647" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3795-9285" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9154-4833" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8051-7964" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0636-1128" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6887-5071" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7358-003X" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/7" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1278" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05e41x347" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150789" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S2666634025001230/pdfft?md5=6d6e4f7ff68cac4f055c10fdecf7ece8&amp;pid=1-s2.0-S2666634025001230-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150912" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/10.1101/2025.08.13.25333146v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/08/14/2025.08.13.25333146/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/08/14/2025.08.13.25333146/DC2/embed/media-2.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/08/14/2025.08.13.25333146/DC3/embed/media-3.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/08/14/2025.08.13.25333146/DC4/embed/media-4.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2781-0412" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6698-4127" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0347-9614" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0927-6057" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9798-9622" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6952-4238" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2207-4660" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8022-4033" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2076-6818" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vek6s52" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00ayhx656" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04b6nzv94" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04py2rh25" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00d1dhh09" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00thqtb16" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01q9r1072" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014964" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017561" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012813" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013189" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010777" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018393" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/IMSR_JAX:002756" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014199" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150886" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molbiolcell.org/doi/pdf/10.1091/mbc.E24-11-0519" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.bio-protocol.org/cjrap.aspx?eid=10.1091/mbc.E24-11-0519" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/computational-cell-analytics/synapse-net" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4337-7924" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9432-1849" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8285-2586" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6776-4130" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8930-8268" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-1348-8839" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4448-4230" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2374-5803" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9277-0122" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-9533-8620" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5893-1981" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3517-7792" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7351-8706" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8823-6672" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0938-8534" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8366-7622" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1667-7839" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2374-9922" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6562-7187" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/405" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1282" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1090" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003297" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018536" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14236426" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14232606" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14232529" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14236381" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14254111" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/151650" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1002/mco2.70363" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2589-0364" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7313-1648" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omim.org/entry/607314" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omim.org/entry/121011" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1263" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-53046" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54805" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54827" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54809" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54923" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54883" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54802" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/152490" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/pdf/10.1126/sciadv.ady8532?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/sciadv.ady8532/suppl_file/sciadv.ady8532_sm.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/sciadv.ady8532/suppl_file/sciadv.ady8532_movies_s1_to_s4.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1357-5161" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6466-176X" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1639-9298" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5116-8931" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-3846-9447" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6776-4130" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0729-4713" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7013-5504" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6562-7187" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3270-3144" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0938-8534" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1825-0433" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/403" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1690.uni-goettingen.de/literature/publications/14" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1279" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9QE2" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SEA" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SFL" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SEG" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SE5" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SI1" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SH0" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043jzw605" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025454" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015749" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003297" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025577" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014565" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025610" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000325" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/152232" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/qjmed/advance-article-pdf/doi/10.1093/qjmed/hcaf246/64712872/hcaf246.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7955" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6466-176X" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7559-6529" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2512-7812" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8229-7519" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1825-0433" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0429-1904" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5467-5247" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1268" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vek6s52" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/035z6xf33" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05bbbc791" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014983" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014964" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002338" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018393" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010777" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012813" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013189" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006169" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001888" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016707" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chictr.org.cn/searchprojEN.html?title=&amp;officialname=&amp;subjectid=&amp;regstatus=&amp;regno=ChiCTR2200063181" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chictr.org.cn/searchprojEN.html?title=&amp;officialname=&amp;subjectid=&amp;regstatus=&amp;regno=ChiCTR2400091517" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT05788536" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT05901480" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT05821959" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT06370351" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT06696456" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT06025032" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT06722170" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/152230" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/med/pdfExtended/S2666-6340(25)00313-7" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.medj.2025.100886/attachment/74ae60b6-e24c-4058-92a6-c67896360b1d/mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6163-8150" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8893-434X" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1266" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00ms48f15" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01skt4w74" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/013e4n276" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04gw3ra78" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03phm3r45" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01esghr10" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/013q1eq08" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00zn2c847" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vek6s52" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00p991c53" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00za53h95" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0220mzb33" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05n3x4p02" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/026axqv54" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02afcvw97" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03nteze27" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00se2k293" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03gzbrs57" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04jztag35" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/047aw1y82" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/053v2gh09" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01z4nnt86" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0207yh398" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0220qvk04" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/010826a91" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xfsbk97" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01qh26a66" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/054gk2851" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f54p054" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0064kty71" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03ymy8z76" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jx3x895" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04gyf1771" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04gyf1771" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/013meh722" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01e3m7079" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04qr3zq92" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02dgjyy92" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03mqfn238" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00cvxb145" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05cqe9350" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/007mrxy13" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01k3hq685" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/152760" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s11910-025-01466-y.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04b6nzv94" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05a0ya142" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vek6s52" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/149989" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2025.05.10.653085v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1357-5161" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6466-176X" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1639-9298" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5116-8931" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-3846-9447" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6776-4130" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0729-4713" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7013-5504" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6562-7187" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3270-3144" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0938-8534" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1825-0433" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/382" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1690.uni-goettingen.de/literature/publications/10" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1215" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043jzw605" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/162066" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2025.11.16.688700v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/computational-cell-analytics/cochlea-net" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://computational-cell-analytics.github.io/cochlea-net/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10047" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6562-7187" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8051-7964" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-5372-8639" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8040-9444" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3639-3187" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-4340-1422" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3624-0343" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4685-5576" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5079-502X" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7250-3756" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/8" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1280" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/641" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_007370" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018536" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021716" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/biostudies/studies/https://www.ebi.ac.uk/biostudies/studies/S-SCDT-10_1038-S44321-025-00350-z" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/153376" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1038/s44321-025-00350-z.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM1_ESM.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM2_ESM.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM3_ESM.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM4_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM5_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM6_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM7_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM8_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM9_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM10_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM11_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM12_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM13_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/AF461397" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/KF992040" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10047" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10116" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8051-7964" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9577-6682" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5243-5097" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2812-4999" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8990-1662" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6409-0790" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3624-0343" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2344-5136" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0274-5642" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6151-7183" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5411-6207" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5079-502X" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0512-1381" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9571-7033" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/417" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/17" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1327" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02panr271" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0464" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018866" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018361" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000325" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013673" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016844" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018169" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018453" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014212" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000034" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011323" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.17458418" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15210800" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/157886" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s12035-025-05615-9.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1007%2Fs12035-025-05615-9/MediaObjects/12035_2025_5615_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1007%2Fs12035-025-05615-9/MediaObjects/12035_2025_5615_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3055-3613" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8627-8828" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1982-8428" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7559-6529" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0037-9079" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0124-3026" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6763-1542" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0429-1904" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8742-2844" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6329-696X" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0737-0763" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05tgdvt16" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04sfka033" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/035z6xf33" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00q1fsf04" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04b6nzv94" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05a0ya142" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/preprints/psyarxiv/dpcwy_v1" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9362-0986" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7550-7293" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9505-9299" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4286-9962" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/013meh722" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/016xsfp80" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/010p50m34" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03qxff017" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jx3x895" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/10.64898/2026.01.28.26344748v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2026/02/04/2026.01.28.26344748/DC1/embed/media-1.docx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7955" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3680-7450" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3728-5893" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9379-2400" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1172-865X" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6928-9952" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7372-2771" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4836-7659" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5496-7749" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0855-2945" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0429-1904" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9439-4677" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1880-291X" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f2yqf98" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/035z6xf33" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02d741577" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04d70nb60" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jx3x895" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01rws6r75" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pg6eq24" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04bckew43" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02kxbqc24" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/034m2b326" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03dx11k66" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04b6nzv94" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vek6s52" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.64898/2026.02.05.703927v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE126957" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1422-4609" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9508-6668" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8455-7188" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6937-9563" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0345-3772" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9296-9673" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3628-5290" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8203-8891" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04gyf1771" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02dgjyy92" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04bj28v14" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00p991c53" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03nawhv43" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043j0f473" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00jmfr291" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/IMSR_JAX:007909" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015753" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018361" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1111/apha.70104?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9577-6682" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8990-1662" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9120-1382" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5079-502X" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9571-7033" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6930-9634" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/18" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/031t5w623" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vwt8p73" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-52097" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-52193" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-52194" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-53945" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-52195" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-52196" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://instruments.goettingen-research-online.de/Landing/Resource?id=13663" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/163455" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/pdf/10.1126/sciadv.adz3026?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7955-9135" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2801-3084" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8353-5007" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3267-4443" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7789-807X" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7468-8053" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8580-3683" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2515-1078" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0906-5209" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD058407" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD069071" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1345" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1154" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9HEU" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SZT" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SZV" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7W3K" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2KHO" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0119pby33" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02gfc7t72" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/015w4v032" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03xk60j79" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05g3dte14" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020563" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_022212" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020562" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014477" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014956" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018392" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016732" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_D615" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004097" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.17424377" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/164130" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/435" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb274.de/literature/publications/289" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chictr.org.cn/searchprojEN.html?title=&amp;officialname=&amp;subjectid=&amp;regstatus=&amp;regno=ChiCTR2200063181" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT05901480" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/163885" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1002/mco2.70639?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NM_001287489.2" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9069-002X" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3604-7279" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04gw3ra78" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05f82e368" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0495fxg12" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12751/g-node.h9gnd4" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/164160" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.64898/2026.03.06.710066v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/cortex-lab/phy" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/eulerlab/open-visual-stimulator/blob/master/calibration_mouse/stimulator_calibration.ipynb" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-1369-2600" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3998-533X" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/21" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1360" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/003g6b432" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vwt8p73" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016422" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002630" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/164161" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.64898/2026.03.06.709845v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2026/03/09/2026.03.06.709845/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-3521-0929" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7502-9620" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6953-9843" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8917-1791" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0096-8436" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/22" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1361" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vwt8p73" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03g267s60" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04dq56617" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/694" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013673" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_024663" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/164212" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-026-71047-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-71047-1/MediaObjects/41467_2026_71047_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-71047-1/MediaObjects/41467_2026_71047_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-71047-1/MediaObjects/41467_2026_71047_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9483" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3716-428X" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7582-1768" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9109-8765" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5079-502X" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4223-0563" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-4340-1422" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5669-8345" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1382-2228" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0512-1381" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-3846-9447" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0938-8534" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8816-6619" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/24" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1371" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vwt8p73" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/698" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_007198" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.18678181" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/105677" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/164211" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.64898/2026.03.06.710089v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2026/03/09/2026.03.06.710089/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2026/03/09/2026.03.06.710089/DC2/embed/media-2.zip?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8917-1791" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4073-9846" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-3521-0929" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0209-0758" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6953-9843" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0096-8436" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/25" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1372" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vwt8p73" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00cfam450" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03g267s60" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02s6k3f65" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/697" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002010" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013673" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/164717" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pbio.3003789.s001" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25625/VQUKFU" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/165519" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.plos.org/plosbiology/article/file?id=10.1371/journal.pbio.3003789&amp;type=printable" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Anneef/AnTools" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4002-5689" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7068-3762" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2564-5094" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4445-7478" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/449" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1386" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/003g6b432" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f04tm31" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03qxff017" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002630" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.64898/2026.05.16.724905v2.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1690.uni-goettingen.de/literature/publications/31" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1389" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/30" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1390" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1391" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/164980" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/31" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1392" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/165198" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1393" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/163266" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/32" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5061/dryad.2fqz612s8" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.64898/2025.12.18.694605v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/maxschelski/cytostoch" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/maxschelski/neuritemt" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/mamba-org/mamba" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8189-6686" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0630-0518" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4313-1081" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0345-3772" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043j0f473" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/041nas322" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00mv6sv71" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002630" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021351" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013672" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008058" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021142" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008633" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018132" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021363" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008624" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018214" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018536" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025056" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.6990848" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17632/pbp3hp8dxz.1" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/177688" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/braincomms/article-pdf/7/5/fcaf385/64519357/fcaf385.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10116" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3013-8057" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6213-8107" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2123-1900" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0345-3772" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043j0f473" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03b94tp07" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00rcxh774" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021262" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/130" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1401" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/4" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/5" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/6" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/7" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/8" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/9" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/10" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/11" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/12" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/13" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/14" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/15" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/16" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/17" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/18" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/19" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/20" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/21" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/22" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/23" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/24" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/25" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/26" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/27" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/28" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/29" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/30" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/31" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/32" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/33" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/34" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/35" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/36" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/37" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/38" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/39" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/40" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/41" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/42" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/43" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/44" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1690.uni-goettingen.de/literature/publications/45" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25625/KVGHV2" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/148887" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-025-58738-x.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58738-x/MediaObjects/41467_2025_58738_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58738-x/MediaObjects/41467_2025_58738_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58738-x/MediaObjects/41467_2025_58738_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58738-x/MediaObjects/41467_2025_58738_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/machenslab/dPCA" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/252" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9544" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8363-373X" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1165-4646" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/003g6b432" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150053" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S2666166725003144/pdfft?md5=9018d2ca51ea657ced2b69362be175ac&amp;pid=1-s2.0-S2666166725003144-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S2666166725003144-mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3658-0288" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-3846-9447" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0938-8534" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05290cv24" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150462" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/10.1101/2025.06.26.25330137v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/06/28/2025.06.26.25330137/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/06/28/2025.06.26.25330137/DC2/embed/media-2.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/06/28/2025.06.26.25330137/DC3/embed/media-3.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/06/28/2025.06.26.25330137/DC4/embed/media-4.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/06/28/2025.06.26.25330137/DC5/embed/media-5.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/253" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/gene/NM_001394062.1" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2050-5084" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5663-1157" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5664-7987" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8771-0886" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4454-1979" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8468-5822" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3188-3788" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6870-4061" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0737-0763" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7359-6832" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1684-1624" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6674-0074" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9418-3287" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6763-1542" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3931-1207" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4314-4639" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-2579-6424" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6994-1640" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8952-3534" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5788-0270" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1356-5698" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9907-9246" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4814-6765" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omim.org/entry/618325" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omim.org/entry/4869" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omim.org/entry/8384" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02pttbw34" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04dm1cm79" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f54p054" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05jrr4320" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0086ms749" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00baak391" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0168r3w48" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00414dg76" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/035xkbk20" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01q9r1072" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03k7bde87" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00thqtb16" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jx3x895" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/032db5x82" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05ect4e57" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02etexs15" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05cz92x43" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/149609" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s40291-025-00782-w.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1007%2Fs40291-025-00782-w/MediaObjects/40291_2025_782_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6043-6811" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3520-8015" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7609-4790" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8140-0756" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1784-8975" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9679-6327" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3613-6378" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4497-4686" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016386" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014964" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010777" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012813" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013189" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018393" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000563" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006169" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006437" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000598" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_023662" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150436" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iopscience.iop.org/article/10.1088/1741-2552/adf00f/pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10116" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4288-6917" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3888-5636" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0512-1381" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7904-5647" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3795-9285" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9154-4833" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8051-7964" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0636-1128" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6887-5071" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7358-003X" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/7" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1278" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05e41x347" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150789" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S2666634025001230/pdfft?md5=6d6e4f7ff68cac4f055c10fdecf7ece8&amp;pid=1-s2.0-S2666634025001230-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150912" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/10.1101/2025.08.13.25333146v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/08/14/2025.08.13.25333146/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/08/14/2025.08.13.25333146/DC2/embed/media-2.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/08/14/2025.08.13.25333146/DC3/embed/media-3.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2025/08/14/2025.08.13.25333146/DC4/embed/media-4.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2781-0412" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6698-4127" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0347-9614" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0927-6057" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9798-9622" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6952-4238" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2207-4660" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8022-4033" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2076-6818" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vek6s52" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00ayhx656" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04b6nzv94" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04py2rh25" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00d1dhh09" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00thqtb16" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01q9r1072" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014964" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017561" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012813" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013189" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010777" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018393" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/IMSR_JAX:002756" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014199" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150886" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molbiolcell.org/doi/pdf/10.1091/mbc.E24-11-0519" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.bio-protocol.org/cjrap.aspx?eid=10.1091/mbc.E24-11-0519" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/computational-cell-analytics/synapse-net" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4337-7924" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9432-1849" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8285-2586" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6776-4130" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8930-8268" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-1348-8839" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4448-4230" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2374-5803" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9277-0122" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-9533-8620" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5893-1981" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3517-7792" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7351-8706" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8823-6672" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0938-8534" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8366-7622" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1667-7839" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2374-9922" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6562-7187" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/405" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1282" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1090" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003297" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018536" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14236426" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14232606" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14232529" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14236381" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14254111" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/151650" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1002/mco2.70363" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2589-0364" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7313-1648" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omim.org/entry/607314" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omim.org/entry/121011" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1263" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-53046" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54805" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54827" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54809" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54923" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54883" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54802" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/152490" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/pdf/10.1126/sciadv.ady8532?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/sciadv.ady8532/suppl_file/sciadv.ady8532_sm.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/sciadv.ady8532/suppl_file/sciadv.ady8532_movies_s1_to_s4.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1357-5161" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6466-176X" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1639-9298" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5116-8931" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-3846-9447" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6776-4130" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0729-4713" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7013-5504" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6562-7187" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3270-3144" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0938-8534" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1825-0433" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/403" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1690.uni-goettingen.de/literature/publications/14" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1279" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9QE2" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SEA" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SFL" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SEG" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SE5" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SI1" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SH0" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043jzw605" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025454" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015749" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003297" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025577" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014565" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025610" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000325" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/152232" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/qjmed/advance-article-pdf/doi/10.1093/qjmed/hcaf246/64712872/hcaf246.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7955" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6466-176X" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7559-6529" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2512-7812" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8229-7519" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1825-0433" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0429-1904" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5467-5247" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1268" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vek6s52" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/035z6xf33" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05bbbc791" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014983" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014964" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002338" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018393" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010777" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012813" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013189" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006169" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001888" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016707" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chictr.org.cn/searchprojEN.html?title=&amp;officialname=&amp;subjectid=&amp;regstatus=&amp;regno=ChiCTR2200063181" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chictr.org.cn/searchprojEN.html?title=&amp;officialname=&amp;subjectid=&amp;regstatus=&amp;regno=ChiCTR2400091517" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT05788536" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT05901480" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT05821959" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT06370351" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT06696456" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT06025032" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT06722170" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/152230" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/med/pdfExtended/S2666-6340(25)00313-7" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.medj.2025.100886/attachment/74ae60b6-e24c-4058-92a6-c67896360b1d/mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6163-8150" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8893-434X" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1266" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00ms48f15" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01skt4w74" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/013e4n276" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04gw3ra78" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03phm3r45" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01esghr10" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/013q1eq08" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00zn2c847" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vek6s52" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00p991c53" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00za53h95" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0220mzb33" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05n3x4p02" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/026axqv54" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02afcvw97" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03nteze27" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00se2k293" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03gzbrs57" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04jztag35" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/047aw1y82" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/053v2gh09" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01z4nnt86" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0207yh398" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0220qvk04" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/010826a91" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xfsbk97" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01qh26a66" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/054gk2851" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f54p054" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0064kty71" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03ymy8z76" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jx3x895" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04gyf1771" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04gyf1771" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/013meh722" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01e3m7079" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04qr3zq92" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02dgjyy92" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03mqfn238" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00cvxb145" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05cqe9350" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/007mrxy13" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01k3hq685" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/152760" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s11910-025-01466-y.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04b6nzv94" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05a0ya142" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vek6s52" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/149989" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2025.05.10.653085v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1357-5161" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6466-176X" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1639-9298" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5116-8931" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-3846-9447" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6776-4130" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0729-4713" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7013-5504" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6562-7187" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3270-3144" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0938-8534" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1825-0433" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/382" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1690.uni-goettingen.de/literature/publications/10" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1215" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043jzw605" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/162066" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2025.11.16.688700v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/computational-cell-analytics/cochlea-net" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://computational-cell-analytics.github.io/cochlea-net/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10047" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6562-7187" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8051-7964" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-5372-8639" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8040-9444" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3639-3187" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-4340-1422" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3624-0343" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4685-5576" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5079-502X" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7250-3756" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/8" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1280" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/641" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_007370" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018536" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021716" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/biostudies/studies/https://www.ebi.ac.uk/biostudies/studies/S-SCDT-10_1038-S44321-025-00350-z" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/153376" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1038/s44321-025-00350-z.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM1_ESM.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM2_ESM.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM3_ESM.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM4_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM5_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM6_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM7_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM8_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM9_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM10_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM11_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM12_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44321-025-00350-z/MediaObjects/44321_2025_350_MOESM13_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/AF461397" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/KF992040" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10047" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10116" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8051-7964" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9577-6682" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5243-5097" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2812-4999" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8990-1662" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6409-0790" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3624-0343" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2344-5136" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0274-5642" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6151-7183" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5411-6207" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5079-502X" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0512-1381" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9571-7033" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/417" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/17" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1327" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02panr271" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0464" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018866" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018361" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000325" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013673" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016844" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018169" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018453" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014212" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000034" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011323" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.17458418" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15210800" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/157886" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s12035-025-05615-9.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1007%2Fs12035-025-05615-9/MediaObjects/12035_2025_5615_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1007%2Fs12035-025-05615-9/MediaObjects/12035_2025_5615_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3055-3613" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8627-8828" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1982-8428" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7559-6529" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0037-9079" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0124-3026" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6763-1542" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0429-1904" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8742-2844" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6329-696X" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0737-0763" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05tgdvt16" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04sfka033" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/035z6xf33" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00q1fsf04" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04b6nzv94" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05a0ya142" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/preprints/psyarxiv/dpcwy_v1" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9362-0986" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7550-7293" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9505-9299" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4286-9962" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/013meh722" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/016xsfp80" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/010p50m34" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03qxff017" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jx3x895" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/10.64898/2026.01.28.26344748v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medrxiv.org/content/medrxiv/early/2026/02/04/2026.01.28.26344748/DC1/embed/media-1.docx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7955" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3680-7450" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3728-5893" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9379-2400" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1172-865X" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6928-9952" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7372-2771" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4836-7659" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5496-7749" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0855-2945" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0429-1904" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9439-4677" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1880-291X" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f2yqf98" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/035z6xf33" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02d741577" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04d70nb60" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jx3x895" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01rws6r75" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pg6eq24" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04bckew43" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02kxbqc24" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/034m2b326" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03dx11k66" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04b6nzv94" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vek6s52" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.64898/2026.02.05.703927v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE126957" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1422-4609" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9508-6668" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8455-7188" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6937-9563" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0345-3772" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9296-9673" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3628-5290" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8203-8891" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04gyf1771" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02dgjyy92" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04bj28v14" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00p991c53" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03nawhv43" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043j0f473" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00jmfr291" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/IMSR_JAX:007909" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015753" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018361" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1111/apha.70104?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9577-6682" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8990-1662" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9120-1382" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5079-502X" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9571-7033" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6930-9634" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/18" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/031t5w623" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vwt8p73" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-52097" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-52193" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-52194" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-53945" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-52195" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-52196" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://instruments.goettingen-research-online.de/Landing/Resource?id=13663" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/163455" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/pdf/10.1126/sciadv.adz3026?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7955-9135" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2801-3084" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8353-5007" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3267-4443" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7789-807X" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7468-8053" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8580-3683" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2515-1078" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0906-5209" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD058407" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD069071" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1345" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1154" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9HEU" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SZT" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9SZV" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7W3K" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2KHO" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0119pby33" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02gfc7t72" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/015w4v032" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03xk60j79" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05g3dte14" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020563" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_022212" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020562" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014477" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014956" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018392" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016732" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_D615" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004097" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.17424377" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/164130" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/435" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb274.de/literature/publications/289" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chictr.org.cn/searchprojEN.html?title=&amp;officialname=&amp;subjectid=&amp;regstatus=&amp;regno=ChiCTR2200063181" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT05901480" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/163885" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1002/mco2.70639?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NM_001287489.2" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9069-002X" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3604-7279" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04gw3ra78" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05f82e368" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0495fxg12" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12751/g-node.h9gnd4" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/164160" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.64898/2026.03.06.710066v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/cortex-lab/phy" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/eulerlab/open-visual-stimulator/blob/master/calibration_mouse/stimulator_calibration.ipynb" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-1369-2600" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3998-533X" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/21" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1360" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/003g6b432" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vwt8p73" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016422" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002630" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/164161" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.64898/2026.03.06.709845v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2026/03/09/2026.03.06.709845/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-3521-0929" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7502-9620" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6953-9843" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8917-1791" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0096-8436" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/22" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1361" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vwt8p73" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03g267s60" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04dq56617" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/694" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013673" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_024663" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/164212" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-026-71047-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-71047-1/MediaObjects/41467_2026_71047_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-71047-1/MediaObjects/41467_2026_71047_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-71047-1/MediaObjects/41467_2026_71047_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9483" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3716-428X" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7582-1768" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9109-8765" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5079-502X" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4223-0563" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-4340-1422" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5669-8345" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1382-2228" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0512-1381" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-3846-9447" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0938-8534" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8816-6619" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/24" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1371" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vwt8p73" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/698" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_007198" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.18678181" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/105677" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/164211" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.64898/2026.03.06.710089v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2026/03/09/2026.03.06.710089/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2026/03/09/2026.03.06.710089/DC2/embed/media-2.zip?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8917-1791" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4073-9846" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-3521-0929" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0209-0758" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6953-9843" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0096-8436" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/25" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1372" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vwt8p73" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00cfam450" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03g267s60" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02s6k3f65" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/697" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002010" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013673" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/164717" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pbio.3003789.s001" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25625/VQUKFU" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/165519" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.plos.org/plosbiology/article/file?id=10.1371/journal.pbio.3003789&amp;type=printable" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Anneef/AnTools" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4002-5689" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7068-3762" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2564-5094" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4445-7478" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/449" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1386" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/003g6b432" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f04tm31" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03qxff017" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002630" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.64898/2026.05.16.724905v2.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1690.uni-goettingen.de/literature/publications/31" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1389" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/30" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1390" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1391" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/164980" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/31" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1392" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/165198" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1393" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/163266" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.ekfz.uni-goettingen.de/literature/publication/32" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5061/dryad.2fqz612s8" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.64898/2025.12.18.694605v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/maxschelski/cytostoch" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/maxschelski/neuritemt" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/mamba-org/mamba" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8189-6686" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0630-0518" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4313-1081" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0345-3772" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043j0f473" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/041nas322" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00mv6sv71" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002630" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021351" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013672" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008058" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021142" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008633" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018132" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021363" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008624" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018214" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018536" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025056" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.6990848" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17632/pbp3hp8dxz.1" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/177688" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/braincomms/article-pdf/7/5/fcaf385/64519357/fcaf385.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10116" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3013-8057" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6213-8107" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2123-1900" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0345-3772" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043j0f473" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03b94tp07" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00rcxh774" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021262" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/130" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1401" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/gro-2/178066" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41591-026-04512-5.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/gro-2/178067" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41586-026-10755-6.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/darkbreaker0/IJ_NeuriteGrowthScript" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/darkbreaker0/Arp3_neuronal_polarization_2026" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-026-10755-6/MediaObjects/41586_2026_10755_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-026-10755-6/MediaObjects/41586_2026_10755_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-026-10755-6/MediaObjects/41586_2026_10755_MOESM3_ESM.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-026-10755-6/MediaObjects/41586_2026_10755_MOESM4_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-026-10755-6/MediaObjects/41586_2026_10755_MOESM5_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-026-10755-6/MediaObjects/41586_2026_10755_MOESM6_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-026-10755-6/MediaObjects/41586_2026_10755_MOESM7_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-026-10755-6/MediaObjects/41586_2026_10755_MOESM8_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-026-10755-6/MediaObjects/41586_2026_10755_MOESM9_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-026-10755-6/MediaObjects/41586_2026_10755_MOESM10_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/morphonets/SNT" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/DrHanLim/EzColocalization" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/ekatrukha/ComDet/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/colocalizationcolormap/home" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yapic.github.io/yapic/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6852-2900" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4160-9352" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7149-769X" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1966-5227" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4557-2611" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1504-9352" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8189-6686" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0829-5101" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2813-2294" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0275-1433" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6615-274X" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4790-8078" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0345-3772" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043j0f473" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03gnh5541" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04chrp450" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03rmrcq20" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/010nsgg66" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002630" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017377" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025048" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013672" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020925" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_019157" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015246" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000432" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016137" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_007370" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003297" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.20118606" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.20081075" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/178760" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rupress.org/jcb/article-pdf/225/9/e202509110/2038515/jcb_202509110.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.bio-protocol.org/cjrap.aspx?eid=10.1083/jcb.202509110" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1810-257X" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8027-453X" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-4621-7797" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-1348-8839" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2768-277X" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-1903-1970" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4527-406X" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-3433-7637" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1195-3822" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-5329-2916" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1268-7511" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1815-4409" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9325-5162" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5004-8534" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6468-5585" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/469" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f7hpc57" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0030f2a11" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016844" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003297" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014492" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_019690" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014235" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025453" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014565" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.20762753" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CZ42"/>
+  <dimension ref="A1:DJ46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:CZ1"/>
+      <selection activeCell="A1" sqref="A1:DJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="75.41" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="76.553" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="80" customWidth="true" style="0"/>
     <col min="11" max="11" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="80" customWidth="true" style="0"/>
     <col min="20" max="20" width="80" customWidth="true" style="0"/>
     <col min="21" max="21" width="24.708" bestFit="true" customWidth="true" style="0"/>
@@ -3754,68 +4168,78 @@
     <col min="65" max="65" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="85" max="85" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="86" max="86" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="87" max="87" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="88" max="88" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="89" max="89" width="45.846" bestFit="true" customWidth="true" style="0"/>
-    <col min="90" max="90" width="36.42" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="93" max="93" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="90" max="90" width="49.417" bestFit="true" customWidth="true" style="0"/>
+    <col min="91" max="91" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="92" max="92" width="63.556" bestFit="true" customWidth="true" style="0"/>
+    <col min="93" max="93" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="94" max="94" width="80" customWidth="true" style="0"/>
     <col min="95" max="95" width="80" customWidth="true" style="0"/>
     <col min="96" max="96" width="80" customWidth="true" style="0"/>
     <col min="97" max="97" width="80" customWidth="true" style="0"/>
     <col min="98" max="98" width="80" customWidth="true" style="0"/>
     <col min="99" max="99" width="80" customWidth="true" style="0"/>
     <col min="100" max="100" width="80" customWidth="true" style="0"/>
     <col min="101" max="101" width="80" customWidth="true" style="0"/>
     <col min="102" max="102" width="80" customWidth="true" style="0"/>
-    <col min="103" max="103" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="104" max="104" width="9.10" bestFit="true" style="0"/>
+    <col min="103" max="103" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="104" max="104" width="78.981" bestFit="true" customWidth="true" style="0"/>
+    <col min="105" max="105" width="63.556" bestFit="true" customWidth="true" style="0"/>
+    <col min="106" max="106" width="80" customWidth="true" style="0"/>
+    <col min="107" max="107" width="80" customWidth="true" style="0"/>
+    <col min="108" max="108" width="80" customWidth="true" style="0"/>
+    <col min="109" max="109" width="80" customWidth="true" style="0"/>
+    <col min="110" max="110" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="111" max="111" width="80" customWidth="true" style="0"/>
+    <col min="112" max="112" width="80" customWidth="true" style="0"/>
+    <col min="113" max="113" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="114" max="114" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:104">
+    <row r="1" spans="1:114">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
@@ -3842,51 +4266,51 @@
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>1070</v>
+        <v>1185</v>
       </c>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
       <c r="AI1" s="1"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="1"/>
       <c r="AL1" s="1"/>
       <c r="AM1" s="1"/>
       <c r="AN1" s="1"/>
       <c r="AO1" s="1"/>
       <c r="AP1" s="1"/>
       <c r="AQ1" s="1"/>
       <c r="AR1" s="1"/>
       <c r="AS1" s="1"/>
       <c r="AT1" s="1"/>
       <c r="AU1" s="1"/>
       <c r="AV1" s="1"/>
@@ -3909,71 +4333,81 @@
       <c r="BM1" s="1"/>
       <c r="BN1" s="1"/>
       <c r="BO1" s="1"/>
       <c r="BP1" s="1"/>
       <c r="BQ1" s="1"/>
       <c r="BR1" s="1"/>
       <c r="BS1" s="1"/>
       <c r="BT1" s="1"/>
       <c r="BU1" s="1"/>
       <c r="BV1" s="1"/>
       <c r="BW1" s="1"/>
       <c r="BX1" s="1"/>
       <c r="BY1" s="1"/>
       <c r="BZ1" s="1"/>
       <c r="CA1" s="1"/>
       <c r="CB1" s="1"/>
       <c r="CC1" s="1"/>
       <c r="CD1" s="1"/>
       <c r="CE1" s="1"/>
       <c r="CF1" s="1"/>
       <c r="CG1" s="1"/>
       <c r="CH1" s="1"/>
       <c r="CI1" s="1"/>
       <c r="CJ1" s="1"/>
       <c r="CK1" s="1" t="s">
-        <v>1092</v>
+        <v>1230</v>
       </c>
       <c r="CL1" s="1"/>
       <c r="CM1" s="1"/>
       <c r="CN1" s="1"/>
       <c r="CO1" s="1"/>
       <c r="CP1" s="1"/>
       <c r="CQ1" s="1"/>
       <c r="CR1" s="1"/>
       <c r="CS1" s="1"/>
       <c r="CT1" s="1"/>
       <c r="CU1" s="1"/>
       <c r="CV1" s="1"/>
       <c r="CW1" s="1"/>
       <c r="CX1" s="1"/>
-      <c r="CY1" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="CY1" s="1"/>
       <c r="CZ1" s="1"/>
+      <c r="DA1" s="1"/>
+      <c r="DB1" s="1"/>
+      <c r="DC1" s="1"/>
+      <c r="DD1" s="1"/>
+      <c r="DE1" s="1"/>
+      <c r="DF1" s="1"/>
+      <c r="DG1" s="1"/>
+      <c r="DH1" s="1"/>
+      <c r="DI1" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="DJ1" s="1"/>
     </row>
-    <row r="2" spans="1:104">
+    <row r="2" spans="1:114">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
         <v>25</v>
       </c>
       <c r="D2" t="s">
         <v>26</v>
       </c>
       <c r="E2" t="s">
         <v>27</v>
       </c>
       <c r="F2">
         <v>1</v>
       </c>
       <c r="G2">
         <v>40204716</v>
       </c>
       <c r="H2" t="s">
         <v>28</v>
       </c>
       <c r="I2">
@@ -3998,129 +4432,129 @@
         <v>33</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
       <c r="Q2">
         <v>16</v>
       </c>
       <c r="R2" t="s">
         <v>34</v>
       </c>
       <c r="S2"/>
       <c r="T2" t="s">
         <v>35</v>
       </c>
       <c r="U2" t="s">
         <v>36</v>
       </c>
       <c r="V2" t="s">
         <v>37</v>
       </c>
       <c r="W2" t="s">
         <v>38</v>
       </c>
       <c r="X2" t="s">
-        <v>460</v>
+        <v>505</v>
       </c>
       <c r="Y2" t="s">
-        <v>461</v>
+        <v>506</v>
       </c>
       <c r="Z2" t="s">
-        <v>462</v>
+        <v>507</v>
       </c>
       <c r="AA2" t="s">
-        <v>463</v>
+        <v>508</v>
       </c>
       <c r="AB2" t="s">
-        <v>464</v>
+        <v>509</v>
       </c>
       <c r="AC2" t="s">
-        <v>465</v>
+        <v>510</v>
       </c>
       <c r="AD2" t="s">
-        <v>466</v>
+        <v>511</v>
       </c>
       <c r="AE2" t="s">
-        <v>467</v>
+        <v>512</v>
       </c>
       <c r="AF2" t="s">
-        <v>468</v>
+        <v>513</v>
       </c>
       <c r="AG2" t="s">
-        <v>469</v>
+        <v>514</v>
       </c>
       <c r="AH2" t="s">
-        <v>470</v>
+        <v>515</v>
       </c>
       <c r="AI2" t="s">
-        <v>471</v>
+        <v>516</v>
       </c>
       <c r="AJ2" t="s">
-        <v>472</v>
+        <v>517</v>
       </c>
       <c r="AK2" t="s">
-        <v>473</v>
+        <v>518</v>
       </c>
       <c r="AL2" t="s">
-        <v>474</v>
+        <v>519</v>
       </c>
       <c r="AM2" t="s">
-        <v>475</v>
+        <v>520</v>
       </c>
       <c r="AN2" t="s">
-        <v>476</v>
+        <v>521</v>
       </c>
       <c r="CK2" t="s">
-        <v>1071</v>
+        <v>1186</v>
       </c>
       <c r="CL2" t="s">
-        <v>1072</v>
+        <v>1187</v>
       </c>
       <c r="CM2" t="s">
-        <v>1073</v>
+        <v>1188</v>
       </c>
       <c r="CN2" t="s">
-        <v>1074</v>
+        <v>1189</v>
       </c>
       <c r="CO2" t="s">
-        <v>1075</v>
+        <v>1190</v>
       </c>
       <c r="CP2" t="s">
-        <v>1076</v>
+        <v>1191</v>
       </c>
       <c r="CQ2" t="s">
-        <v>1077</v>
+        <v>1192</v>
       </c>
       <c r="CR2" t="s">
-        <v>1078</v>
-[...2 lines deleted...]
-        <v>1093</v>
+        <v>1193</v>
+      </c>
+      <c r="DI2" t="s">
+        <v>1231</v>
       </c>
     </row>
-    <row r="3" spans="1:104">
+    <row r="3" spans="1:114">
       <c r="A3" t="s">
         <v>39</v>
       </c>
       <c r="B3" t="s">
         <v>40</v>
       </c>
       <c r="C3" t="s">
         <v>41</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>27</v>
       </c>
       <c r="F3">
         <v>1</v>
       </c>
       <c r="G3">
         <v>40536876</v>
       </c>
       <c r="H3" t="s">
         <v>42</v>
       </c>
       <c r="I3">
@@ -4143,129 +4577,129 @@
         <v>103908</v>
       </c>
       <c r="P3">
         <v>3</v>
       </c>
       <c r="Q3">
         <v>6</v>
       </c>
       <c r="R3" t="s">
         <v>47</v>
       </c>
       <c r="S3"/>
       <c r="T3" t="s">
         <v>48</v>
       </c>
       <c r="U3" t="s">
         <v>49</v>
       </c>
       <c r="V3" t="s">
         <v>50</v>
       </c>
       <c r="W3" t="s">
         <v>51</v>
       </c>
       <c r="X3" t="s">
-        <v>477</v>
+        <v>522</v>
       </c>
       <c r="Y3" t="s">
-        <v>478</v>
+        <v>523</v>
       </c>
       <c r="Z3" t="s">
-        <v>479</v>
+        <v>524</v>
       </c>
       <c r="AA3" t="s">
-        <v>480</v>
+        <v>525</v>
       </c>
       <c r="AB3" t="s">
-        <v>481</v>
+        <v>526</v>
       </c>
       <c r="AC3" t="s">
-        <v>482</v>
+        <v>527</v>
       </c>
       <c r="AD3" t="s">
-        <v>483</v>
+        <v>528</v>
       </c>
       <c r="AE3" t="s">
-        <v>484</v>
+        <v>529</v>
       </c>
       <c r="AF3" t="s">
-        <v>472</v>
+        <v>517</v>
       </c>
       <c r="AG3" t="s">
-        <v>485</v>
+        <v>530</v>
       </c>
       <c r="AH3" t="s">
-        <v>486</v>
+        <v>531</v>
       </c>
       <c r="CK3" t="s">
-        <v>1079</v>
+        <v>1194</v>
       </c>
       <c r="CL3" t="s">
-        <v>1080</v>
+        <v>1195</v>
       </c>
       <c r="CM3" t="s">
-        <v>1081</v>
+        <v>1196</v>
       </c>
       <c r="CN3" t="s">
-        <v>1082</v>
+        <v>1197</v>
       </c>
       <c r="CO3" t="s">
-        <v>1083</v>
+        <v>1198</v>
       </c>
       <c r="CP3" t="s">
-        <v>1084</v>
+        <v>1199</v>
       </c>
       <c r="CQ3" t="s">
-        <v>1085</v>
+        <v>1200</v>
       </c>
       <c r="CR3" t="s">
-        <v>1086</v>
+        <v>1201</v>
       </c>
       <c r="CS3" t="s">
-        <v>1076</v>
+        <v>1191</v>
       </c>
       <c r="CT3" t="s">
-        <v>1077</v>
+        <v>1192</v>
       </c>
       <c r="CU3" t="s">
-        <v>1087</v>
+        <v>1202</v>
       </c>
       <c r="CV3" t="s">
-        <v>1088</v>
+        <v>1203</v>
       </c>
       <c r="CW3" t="s">
-        <v>1089</v>
+        <v>1204</v>
       </c>
       <c r="CX3" t="s">
-        <v>1090</v>
-[...2 lines deleted...]
-        <v>1094</v>
+        <v>1205</v>
+      </c>
+      <c r="DI3" t="s">
+        <v>1232</v>
       </c>
     </row>
-    <row r="4" spans="1:104">
+    <row r="4" spans="1:114">
       <c r="A4" t="s">
         <v>52</v>
       </c>
       <c r="B4" t="s">
         <v>53</v>
       </c>
       <c r="C4" t="s">
         <v>54</v>
       </c>
       <c r="D4" t="s">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>55</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4">
         <v>40666329</v>
       </c>
       <c r="H4" t="s">
         <v>56</v>
       </c>
       <c r="I4">
@@ -4282,225 +4716,225 @@
       </c>
       <c r="M4"/>
       <c r="N4" t="s">
         <v>60</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4" t="s">
         <v>58</v>
       </c>
       <c r="S4"/>
       <c r="T4" t="s">
         <v>61</v>
       </c>
       <c r="U4" t="s">
         <v>62</v>
       </c>
       <c r="V4" t="s">
         <v>63</v>
       </c>
       <c r="W4" t="s">
         <v>64</v>
       </c>
       <c r="X4" t="s">
-        <v>487</v>
+        <v>532</v>
       </c>
       <c r="Y4" t="s">
-        <v>488</v>
+        <v>533</v>
       </c>
       <c r="Z4" t="s">
-        <v>489</v>
+        <v>534</v>
       </c>
       <c r="AA4" t="s">
-        <v>490</v>
+        <v>535</v>
       </c>
       <c r="AB4" t="s">
-        <v>491</v>
+        <v>536</v>
       </c>
       <c r="AC4" t="s">
-        <v>492</v>
+        <v>537</v>
       </c>
       <c r="AD4" t="s">
-        <v>493</v>
+        <v>538</v>
       </c>
       <c r="AE4" t="s">
-        <v>494</v>
+        <v>539</v>
       </c>
       <c r="AF4" t="s">
-        <v>495</v>
+        <v>540</v>
       </c>
       <c r="AG4" t="s">
-        <v>496</v>
+        <v>541</v>
       </c>
       <c r="AH4" t="s">
-        <v>497</v>
+        <v>542</v>
       </c>
       <c r="AI4" t="s">
-        <v>483</v>
+        <v>528</v>
       </c>
       <c r="AJ4" t="s">
-        <v>498</v>
+        <v>543</v>
       </c>
       <c r="AK4" t="s">
-        <v>499</v>
+        <v>544</v>
       </c>
       <c r="AL4" t="s">
-        <v>500</v>
+        <v>545</v>
       </c>
       <c r="AM4" t="s">
-        <v>501</v>
+        <v>546</v>
       </c>
       <c r="AN4" t="s">
-        <v>502</v>
+        <v>547</v>
       </c>
       <c r="AO4" t="s">
-        <v>503</v>
+        <v>548</v>
       </c>
       <c r="AP4" t="s">
-        <v>504</v>
+        <v>549</v>
       </c>
       <c r="AQ4" t="s">
-        <v>505</v>
+        <v>550</v>
       </c>
       <c r="AR4" t="s">
-        <v>506</v>
+        <v>551</v>
       </c>
       <c r="AS4" t="s">
-        <v>507</v>
+        <v>552</v>
       </c>
       <c r="AT4" t="s">
-        <v>508</v>
+        <v>553</v>
       </c>
       <c r="AU4" t="s">
-        <v>509</v>
+        <v>554</v>
       </c>
       <c r="AV4" t="s">
-        <v>510</v>
+        <v>555</v>
       </c>
       <c r="AW4" t="s">
-        <v>511</v>
+        <v>556</v>
       </c>
       <c r="AX4" t="s">
-        <v>512</v>
+        <v>557</v>
       </c>
       <c r="AY4" t="s">
-        <v>513</v>
+        <v>558</v>
       </c>
       <c r="AZ4" t="s">
-        <v>514</v>
+        <v>559</v>
       </c>
       <c r="BA4" t="s">
-        <v>515</v>
+        <v>560</v>
       </c>
       <c r="BB4" t="s">
-        <v>516</v>
+        <v>561</v>
       </c>
       <c r="BC4" t="s">
+        <v>562</v>
+      </c>
+      <c r="BD4" t="s">
+        <v>563</v>
+      </c>
+      <c r="BE4" t="s">
+        <v>564</v>
+      </c>
+      <c r="BF4" t="s">
+        <v>565</v>
+      </c>
+      <c r="BG4" t="s">
+        <v>566</v>
+      </c>
+      <c r="BH4" t="s">
+        <v>567</v>
+      </c>
+      <c r="BI4" t="s">
+        <v>529</v>
+      </c>
+      <c r="BJ4" t="s">
+        <v>568</v>
+      </c>
+      <c r="BK4" t="s">
         <v>517</v>
       </c>
-      <c r="BD4" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="BL4" t="s">
-        <v>524</v>
+        <v>569</v>
       </c>
       <c r="BM4" t="s">
-        <v>525</v>
+        <v>570</v>
       </c>
       <c r="BN4" t="s">
-        <v>526</v>
+        <v>571</v>
       </c>
       <c r="BO4" t="s">
-        <v>527</v>
+        <v>572</v>
       </c>
       <c r="BP4" t="s">
-        <v>528</v>
+        <v>573</v>
       </c>
       <c r="BQ4" t="s">
-        <v>529</v>
+        <v>574</v>
       </c>
       <c r="BR4" t="s">
-        <v>530</v>
+        <v>575</v>
       </c>
       <c r="BS4" t="s">
-        <v>531</v>
+        <v>576</v>
       </c>
       <c r="BT4" t="s">
-        <v>532</v>
+        <v>577</v>
       </c>
       <c r="BU4" t="s">
-        <v>533</v>
+        <v>578</v>
       </c>
       <c r="BV4" t="s">
-        <v>534</v>
+        <v>579</v>
       </c>
       <c r="BW4" t="s">
-        <v>535</v>
+        <v>580</v>
       </c>
       <c r="BX4" t="s">
-        <v>536</v>
+        <v>581</v>
       </c>
       <c r="BY4" t="s">
-        <v>537</v>
+        <v>582</v>
       </c>
       <c r="BZ4" t="s">
-        <v>538</v>
+        <v>583</v>
       </c>
       <c r="CA4" t="s">
-        <v>539</v>
+        <v>584</v>
       </c>
       <c r="CB4" t="s">
-        <v>540</v>
+        <v>585</v>
       </c>
       <c r="CK4" t="s">
-        <v>1091</v>
+        <v>1206</v>
       </c>
     </row>
-    <row r="5" spans="1:104">
+    <row r="5" spans="1:114">
       <c r="A5" t="s">
         <v>65</v>
       </c>
       <c r="B5" t="s">
         <v>53</v>
       </c>
       <c r="C5" t="s">
         <v>54</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5">
         <v>1</v>
       </c>
       <c r="G5">
         <v>40377830</v>
       </c>
       <c r="H5" t="s">
         <v>66</v>
       </c>
       <c r="I5">
@@ -4525,129 +4959,201 @@
         <v>72</v>
       </c>
       <c r="P5">
         <v>4</v>
       </c>
       <c r="Q5">
         <v>29</v>
       </c>
       <c r="R5" t="s">
         <v>73</v>
       </c>
       <c r="S5"/>
       <c r="T5" t="s">
         <v>74</v>
       </c>
       <c r="U5" t="s">
         <v>75</v>
       </c>
       <c r="V5" t="s">
         <v>50</v>
       </c>
       <c r="W5" t="s">
         <v>76</v>
       </c>
       <c r="X5" t="s">
+        <v>586</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>587</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>588</v>
+      </c>
+      <c r="AA5" t="s">
         <v>541</v>
       </c>
-      <c r="Y5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AB5" t="s">
-        <v>544</v>
+        <v>589</v>
       </c>
       <c r="AC5" t="s">
-        <v>545</v>
+        <v>590</v>
       </c>
       <c r="AD5" t="s">
-        <v>546</v>
+        <v>591</v>
       </c>
       <c r="AE5" t="s">
-        <v>547</v>
+        <v>592</v>
       </c>
       <c r="AF5" t="s">
-        <v>548</v>
+        <v>593</v>
       </c>
       <c r="AG5" t="s">
-        <v>549</v>
+        <v>594</v>
       </c>
       <c r="AH5" t="s">
-        <v>550</v>
+        <v>595</v>
       </c>
       <c r="AI5" t="s">
-        <v>551</v>
+        <v>596</v>
       </c>
       <c r="AJ5" t="s">
-        <v>483</v>
+        <v>528</v>
       </c>
       <c r="AK5" t="s">
-        <v>484</v>
+        <v>529</v>
       </c>
       <c r="AL5" t="s">
-        <v>472</v>
+        <v>517</v>
       </c>
       <c r="AM5" t="s">
-        <v>552</v>
+        <v>597</v>
       </c>
       <c r="AN5" t="s">
-        <v>553</v>
+        <v>598</v>
       </c>
       <c r="AO5" t="s">
-        <v>554</v>
+        <v>599</v>
       </c>
       <c r="AP5" t="s">
-        <v>555</v>
+        <v>600</v>
       </c>
       <c r="AQ5" t="s">
-        <v>556</v>
+        <v>601</v>
       </c>
       <c r="AR5" t="s">
-        <v>557</v>
+        <v>602</v>
       </c>
       <c r="AS5" t="s">
-        <v>558</v>
+        <v>603</v>
       </c>
       <c r="AT5" t="s">
-        <v>559</v>
+        <v>604</v>
       </c>
       <c r="AU5" t="s">
-        <v>560</v>
+        <v>605</v>
       </c>
       <c r="AV5" t="s">
-        <v>561</v>
+        <v>606</v>
       </c>
       <c r="AW5" t="s">
-        <v>562</v>
+        <v>607</v>
+      </c>
+      <c r="CK5" t="s">
+        <v>1194</v>
+      </c>
+      <c r="CL5" t="s">
+        <v>1207</v>
+      </c>
+      <c r="CM5" t="s">
+        <v>1208</v>
+      </c>
+      <c r="CN5" t="s">
+        <v>1209</v>
+      </c>
+      <c r="CO5" t="s">
+        <v>1210</v>
+      </c>
+      <c r="CP5" t="s">
+        <v>1211</v>
+      </c>
+      <c r="CQ5" t="s">
+        <v>1212</v>
+      </c>
+      <c r="CR5" t="s">
+        <v>1213</v>
+      </c>
+      <c r="CS5" t="s">
+        <v>1214</v>
+      </c>
+      <c r="CT5" t="s">
+        <v>1215</v>
+      </c>
+      <c r="CU5" t="s">
+        <v>1216</v>
+      </c>
+      <c r="CV5" t="s">
+        <v>1217</v>
+      </c>
+      <c r="CW5" t="s">
+        <v>1218</v>
+      </c>
+      <c r="CX5" t="s">
+        <v>1219</v>
+      </c>
+      <c r="CY5" t="s">
+        <v>1220</v>
+      </c>
+      <c r="CZ5" t="s">
+        <v>1221</v>
+      </c>
+      <c r="DA5" t="s">
+        <v>1222</v>
+      </c>
+      <c r="DB5" t="s">
+        <v>1223</v>
+      </c>
+      <c r="DC5" t="s">
+        <v>1224</v>
+      </c>
+      <c r="DD5" t="s">
+        <v>1225</v>
+      </c>
+      <c r="DE5" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DF5" t="s">
+        <v>1227</v>
+      </c>
+      <c r="DG5" t="s">
+        <v>1228</v>
+      </c>
+      <c r="DH5" t="s">
+        <v>1229</v>
       </c>
     </row>
-    <row r="6" spans="1:104">
+    <row r="6" spans="1:114">
       <c r="A6" t="s">
         <v>77</v>
       </c>
       <c r="B6" t="s">
         <v>78</v>
       </c>
       <c r="C6" t="s">
         <v>79</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6">
         <v>1</v>
       </c>
       <c r="G6">
         <v>40664220</v>
       </c>
       <c r="H6" t="s">
         <v>80</v>
       </c>
       <c r="I6">
@@ -4672,120 +5178,120 @@
         <v>86</v>
       </c>
       <c r="P6">
         <v>4</v>
       </c>
       <c r="Q6">
         <v>22</v>
       </c>
       <c r="R6" t="s">
         <v>87</v>
       </c>
       <c r="S6"/>
       <c r="T6" t="s">
         <v>88</v>
       </c>
       <c r="U6" t="s">
         <v>89</v>
       </c>
       <c r="V6" t="s">
         <v>90</v>
       </c>
       <c r="W6" t="s">
         <v>91</v>
       </c>
       <c r="X6" t="s">
-        <v>563</v>
+        <v>608</v>
       </c>
       <c r="Y6" t="s">
-        <v>564</v>
+        <v>609</v>
       </c>
       <c r="Z6" t="s">
-        <v>565</v>
+        <v>610</v>
       </c>
       <c r="AA6" t="s">
-        <v>566</v>
+        <v>611</v>
       </c>
       <c r="AB6" t="s">
-        <v>567</v>
+        <v>612</v>
       </c>
       <c r="AC6" t="s">
-        <v>568</v>
+        <v>613</v>
       </c>
       <c r="AD6" t="s">
-        <v>569</v>
+        <v>614</v>
       </c>
       <c r="AE6" t="s">
-        <v>570</v>
+        <v>615</v>
       </c>
       <c r="AF6" t="s">
-        <v>571</v>
+        <v>616</v>
       </c>
       <c r="AG6" t="s">
-        <v>572</v>
+        <v>617</v>
       </c>
       <c r="AH6" t="s">
-        <v>573</v>
+        <v>618</v>
       </c>
       <c r="AI6" t="s">
-        <v>574</v>
+        <v>619</v>
       </c>
       <c r="AJ6" t="s">
-        <v>575</v>
+        <v>620</v>
       </c>
       <c r="AK6" t="s">
-        <v>576</v>
+        <v>621</v>
       </c>
       <c r="AL6" t="s">
-        <v>577</v>
+        <v>622</v>
       </c>
       <c r="AM6" t="s">
-        <v>578</v>
+        <v>623</v>
       </c>
       <c r="AN6" t="s">
-        <v>484</v>
+        <v>529</v>
       </c>
       <c r="AO6" t="s">
-        <v>579</v>
+        <v>624</v>
       </c>
       <c r="AP6" t="s">
-        <v>472</v>
+        <v>517</v>
       </c>
       <c r="AQ6" t="s">
-        <v>580</v>
+        <v>625</v>
       </c>
       <c r="AR6" t="s">
-        <v>581</v>
+        <v>626</v>
       </c>
       <c r="AS6" t="s">
-        <v>486</v>
+        <v>531</v>
       </c>
       <c r="AT6" t="s">
-        <v>475</v>
+        <v>520</v>
       </c>
     </row>
-    <row r="7" spans="1:104">
+    <row r="7" spans="1:114">
       <c r="A7" t="s">
         <v>92</v>
       </c>
       <c r="B7" t="s">
         <v>93</v>
       </c>
       <c r="C7" t="s">
         <v>94</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>95</v>
       </c>
       <c r="F7">
         <v>2</v>
       </c>
       <c r="G7">
         <v>40782672</v>
       </c>
       <c r="H7" t="s">
         <v>96</v>
       </c>
       <c r="I7">
@@ -4810,66 +5316,66 @@
         <v>100775</v>
       </c>
       <c r="P7">
         <v>8</v>
       </c>
       <c r="Q7">
         <v>6</v>
       </c>
       <c r="R7" t="s">
         <v>98</v>
       </c>
       <c r="S7"/>
       <c r="T7" t="s">
         <v>101</v>
       </c>
       <c r="U7" t="s">
         <v>50</v>
       </c>
       <c r="V7" t="s">
         <v>102</v>
       </c>
       <c r="W7" t="s">
         <v>103</v>
       </c>
       <c r="X7" t="s">
-        <v>582</v>
+        <v>627</v>
       </c>
       <c r="Y7" t="s">
-        <v>583</v>
+        <v>628</v>
       </c>
       <c r="Z7" t="s">
-        <v>483</v>
+        <v>528</v>
       </c>
       <c r="AA7" t="s">
-        <v>584</v>
+        <v>629</v>
       </c>
       <c r="AB7" t="s">
-        <v>484</v>
+        <v>529</v>
       </c>
     </row>
-    <row r="8" spans="1:104">
+    <row r="8" spans="1:114">
       <c r="A8" t="s">
         <v>104</v>
       </c>
       <c r="B8" t="s">
         <v>53</v>
       </c>
       <c r="C8" t="s">
         <v>54</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>55</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
         <v>40832383</v>
       </c>
       <c r="H8" t="s">
         <v>105</v>
       </c>
       <c r="I8">
@@ -4888,159 +5394,159 @@
       <c r="N8" t="s">
         <v>107</v>
       </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8" t="s">
         <v>58</v>
       </c>
       <c r="S8" t="s">
         <v>108</v>
       </c>
       <c r="T8" t="s">
         <v>109</v>
       </c>
       <c r="U8" t="s">
         <v>110</v>
       </c>
       <c r="V8" t="s">
         <v>111</v>
       </c>
       <c r="W8" t="s">
         <v>112</v>
       </c>
       <c r="X8" t="s">
-        <v>585</v>
+        <v>630</v>
       </c>
       <c r="Y8" t="s">
-        <v>586</v>
+        <v>631</v>
       </c>
       <c r="Z8" t="s">
-        <v>587</v>
+        <v>632</v>
       </c>
       <c r="AA8" t="s">
-        <v>588</v>
+        <v>633</v>
       </c>
       <c r="AB8" t="s">
-        <v>589</v>
+        <v>634</v>
       </c>
       <c r="AC8" t="s">
-        <v>590</v>
+        <v>635</v>
       </c>
       <c r="AD8" t="s">
-        <v>496</v>
+        <v>541</v>
       </c>
       <c r="AE8" t="s">
-        <v>483</v>
+        <v>528</v>
       </c>
       <c r="AF8" t="s">
-        <v>591</v>
+        <v>636</v>
       </c>
       <c r="AG8" t="s">
-        <v>592</v>
+        <v>637</v>
       </c>
       <c r="AH8" t="s">
-        <v>593</v>
+        <v>638</v>
       </c>
       <c r="AI8" t="s">
-        <v>594</v>
+        <v>639</v>
       </c>
       <c r="AJ8" t="s">
-        <v>595</v>
+        <v>640</v>
       </c>
       <c r="AK8" t="s">
-        <v>596</v>
+        <v>641</v>
       </c>
       <c r="AL8" t="s">
-        <v>597</v>
+        <v>642</v>
       </c>
       <c r="AM8" t="s">
+        <v>643</v>
+      </c>
+      <c r="AN8" t="s">
+        <v>644</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>645</v>
+      </c>
+      <c r="AP8" t="s">
+        <v>529</v>
+      </c>
+      <c r="AQ8" t="s">
+        <v>517</v>
+      </c>
+      <c r="AR8" t="s">
+        <v>646</v>
+      </c>
+      <c r="AS8" t="s">
+        <v>647</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>648</v>
+      </c>
+      <c r="AU8" t="s">
+        <v>649</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>580</v>
+      </c>
+      <c r="AW8" t="s">
+        <v>578</v>
+      </c>
+      <c r="AX8" t="s">
         <v>598</v>
       </c>
-      <c r="AN8" t="s">
+      <c r="AY8" t="s">
+        <v>650</v>
+      </c>
+      <c r="AZ8" t="s">
+        <v>600</v>
+      </c>
+      <c r="BA8" t="s">
+        <v>601</v>
+      </c>
+      <c r="BB8" t="s">
         <v>599</v>
       </c>
-      <c r="AO8" t="s">
-[...11 lines deleted...]
-      <c r="AS8" t="s">
+      <c r="BC8" t="s">
         <v>602</v>
       </c>
-      <c r="AT8" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="BD8" t="s">
-        <v>606</v>
+        <v>651</v>
       </c>
       <c r="BE8" t="s">
-        <v>607</v>
+        <v>652</v>
       </c>
       <c r="BF8" t="s">
-        <v>608</v>
+        <v>653</v>
       </c>
       <c r="BG8" t="s">
-        <v>609</v>
+        <v>654</v>
       </c>
     </row>
-    <row r="9" spans="1:104">
+    <row r="9" spans="1:114">
       <c r="A9" t="s">
         <v>113</v>
       </c>
       <c r="B9" t="s">
         <v>114</v>
       </c>
       <c r="C9" t="s">
         <v>115</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9">
         <v>1</v>
       </c>
       <c r="G9">
         <v>40875337</v>
       </c>
       <c r="H9" t="s">
         <v>116</v>
       </c>
       <c r="I9">
@@ -5059,174 +5565,174 @@
         <v>120</v>
       </c>
       <c r="N9" t="s">
         <v>121</v>
       </c>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9" t="s">
         <v>122</v>
       </c>
       <c r="S9"/>
       <c r="T9" t="s">
         <v>123</v>
       </c>
       <c r="U9" t="s">
         <v>124</v>
       </c>
       <c r="V9" t="s">
         <v>125</v>
       </c>
       <c r="W9" t="s">
         <v>126</v>
       </c>
       <c r="X9" t="s">
-        <v>610</v>
+        <v>655</v>
       </c>
       <c r="Y9" t="s">
-        <v>611</v>
+        <v>656</v>
       </c>
       <c r="Z9" t="s">
-        <v>612</v>
+        <v>657</v>
       </c>
       <c r="AA9" t="s">
-        <v>613</v>
+        <v>658</v>
       </c>
       <c r="AB9" t="s">
-        <v>614</v>
+        <v>659</v>
       </c>
       <c r="AC9" t="s">
-        <v>615</v>
+        <v>660</v>
       </c>
       <c r="AD9" t="s">
-        <v>616</v>
+        <v>661</v>
       </c>
       <c r="AE9" t="s">
-        <v>617</v>
+        <v>662</v>
       </c>
       <c r="AF9" t="s">
-        <v>618</v>
+        <v>663</v>
       </c>
       <c r="AG9" t="s">
-        <v>619</v>
+        <v>664</v>
       </c>
       <c r="AH9" t="s">
-        <v>620</v>
+        <v>665</v>
       </c>
       <c r="AI9" t="s">
+        <v>666</v>
+      </c>
+      <c r="AJ9" t="s">
+        <v>667</v>
+      </c>
+      <c r="AK9" t="s">
+        <v>668</v>
+      </c>
+      <c r="AL9" t="s">
+        <v>669</v>
+      </c>
+      <c r="AM9" t="s">
+        <v>670</v>
+      </c>
+      <c r="AN9" t="s">
+        <v>671</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>672</v>
+      </c>
+      <c r="AP9" t="s">
+        <v>527</v>
+      </c>
+      <c r="AQ9" t="s">
+        <v>673</v>
+      </c>
+      <c r="AR9" t="s">
+        <v>674</v>
+      </c>
+      <c r="AS9" t="s">
         <v>621</v>
       </c>
-      <c r="AJ9" t="s">
-[...5 lines deleted...]
-      <c r="AL9" t="s">
+      <c r="AT9" t="s">
+        <v>675</v>
+      </c>
+      <c r="AU9" t="s">
+        <v>676</v>
+      </c>
+      <c r="AV9" t="s">
+        <v>677</v>
+      </c>
+      <c r="AW9" t="s">
+        <v>678</v>
+      </c>
+      <c r="AX9" t="s">
+        <v>679</v>
+      </c>
+      <c r="AY9" t="s">
+        <v>680</v>
+      </c>
+      <c r="AZ9" t="s">
+        <v>531</v>
+      </c>
+      <c r="BA9" t="s">
         <v>624</v>
       </c>
-      <c r="AM9" t="s">
-[...43 lines deleted...]
-      </c>
       <c r="BB9" t="s">
-        <v>484</v>
+        <v>529</v>
       </c>
       <c r="BC9" t="s">
-        <v>473</v>
+        <v>518</v>
       </c>
       <c r="BD9" t="s">
-        <v>636</v>
+        <v>681</v>
       </c>
       <c r="BE9" t="s">
-        <v>637</v>
+        <v>682</v>
       </c>
       <c r="BF9" t="s">
-        <v>638</v>
+        <v>683</v>
       </c>
       <c r="BG9" t="s">
-        <v>607</v>
+        <v>652</v>
       </c>
       <c r="BH9" t="s">
-        <v>639</v>
+        <v>684</v>
       </c>
       <c r="BI9" t="s">
-        <v>640</v>
+        <v>685</v>
       </c>
       <c r="BJ9" t="s">
-        <v>641</v>
+        <v>686</v>
       </c>
       <c r="BK9" t="s">
-        <v>642</v>
+        <v>687</v>
       </c>
       <c r="BL9" t="s">
-        <v>643</v>
+        <v>688</v>
       </c>
     </row>
-    <row r="10" spans="1:104">
+    <row r="10" spans="1:114">
       <c r="A10" t="s">
         <v>127</v>
       </c>
       <c r="B10" t="s">
         <v>128</v>
       </c>
       <c r="C10" t="s">
         <v>129</v>
       </c>
       <c r="D10" t="s">
         <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>130</v>
       </c>
       <c r="F10">
         <v>2</v>
       </c>
       <c r="G10">
         <v>40927552</v>
       </c>
       <c r="H10" t="s">
         <v>131</v>
       </c>
       <c r="I10">
@@ -5247,93 +5753,93 @@
       </c>
       <c r="O10"/>
       <c r="P10">
         <v>9</v>
       </c>
       <c r="Q10">
         <v>6</v>
       </c>
       <c r="R10" t="s">
         <v>133</v>
       </c>
       <c r="S10"/>
       <c r="T10" t="s">
         <v>136</v>
       </c>
       <c r="U10" t="s">
         <v>50</v>
       </c>
       <c r="V10" t="s">
         <v>90</v>
       </c>
       <c r="W10" t="s">
         <v>137</v>
       </c>
       <c r="X10" t="s">
-        <v>644</v>
+        <v>689</v>
       </c>
       <c r="Y10" t="s">
-        <v>645</v>
+        <v>690</v>
       </c>
       <c r="Z10" t="s">
-        <v>483</v>
+        <v>528</v>
       </c>
       <c r="AA10" t="s">
-        <v>646</v>
+        <v>691</v>
       </c>
       <c r="AB10" t="s">
-        <v>584</v>
+        <v>629</v>
       </c>
       <c r="AC10" t="s">
-        <v>647</v>
+        <v>692</v>
       </c>
       <c r="AD10" t="s">
-        <v>576</v>
+        <v>621</v>
       </c>
       <c r="AE10" t="s">
-        <v>648</v>
+        <v>693</v>
       </c>
       <c r="AF10" t="s">
-        <v>649</v>
+        <v>694</v>
       </c>
       <c r="AG10" t="s">
-        <v>650</v>
+        <v>695</v>
       </c>
       <c r="AH10" t="s">
-        <v>472</v>
+        <v>517</v>
       </c>
       <c r="AI10" t="s">
-        <v>486</v>
+        <v>531</v>
       </c>
       <c r="AJ10" t="s">
-        <v>579</v>
+        <v>624</v>
       </c>
       <c r="AK10" t="s">
-        <v>484</v>
+        <v>529</v>
       </c>
     </row>
-    <row r="11" spans="1:104">
+    <row r="11" spans="1:114">
       <c r="A11" t="s">
         <v>138</v>
       </c>
       <c r="B11" t="s">
         <v>139</v>
       </c>
       <c r="C11" t="s">
         <v>140</v>
       </c>
       <c r="D11" t="s">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11">
         <v>1</v>
       </c>
       <c r="G11">
         <v>41091875</v>
       </c>
       <c r="H11" t="s">
         <v>141</v>
       </c>
       <c r="I11">
@@ -5356,225 +5862,225 @@
       </c>
       <c r="O11"/>
       <c r="P11">
         <v>42</v>
       </c>
       <c r="Q11">
         <v>11</v>
       </c>
       <c r="R11" t="s">
         <v>146</v>
       </c>
       <c r="S11"/>
       <c r="T11" t="s">
         <v>147</v>
       </c>
       <c r="U11" t="s">
         <v>148</v>
       </c>
       <c r="V11" t="s">
         <v>90</v>
       </c>
       <c r="W11" t="s">
         <v>149</v>
       </c>
       <c r="X11" t="s">
-        <v>651</v>
+        <v>696</v>
       </c>
       <c r="Y11" t="s">
+        <v>697</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>698</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>699</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>700</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>701</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>702</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>703</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>704</v>
+      </c>
+      <c r="AG11" t="s">
+        <v>705</v>
+      </c>
+      <c r="AH11" t="s">
+        <v>706</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>707</v>
+      </c>
+      <c r="AJ11" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK11" t="s">
+        <v>709</v>
+      </c>
+      <c r="AL11" t="s">
+        <v>710</v>
+      </c>
+      <c r="AM11" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN11" t="s">
+        <v>526</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>662</v>
+      </c>
+      <c r="AP11" t="s">
+        <v>712</v>
+      </c>
+      <c r="AQ11" t="s">
+        <v>713</v>
+      </c>
+      <c r="AR11" t="s">
+        <v>677</v>
+      </c>
+      <c r="AS11" t="s">
+        <v>714</v>
+      </c>
+      <c r="AT11" t="s">
+        <v>629</v>
+      </c>
+      <c r="AU11" t="s">
+        <v>527</v>
+      </c>
+      <c r="AV11" t="s">
+        <v>673</v>
+      </c>
+      <c r="AW11" t="s">
+        <v>715</v>
+      </c>
+      <c r="AX11" t="s">
+        <v>621</v>
+      </c>
+      <c r="AY11" t="s">
+        <v>716</v>
+      </c>
+      <c r="AZ11" t="s">
+        <v>717</v>
+      </c>
+      <c r="BA11" t="s">
+        <v>718</v>
+      </c>
+      <c r="BB11" t="s">
+        <v>719</v>
+      </c>
+      <c r="BC11" t="s">
+        <v>720</v>
+      </c>
+      <c r="BD11" t="s">
+        <v>721</v>
+      </c>
+      <c r="BE11" t="s">
+        <v>722</v>
+      </c>
+      <c r="BF11" t="s">
+        <v>723</v>
+      </c>
+      <c r="BG11" t="s">
+        <v>724</v>
+      </c>
+      <c r="BH11" t="s">
+        <v>725</v>
+      </c>
+      <c r="BI11" t="s">
+        <v>624</v>
+      </c>
+      <c r="BJ11" t="s">
+        <v>531</v>
+      </c>
+      <c r="BK11" t="s">
+        <v>529</v>
+      </c>
+      <c r="BL11" t="s">
+        <v>726</v>
+      </c>
+      <c r="BM11" t="s">
+        <v>727</v>
+      </c>
+      <c r="BN11" t="s">
+        <v>728</v>
+      </c>
+      <c r="BO11" t="s">
+        <v>729</v>
+      </c>
+      <c r="BP11" t="s">
+        <v>730</v>
+      </c>
+      <c r="BQ11" t="s">
+        <v>731</v>
+      </c>
+      <c r="BR11" t="s">
+        <v>732</v>
+      </c>
+      <c r="BS11" t="s">
+        <v>654</v>
+      </c>
+      <c r="BT11" t="s">
+        <v>520</v>
+      </c>
+      <c r="BU11" t="s">
+        <v>681</v>
+      </c>
+      <c r="BV11" t="s">
+        <v>682</v>
+      </c>
+      <c r="BW11" t="s">
+        <v>733</v>
+      </c>
+      <c r="BX11" t="s">
+        <v>734</v>
+      </c>
+      <c r="BY11" t="s">
+        <v>735</v>
+      </c>
+      <c r="BZ11" t="s">
+        <v>521</v>
+      </c>
+      <c r="CA11" t="s">
+        <v>736</v>
+      </c>
+      <c r="CB11" t="s">
+        <v>737</v>
+      </c>
+      <c r="CC11" t="s">
         <v>652</v>
       </c>
-      <c r="Z11" t="s">
-[...166 lines deleted...]
-      </c>
     </row>
-    <row r="12" spans="1:104">
+    <row r="12" spans="1:114">
       <c r="A12" t="s">
         <v>150</v>
       </c>
       <c r="B12" t="s">
         <v>151</v>
       </c>
       <c r="C12" t="s">
         <v>54</v>
       </c>
       <c r="D12" t="s">
         <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>27</v>
       </c>
       <c r="F12">
         <v>1</v>
       </c>
       <c r="G12">
         <v>41092388</v>
       </c>
       <c r="H12" t="s">
         <v>152</v>
       </c>
       <c r="I12">
@@ -5593,141 +6099,141 @@
         <v>156</v>
       </c>
       <c r="N12" t="s">
         <v>157</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12" t="s">
         <v>158</v>
       </c>
       <c r="S12"/>
       <c r="T12" t="s">
         <v>159</v>
       </c>
       <c r="U12" t="s">
         <v>160</v>
       </c>
       <c r="V12" t="s">
         <v>50</v>
       </c>
       <c r="W12" t="s">
         <v>161</v>
       </c>
       <c r="X12" t="s">
-        <v>693</v>
+        <v>738</v>
       </c>
       <c r="Y12" t="s">
-        <v>694</v>
+        <v>739</v>
       </c>
       <c r="Z12" t="s">
-        <v>496</v>
+        <v>541</v>
       </c>
       <c r="AA12" t="s">
-        <v>695</v>
+        <v>740</v>
       </c>
       <c r="AB12" t="s">
-        <v>664</v>
+        <v>709</v>
       </c>
       <c r="AC12" t="s">
-        <v>696</v>
+        <v>741</v>
       </c>
       <c r="AD12" t="s">
-        <v>697</v>
+        <v>742</v>
       </c>
       <c r="AE12" t="s">
-        <v>698</v>
+        <v>743</v>
       </c>
       <c r="AF12" t="s">
-        <v>670</v>
+        <v>715</v>
       </c>
       <c r="AG12" t="s">
-        <v>699</v>
+        <v>744</v>
       </c>
       <c r="AH12" t="s">
-        <v>700</v>
+        <v>745</v>
       </c>
       <c r="AI12" t="s">
-        <v>483</v>
+        <v>528</v>
       </c>
       <c r="AJ12" t="s">
-        <v>701</v>
+        <v>746</v>
       </c>
       <c r="AK12" t="s">
-        <v>472</v>
+        <v>517</v>
       </c>
       <c r="AL12" t="s">
+        <v>645</v>
+      </c>
+      <c r="AM12" t="s">
+        <v>624</v>
+      </c>
+      <c r="AN12" t="s">
+        <v>747</v>
+      </c>
+      <c r="AO12" t="s">
+        <v>529</v>
+      </c>
+      <c r="AP12" t="s">
+        <v>748</v>
+      </c>
+      <c r="AQ12" t="s">
+        <v>749</v>
+      </c>
+      <c r="AR12" t="s">
+        <v>598</v>
+      </c>
+      <c r="AS12" t="s">
+        <v>750</v>
+      </c>
+      <c r="AT12" t="s">
+        <v>602</v>
+      </c>
+      <c r="AU12" t="s">
+        <v>599</v>
+      </c>
+      <c r="AV12" t="s">
         <v>600</v>
       </c>
-      <c r="AM12" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="AW12" t="s">
-        <v>556</v>
+        <v>601</v>
       </c>
       <c r="AX12" t="s">
-        <v>559</v>
+        <v>604</v>
       </c>
       <c r="AY12" t="s">
-        <v>706</v>
+        <v>751</v>
       </c>
       <c r="AZ12" t="s">
-        <v>707</v>
+        <v>752</v>
       </c>
       <c r="BA12" t="s">
-        <v>686</v>
+        <v>731</v>
       </c>
     </row>
-    <row r="13" spans="1:104">
+    <row r="13" spans="1:114">
       <c r="A13" t="s">
         <v>162</v>
       </c>
       <c r="B13" t="s">
         <v>163</v>
       </c>
       <c r="C13" t="s">
         <v>164</v>
       </c>
       <c r="D13" t="s">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
       <c r="F13">
         <v>2</v>
       </c>
       <c r="G13">
         <v>41135524</v>
       </c>
       <c r="H13" t="s">
         <v>165</v>
       </c>
       <c r="I13">
@@ -5748,246 +6254,246 @@
       <c r="N13" t="s">
         <v>167</v>
       </c>
       <c r="O13">
         <v>100886</v>
       </c>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13" t="s">
         <v>98</v>
       </c>
       <c r="S13"/>
       <c r="T13" t="s">
         <v>168</v>
       </c>
       <c r="U13" t="s">
         <v>169</v>
       </c>
       <c r="V13" t="s">
         <v>170</v>
       </c>
       <c r="W13" t="s">
         <v>171</v>
       </c>
       <c r="X13" t="s">
-        <v>708</v>
+        <v>753</v>
       </c>
       <c r="Y13" t="s">
-        <v>709</v>
+        <v>754</v>
       </c>
       <c r="Z13" t="s">
-        <v>710</v>
+        <v>755</v>
       </c>
       <c r="AA13" t="s">
-        <v>711</v>
+        <v>756</v>
       </c>
       <c r="AB13" t="s">
-        <v>712</v>
+        <v>757</v>
       </c>
       <c r="AC13" t="s">
-        <v>713</v>
+        <v>758</v>
       </c>
       <c r="AD13" t="s">
-        <v>714</v>
+        <v>759</v>
       </c>
       <c r="AE13" t="s">
-        <v>715</v>
+        <v>760</v>
       </c>
       <c r="AF13" t="s">
-        <v>716</v>
+        <v>761</v>
       </c>
       <c r="AG13" t="s">
-        <v>717</v>
+        <v>762</v>
       </c>
       <c r="AH13" t="s">
-        <v>718</v>
+        <v>763</v>
       </c>
       <c r="AI13" t="s">
-        <v>719</v>
+        <v>764</v>
       </c>
       <c r="AJ13" t="s">
-        <v>496</v>
+        <v>541</v>
       </c>
       <c r="AK13" t="s">
-        <v>483</v>
+        <v>528</v>
       </c>
       <c r="AL13" t="s">
-        <v>584</v>
+        <v>629</v>
       </c>
       <c r="AM13" t="s">
-        <v>720</v>
+        <v>765</v>
       </c>
       <c r="AN13" t="s">
-        <v>721</v>
+        <v>766</v>
       </c>
       <c r="AO13" t="s">
-        <v>576</v>
+        <v>621</v>
       </c>
       <c r="AP13" t="s">
-        <v>722</v>
+        <v>767</v>
       </c>
       <c r="AQ13" t="s">
-        <v>723</v>
+        <v>768</v>
       </c>
       <c r="AR13" t="s">
-        <v>724</v>
+        <v>769</v>
       </c>
       <c r="AS13" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="AT13" t="s">
-        <v>726</v>
+        <v>771</v>
       </c>
       <c r="AU13" t="s">
-        <v>727</v>
+        <v>772</v>
       </c>
       <c r="AV13" t="s">
-        <v>728</v>
+        <v>773</v>
       </c>
       <c r="AW13" t="s">
-        <v>729</v>
+        <v>774</v>
       </c>
       <c r="AX13" t="s">
-        <v>730</v>
+        <v>775</v>
       </c>
       <c r="AY13" t="s">
-        <v>600</v>
+        <v>645</v>
       </c>
       <c r="AZ13" t="s">
-        <v>731</v>
+        <v>776</v>
       </c>
       <c r="BA13" t="s">
-        <v>732</v>
+        <v>777</v>
       </c>
       <c r="BB13" t="s">
-        <v>733</v>
+        <v>778</v>
       </c>
       <c r="BC13" t="s">
-        <v>486</v>
+        <v>531</v>
       </c>
       <c r="BD13" t="s">
-        <v>734</v>
+        <v>779</v>
       </c>
       <c r="BE13" t="s">
-        <v>579</v>
+        <v>624</v>
       </c>
       <c r="BF13" t="s">
-        <v>735</v>
+        <v>780</v>
       </c>
       <c r="BG13" t="s">
-        <v>736</v>
+        <v>781</v>
       </c>
       <c r="BH13" t="s">
-        <v>737</v>
+        <v>782</v>
       </c>
       <c r="BI13" t="s">
-        <v>738</v>
+        <v>783</v>
       </c>
       <c r="BJ13" t="s">
-        <v>739</v>
+        <v>784</v>
       </c>
       <c r="BK13" t="s">
-        <v>740</v>
+        <v>785</v>
       </c>
       <c r="BL13" t="s">
-        <v>741</v>
+        <v>786</v>
       </c>
       <c r="BM13" t="s">
-        <v>742</v>
+        <v>787</v>
       </c>
       <c r="BN13" t="s">
-        <v>743</v>
+        <v>788</v>
       </c>
       <c r="BO13" t="s">
-        <v>744</v>
+        <v>789</v>
       </c>
       <c r="BP13" t="s">
-        <v>745</v>
+        <v>790</v>
       </c>
       <c r="BQ13" t="s">
-        <v>746</v>
+        <v>791</v>
       </c>
       <c r="BR13" t="s">
-        <v>747</v>
+        <v>792</v>
       </c>
       <c r="BS13" t="s">
-        <v>748</v>
+        <v>793</v>
       </c>
       <c r="BT13" t="s">
-        <v>749</v>
+        <v>794</v>
       </c>
       <c r="BU13" t="s">
-        <v>526</v>
+        <v>571</v>
       </c>
       <c r="BV13" t="s">
-        <v>750</v>
+        <v>795</v>
       </c>
       <c r="BW13" t="s">
-        <v>751</v>
+        <v>796</v>
       </c>
       <c r="BX13" t="s">
-        <v>536</v>
+        <v>581</v>
       </c>
       <c r="BY13" t="s">
-        <v>484</v>
+        <v>529</v>
       </c>
       <c r="BZ13" t="s">
-        <v>752</v>
+        <v>797</v>
       </c>
       <c r="CA13" t="s">
-        <v>752</v>
+        <v>797</v>
       </c>
       <c r="CB13" t="s">
-        <v>753</v>
+        <v>798</v>
       </c>
       <c r="CC13" t="s">
-        <v>754</v>
+        <v>799</v>
       </c>
       <c r="CD13" t="s">
-        <v>755</v>
+        <v>800</v>
       </c>
       <c r="CE13" t="s">
-        <v>756</v>
+        <v>801</v>
       </c>
       <c r="CF13" t="s">
-        <v>757</v>
+        <v>802</v>
       </c>
       <c r="CG13" t="s">
-        <v>758</v>
+        <v>803</v>
       </c>
       <c r="CH13" t="s">
-        <v>759</v>
+        <v>804</v>
       </c>
       <c r="CI13" t="s">
-        <v>760</v>
+        <v>805</v>
       </c>
       <c r="CJ13" t="s">
-        <v>761</v>
+        <v>806</v>
       </c>
     </row>
-    <row r="14" spans="1:104">
+    <row r="14" spans="1:114">
       <c r="A14" t="s">
         <v>172</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" t="s">
         <v>54</v>
       </c>
       <c r="D14" t="s">
         <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>130</v>
       </c>
       <c r="F14">
         <v>2</v>
       </c>
       <c r="G14">
         <v>41191133</v>
       </c>
       <c r="H14" t="s">
         <v>173</v>
       </c>
       <c r="I14">
@@ -6012,78 +6518,78 @@
         <v>77</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
       <c r="Q14">
         <v>25</v>
       </c>
       <c r="R14" t="s">
         <v>179</v>
       </c>
       <c r="S14"/>
       <c r="T14" t="s">
         <v>180</v>
       </c>
       <c r="U14" t="s">
         <v>160</v>
       </c>
       <c r="V14" t="s">
         <v>50</v>
       </c>
       <c r="W14" t="s">
         <v>181</v>
       </c>
       <c r="X14" t="s">
-        <v>762</v>
+        <v>807</v>
       </c>
       <c r="Y14" t="s">
-        <v>763</v>
+        <v>808</v>
       </c>
       <c r="Z14" t="s">
-        <v>496</v>
+        <v>541</v>
       </c>
       <c r="AA14" t="s">
-        <v>483</v>
+        <v>528</v>
       </c>
       <c r="AB14" t="s">
-        <v>602</v>
+        <v>647</v>
       </c>
       <c r="AC14" t="s">
-        <v>472</v>
+        <v>517</v>
       </c>
       <c r="AD14" t="s">
-        <v>764</v>
+        <v>809</v>
       </c>
       <c r="AE14" t="s">
-        <v>484</v>
+        <v>529</v>
       </c>
       <c r="AF14" t="s">
-        <v>600</v>
+        <v>645</v>
       </c>
     </row>
-    <row r="15" spans="1:104">
+    <row r="15" spans="1:114">
       <c r="A15" t="s">
         <v>182</v>
       </c>
       <c r="B15" t="s">
         <v>183</v>
       </c>
       <c r="C15" t="s">
         <v>140</v>
       </c>
       <c r="D15" t="s">
         <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>55</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
         <v>184</v>
       </c>
       <c r="I15">
         <v>2025</v>
       </c>
@@ -6100,126 +6606,126 @@
       <c r="N15" t="s">
         <v>187</v>
       </c>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15" t="s">
         <v>185</v>
       </c>
       <c r="S15" t="s">
         <v>188</v>
       </c>
       <c r="T15" t="s">
         <v>189</v>
       </c>
       <c r="U15" t="s">
         <v>148</v>
       </c>
       <c r="V15" t="s">
         <v>90</v>
       </c>
       <c r="W15" t="s">
         <v>190</v>
       </c>
       <c r="X15" t="s">
-        <v>765</v>
+        <v>810</v>
       </c>
       <c r="Y15" t="s">
-        <v>766</v>
+        <v>811</v>
       </c>
       <c r="Z15" t="s">
+        <v>707</v>
+      </c>
+      <c r="AA15" t="s">
+        <v>708</v>
+      </c>
+      <c r="AB15" t="s">
+        <v>709</v>
+      </c>
+      <c r="AC15" t="s">
+        <v>710</v>
+      </c>
+      <c r="AD15" t="s">
+        <v>711</v>
+      </c>
+      <c r="AE15" t="s">
+        <v>526</v>
+      </c>
+      <c r="AF15" t="s">
         <v>662</v>
       </c>
-      <c r="AA15" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="AG15" t="s">
-        <v>667</v>
+        <v>712</v>
       </c>
       <c r="AH15" t="s">
-        <v>668</v>
+        <v>713</v>
       </c>
       <c r="AI15" t="s">
-        <v>632</v>
+        <v>677</v>
       </c>
       <c r="AJ15" t="s">
-        <v>669</v>
+        <v>714</v>
       </c>
       <c r="AK15" t="s">
-        <v>584</v>
+        <v>629</v>
       </c>
       <c r="AL15" t="s">
-        <v>482</v>
+        <v>527</v>
       </c>
       <c r="AM15" t="s">
-        <v>628</v>
+        <v>673</v>
       </c>
       <c r="AN15" t="s">
-        <v>670</v>
+        <v>715</v>
       </c>
       <c r="AO15" t="s">
-        <v>576</v>
+        <v>621</v>
       </c>
       <c r="AP15" t="s">
-        <v>767</v>
+        <v>812</v>
       </c>
       <c r="AQ15" t="s">
-        <v>768</v>
+        <v>813</v>
       </c>
       <c r="AR15" t="s">
-        <v>769</v>
+        <v>814</v>
       </c>
       <c r="AS15" t="s">
-        <v>579</v>
+        <v>624</v>
       </c>
       <c r="AT15" t="s">
-        <v>486</v>
+        <v>531</v>
       </c>
       <c r="AU15" t="s">
-        <v>484</v>
+        <v>529</v>
       </c>
       <c r="AV15" t="s">
-        <v>681</v>
+        <v>726</v>
       </c>
     </row>
-    <row r="16" spans="1:104">
+    <row r="16" spans="1:114">
       <c r="A16" t="s">
         <v>191</v>
       </c>
       <c r="B16" t="s">
         <v>192</v>
       </c>
       <c r="C16" t="s">
         <v>193</v>
       </c>
       <c r="D16" t="s">
         <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>55</v>
       </c>
       <c r="F16">
         <v>0</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
         <v>194</v>
       </c>
       <c r="I16">
         <v>2025</v>
       </c>
@@ -6236,138 +6742,138 @@
       <c r="N16" t="s">
         <v>196</v>
       </c>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16" t="s">
         <v>185</v>
       </c>
       <c r="S16" t="s">
         <v>108</v>
       </c>
       <c r="T16" t="s">
         <v>197</v>
       </c>
       <c r="U16" t="s">
         <v>198</v>
       </c>
       <c r="V16" t="s">
         <v>125</v>
       </c>
       <c r="W16" t="s">
         <v>199</v>
       </c>
       <c r="X16" t="s">
-        <v>770</v>
+        <v>815</v>
       </c>
       <c r="Y16" t="s">
-        <v>771</v>
+        <v>816</v>
       </c>
       <c r="Z16" t="s">
-        <v>772</v>
+        <v>817</v>
       </c>
       <c r="AA16" t="s">
-        <v>773</v>
+        <v>818</v>
       </c>
       <c r="AB16" t="s">
-        <v>662</v>
+        <v>707</v>
       </c>
       <c r="AC16" t="s">
-        <v>774</v>
+        <v>819</v>
       </c>
       <c r="AD16" t="s">
-        <v>632</v>
+        <v>677</v>
       </c>
       <c r="AE16" t="s">
-        <v>572</v>
+        <v>617</v>
       </c>
       <c r="AF16" t="s">
-        <v>775</v>
+        <v>820</v>
       </c>
       <c r="AG16" t="s">
-        <v>776</v>
+        <v>821</v>
       </c>
       <c r="AH16" t="s">
-        <v>777</v>
+        <v>822</v>
       </c>
       <c r="AI16" t="s">
-        <v>778</v>
+        <v>823</v>
       </c>
       <c r="AJ16" t="s">
-        <v>779</v>
+        <v>824</v>
       </c>
       <c r="AK16" t="s">
-        <v>780</v>
+        <v>825</v>
       </c>
       <c r="AL16" t="s">
-        <v>781</v>
+        <v>826</v>
       </c>
       <c r="AM16" t="s">
-        <v>782</v>
+        <v>827</v>
       </c>
       <c r="AN16" t="s">
-        <v>576</v>
+        <v>621</v>
       </c>
       <c r="AO16" t="s">
-        <v>783</v>
+        <v>828</v>
       </c>
       <c r="AP16" t="s">
-        <v>784</v>
+        <v>829</v>
       </c>
       <c r="AQ16" t="s">
-        <v>472</v>
+        <v>517</v>
       </c>
       <c r="AR16" t="s">
-        <v>486</v>
+        <v>531</v>
       </c>
       <c r="AS16" t="s">
-        <v>579</v>
+        <v>624</v>
       </c>
       <c r="AT16" t="s">
-        <v>484</v>
+        <v>529</v>
       </c>
       <c r="AU16" t="s">
-        <v>473</v>
+        <v>518</v>
       </c>
       <c r="AV16" t="s">
-        <v>785</v>
+        <v>830</v>
       </c>
       <c r="AW16" t="s">
-        <v>786</v>
+        <v>831</v>
       </c>
       <c r="AX16" t="s">
-        <v>638</v>
+        <v>683</v>
       </c>
       <c r="AY16" t="s">
-        <v>476</v>
+        <v>521</v>
       </c>
       <c r="AZ16" t="s">
-        <v>787</v>
+        <v>832</v>
       </c>
     </row>
-    <row r="17" spans="1:104">
+    <row r="17" spans="1:114">
       <c r="A17" t="s">
         <v>200</v>
       </c>
       <c r="B17" t="s">
         <v>201</v>
       </c>
       <c r="C17" t="s">
         <v>193</v>
       </c>
       <c r="D17" t="s">
         <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>27</v>
       </c>
       <c r="F17">
         <v>1</v>
       </c>
       <c r="G17">
         <v>41366521</v>
       </c>
       <c r="H17" t="s">
         <v>202</v>
       </c>
       <c r="I17">
@@ -6386,231 +6892,231 @@
         <v>206</v>
       </c>
       <c r="N17" t="s">
         <v>207</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17" t="s">
         <v>208</v>
       </c>
       <c r="S17"/>
       <c r="T17" t="s">
         <v>209</v>
       </c>
       <c r="U17" t="s">
         <v>198</v>
       </c>
       <c r="V17" t="s">
         <v>210</v>
       </c>
       <c r="W17" t="s">
         <v>211</v>
       </c>
       <c r="X17" t="s">
-        <v>788</v>
+        <v>833</v>
       </c>
       <c r="Y17" t="s">
-        <v>789</v>
+        <v>834</v>
       </c>
       <c r="Z17" t="s">
-        <v>790</v>
+        <v>835</v>
       </c>
       <c r="AA17" t="s">
-        <v>791</v>
+        <v>836</v>
       </c>
       <c r="AB17" t="s">
-        <v>792</v>
+        <v>837</v>
       </c>
       <c r="AC17" t="s">
-        <v>793</v>
+        <v>838</v>
       </c>
       <c r="AD17" t="s">
-        <v>794</v>
+        <v>839</v>
       </c>
       <c r="AE17" t="s">
-        <v>795</v>
+        <v>840</v>
       </c>
       <c r="AF17" t="s">
-        <v>796</v>
+        <v>841</v>
       </c>
       <c r="AG17" t="s">
-        <v>797</v>
+        <v>842</v>
       </c>
       <c r="AH17" t="s">
-        <v>798</v>
+        <v>843</v>
       </c>
       <c r="AI17" t="s">
-        <v>799</v>
+        <v>844</v>
       </c>
       <c r="AJ17" t="s">
-        <v>800</v>
+        <v>845</v>
       </c>
       <c r="AK17" t="s">
-        <v>801</v>
+        <v>846</v>
       </c>
       <c r="AL17" t="s">
-        <v>802</v>
+        <v>847</v>
       </c>
       <c r="AM17" t="s">
-        <v>803</v>
+        <v>848</v>
       </c>
       <c r="AN17" t="s">
-        <v>804</v>
+        <v>849</v>
       </c>
       <c r="AO17" t="s">
-        <v>805</v>
+        <v>850</v>
       </c>
       <c r="AP17" t="s">
-        <v>774</v>
+        <v>819</v>
       </c>
       <c r="AQ17" t="s">
-        <v>662</v>
+        <v>707</v>
       </c>
       <c r="AR17" t="s">
-        <v>565</v>
+        <v>610</v>
       </c>
       <c r="AS17" t="s">
-        <v>572</v>
+        <v>617</v>
       </c>
       <c r="AT17" t="s">
-        <v>806</v>
+        <v>851</v>
       </c>
       <c r="AU17" t="s">
-        <v>807</v>
+        <v>852</v>
       </c>
       <c r="AV17" t="s">
-        <v>808</v>
+        <v>853</v>
       </c>
       <c r="AW17" t="s">
-        <v>809</v>
+        <v>854</v>
       </c>
       <c r="AX17" t="s">
-        <v>810</v>
+        <v>855</v>
       </c>
       <c r="AY17" t="s">
-        <v>779</v>
+        <v>824</v>
       </c>
       <c r="AZ17" t="s">
-        <v>811</v>
+        <v>856</v>
       </c>
       <c r="BA17" t="s">
-        <v>812</v>
+        <v>857</v>
       </c>
       <c r="BB17" t="s">
-        <v>813</v>
+        <v>858</v>
       </c>
       <c r="BC17" t="s">
-        <v>814</v>
+        <v>859</v>
       </c>
       <c r="BD17" t="s">
-        <v>781</v>
+        <v>826</v>
       </c>
       <c r="BE17" t="s">
-        <v>568</v>
+        <v>613</v>
       </c>
       <c r="BF17" t="s">
-        <v>576</v>
+        <v>621</v>
       </c>
       <c r="BG17" t="s">
-        <v>815</v>
+        <v>860</v>
       </c>
       <c r="BH17" t="s">
-        <v>816</v>
+        <v>861</v>
       </c>
       <c r="BI17" t="s">
-        <v>817</v>
+        <v>862</v>
       </c>
       <c r="BJ17" t="s">
-        <v>818</v>
+        <v>863</v>
       </c>
       <c r="BK17" t="s">
-        <v>472</v>
+        <v>517</v>
       </c>
       <c r="BL17" t="s">
-        <v>486</v>
+        <v>531</v>
       </c>
       <c r="BM17" t="s">
-        <v>819</v>
+        <v>864</v>
       </c>
       <c r="BN17" t="s">
-        <v>579</v>
+        <v>624</v>
       </c>
       <c r="BO17" t="s">
-        <v>484</v>
+        <v>529</v>
       </c>
       <c r="BP17" t="s">
-        <v>820</v>
+        <v>865</v>
       </c>
       <c r="BQ17" t="s">
-        <v>821</v>
+        <v>866</v>
       </c>
       <c r="BR17" t="s">
-        <v>822</v>
+        <v>867</v>
       </c>
       <c r="BS17" t="s">
-        <v>607</v>
+        <v>652</v>
       </c>
       <c r="BT17" t="s">
-        <v>692</v>
+        <v>737</v>
       </c>
       <c r="BU17" t="s">
-        <v>609</v>
+        <v>654</v>
       </c>
       <c r="BV17" t="s">
-        <v>823</v>
+        <v>868</v>
       </c>
       <c r="BW17" t="s">
-        <v>824</v>
+        <v>869</v>
       </c>
       <c r="BX17" t="s">
-        <v>825</v>
+        <v>870</v>
       </c>
       <c r="BY17" t="s">
-        <v>826</v>
+        <v>871</v>
       </c>
       <c r="BZ17" t="s">
-        <v>475</v>
+        <v>520</v>
       </c>
       <c r="CA17" t="s">
-        <v>827</v>
+        <v>872</v>
       </c>
       <c r="CB17" t="s">
-        <v>828</v>
+        <v>873</v>
       </c>
       <c r="CC17" t="s">
-        <v>829</v>
+        <v>874</v>
       </c>
       <c r="CD17" t="s">
-        <v>830</v>
+        <v>875</v>
       </c>
       <c r="CE17" t="s">
-        <v>831</v>
+        <v>876</v>
       </c>
     </row>
-    <row r="18" spans="1:104">
+    <row r="18" spans="1:114">
       <c r="A18" t="s">
         <v>212</v>
       </c>
       <c r="B18" t="s">
         <v>53</v>
       </c>
       <c r="C18" t="s">
         <v>54</v>
       </c>
       <c r="D18" t="s">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>27</v>
       </c>
       <c r="F18">
         <v>1</v>
       </c>
       <c r="G18">
         <v>41514136</v>
       </c>
       <c r="H18" t="s">
         <v>213</v>
       </c>
       <c r="I18">
@@ -6633,129 +7139,129 @@
       </c>
       <c r="O18"/>
       <c r="P18">
         <v>1</v>
       </c>
       <c r="Q18">
         <v>63</v>
       </c>
       <c r="R18" t="s">
         <v>219</v>
       </c>
       <c r="S18"/>
       <c r="T18" t="s">
         <v>220</v>
       </c>
       <c r="U18" t="s">
         <v>160</v>
       </c>
       <c r="V18" t="s">
         <v>50</v>
       </c>
       <c r="W18" t="s">
         <v>221</v>
       </c>
       <c r="X18" t="s">
-        <v>832</v>
+        <v>877</v>
       </c>
       <c r="Y18" t="s">
-        <v>833</v>
+        <v>878</v>
       </c>
       <c r="Z18" t="s">
-        <v>834</v>
+        <v>879</v>
       </c>
       <c r="AA18" t="s">
-        <v>835</v>
+        <v>880</v>
       </c>
       <c r="AB18" t="s">
-        <v>496</v>
+        <v>541</v>
       </c>
       <c r="AC18" t="s">
-        <v>836</v>
+        <v>881</v>
       </c>
       <c r="AD18" t="s">
-        <v>837</v>
+        <v>882</v>
       </c>
       <c r="AE18" t="s">
-        <v>838</v>
+        <v>883</v>
       </c>
       <c r="AF18" t="s">
-        <v>696</v>
+        <v>741</v>
       </c>
       <c r="AG18" t="s">
-        <v>839</v>
+        <v>884</v>
       </c>
       <c r="AH18" t="s">
-        <v>840</v>
+        <v>885</v>
       </c>
       <c r="AI18" t="s">
-        <v>510</v>
+        <v>555</v>
       </c>
       <c r="AJ18" t="s">
-        <v>699</v>
+        <v>744</v>
       </c>
       <c r="AK18" t="s">
-        <v>841</v>
+        <v>886</v>
       </c>
       <c r="AL18" t="s">
-        <v>842</v>
+        <v>887</v>
       </c>
       <c r="AM18" t="s">
-        <v>505</v>
+        <v>550</v>
       </c>
       <c r="AN18" t="s">
-        <v>483</v>
+        <v>528</v>
       </c>
       <c r="AO18" t="s">
-        <v>484</v>
+        <v>529</v>
       </c>
       <c r="AP18" t="s">
-        <v>472</v>
+        <v>517</v>
       </c>
       <c r="AQ18" t="s">
-        <v>843</v>
+        <v>888</v>
       </c>
       <c r="AR18" t="s">
-        <v>844</v>
+        <v>889</v>
       </c>
       <c r="AS18" t="s">
-        <v>523</v>
+        <v>568</v>
       </c>
       <c r="AT18" t="s">
-        <v>702</v>
+        <v>747</v>
       </c>
       <c r="AU18" t="s">
-        <v>845</v>
+        <v>890</v>
       </c>
       <c r="AV18" t="s">
-        <v>602</v>
+        <v>647</v>
       </c>
       <c r="AW18" t="s">
-        <v>764</v>
+        <v>809</v>
       </c>
     </row>
-    <row r="19" spans="1:104">
+    <row r="19" spans="1:114">
       <c r="A19" t="s">
         <v>222</v>
       </c>
       <c r="B19" t="s">
         <v>223</v>
       </c>
       <c r="C19" t="s">
         <v>224</v>
       </c>
       <c r="D19" t="s">
         <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>55</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
         <v>225</v>
       </c>
       <c r="I19">
         <v>2026</v>
       </c>
@@ -6770,84 +7276,84 @@
       <c r="N19" t="s">
         <v>228</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19" t="s">
         <v>227</v>
       </c>
       <c r="S19" t="s">
         <v>108</v>
       </c>
       <c r="T19" t="s">
         <v>229</v>
       </c>
       <c r="U19" t="s">
         <v>230</v>
       </c>
       <c r="V19" t="s">
         <v>231</v>
       </c>
       <c r="W19" t="s">
         <v>232</v>
       </c>
       <c r="X19" t="s">
-        <v>846</v>
+        <v>891</v>
       </c>
       <c r="Y19" t="s">
-        <v>847</v>
+        <v>892</v>
       </c>
       <c r="Z19" t="s">
-        <v>848</v>
+        <v>893</v>
       </c>
       <c r="AA19" t="s">
-        <v>849</v>
+        <v>894</v>
       </c>
       <c r="AB19" t="s">
-        <v>850</v>
+        <v>895</v>
       </c>
       <c r="AC19" t="s">
-        <v>753</v>
+        <v>798</v>
       </c>
       <c r="AD19" t="s">
-        <v>851</v>
+        <v>896</v>
       </c>
       <c r="AE19" t="s">
-        <v>852</v>
+        <v>897</v>
       </c>
       <c r="AF19" t="s">
+        <v>626</v>
+      </c>
+      <c r="AG19" t="s">
+        <v>898</v>
+      </c>
+      <c r="AH19" t="s">
         <v>581</v>
       </c>
-      <c r="AG19" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
-    <row r="20" spans="1:104">
+    <row r="20" spans="1:114">
       <c r="A20" t="s">
         <v>233</v>
       </c>
       <c r="B20" t="s">
         <v>93</v>
       </c>
       <c r="C20" t="s">
         <v>94</v>
       </c>
       <c r="D20" t="s">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>55</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
         <v>234</v>
       </c>
       <c r="I20">
         <v>2026</v>
       </c>
@@ -6864,156 +7370,156 @@
       <c r="N20" t="s">
         <v>237</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20" t="s">
         <v>58</v>
       </c>
       <c r="S20" t="s">
         <v>108</v>
       </c>
       <c r="T20" t="s">
         <v>238</v>
       </c>
       <c r="U20" t="s">
         <v>239</v>
       </c>
       <c r="V20" t="s">
         <v>240</v>
       </c>
       <c r="W20" t="s">
         <v>241</v>
       </c>
       <c r="X20" t="s">
-        <v>854</v>
+        <v>899</v>
       </c>
       <c r="Y20" t="s">
-        <v>855</v>
+        <v>900</v>
       </c>
       <c r="Z20" t="s">
-        <v>496</v>
+        <v>541</v>
       </c>
       <c r="AA20" t="s">
-        <v>695</v>
+        <v>740</v>
       </c>
       <c r="AB20" t="s">
-        <v>856</v>
+        <v>901</v>
       </c>
       <c r="AC20" t="s">
-        <v>857</v>
+        <v>902</v>
       </c>
       <c r="AD20" t="s">
-        <v>858</v>
+        <v>903</v>
       </c>
       <c r="AE20" t="s">
-        <v>859</v>
+        <v>904</v>
       </c>
       <c r="AF20" t="s">
-        <v>860</v>
+        <v>905</v>
       </c>
       <c r="AG20" t="s">
-        <v>861</v>
+        <v>906</v>
       </c>
       <c r="AH20" t="s">
-        <v>862</v>
+        <v>907</v>
       </c>
       <c r="AI20" t="s">
-        <v>863</v>
+        <v>908</v>
       </c>
       <c r="AJ20" t="s">
-        <v>584</v>
+        <v>629</v>
       </c>
       <c r="AK20" t="s">
-        <v>864</v>
+        <v>909</v>
       </c>
       <c r="AL20" t="s">
-        <v>483</v>
+        <v>528</v>
       </c>
       <c r="AM20" t="s">
-        <v>699</v>
+        <v>744</v>
       </c>
       <c r="AN20" t="s">
-        <v>865</v>
+        <v>910</v>
       </c>
       <c r="AO20" t="s">
-        <v>866</v>
+        <v>911</v>
       </c>
       <c r="AP20" t="s">
-        <v>484</v>
+        <v>529</v>
       </c>
       <c r="AQ20" t="s">
-        <v>867</v>
+        <v>912</v>
       </c>
       <c r="AR20" t="s">
-        <v>868</v>
+        <v>913</v>
       </c>
       <c r="AS20" t="s">
-        <v>702</v>
+        <v>747</v>
       </c>
       <c r="AT20" t="s">
-        <v>869</v>
+        <v>914</v>
       </c>
       <c r="AU20" t="s">
-        <v>870</v>
+        <v>915</v>
       </c>
       <c r="AV20" t="s">
+        <v>626</v>
+      </c>
+      <c r="AW20" t="s">
         <v>581</v>
       </c>
-      <c r="AW20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AX20" t="s">
-        <v>871</v>
+        <v>916</v>
       </c>
       <c r="AY20" t="s">
-        <v>872</v>
+        <v>917</v>
       </c>
       <c r="AZ20" t="s">
-        <v>873</v>
+        <v>918</v>
       </c>
       <c r="BA20" t="s">
-        <v>874</v>
+        <v>919</v>
       </c>
       <c r="BB20" t="s">
-        <v>875</v>
+        <v>920</v>
       </c>
       <c r="BC20" t="s">
-        <v>876</v>
+        <v>921</v>
       </c>
       <c r="BD20" t="s">
-        <v>472</v>
+        <v>517</v>
       </c>
       <c r="BE20" t="s">
-        <v>602</v>
+        <v>647</v>
       </c>
       <c r="BF20" t="s">
-        <v>600</v>
+        <v>645</v>
       </c>
     </row>
-    <row r="21" spans="1:104">
+    <row r="21" spans="1:114">
       <c r="A21" t="s">
         <v>242</v>
       </c>
       <c r="B21" t="s">
         <v>243</v>
       </c>
       <c r="C21" t="s">
         <v>244</v>
       </c>
       <c r="D21" t="s">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>55</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
         <v>245</v>
       </c>
       <c r="I21">
         <v>2026</v>
       </c>
@@ -7030,120 +7536,120 @@
       <c r="N21" t="s">
         <v>247</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21" t="s">
         <v>185</v>
       </c>
       <c r="S21" t="s">
         <v>108</v>
       </c>
       <c r="T21" t="s">
         <v>248</v>
       </c>
       <c r="U21" t="s">
         <v>249</v>
       </c>
       <c r="V21" t="s">
         <v>250</v>
       </c>
       <c r="W21" t="s">
         <v>251</v>
       </c>
       <c r="X21" t="s">
-        <v>877</v>
+        <v>922</v>
       </c>
       <c r="Y21" t="s">
-        <v>878</v>
+        <v>923</v>
       </c>
       <c r="Z21" t="s">
-        <v>662</v>
+        <v>707</v>
       </c>
       <c r="AA21" t="s">
-        <v>879</v>
+        <v>924</v>
       </c>
       <c r="AB21" t="s">
-        <v>880</v>
+        <v>925</v>
       </c>
       <c r="AC21" t="s">
-        <v>881</v>
+        <v>926</v>
       </c>
       <c r="AD21" t="s">
-        <v>882</v>
+        <v>927</v>
       </c>
       <c r="AE21" t="s">
-        <v>883</v>
+        <v>928</v>
       </c>
       <c r="AF21" t="s">
-        <v>884</v>
+        <v>929</v>
       </c>
       <c r="AG21" t="s">
-        <v>885</v>
+        <v>930</v>
       </c>
       <c r="AH21" t="s">
-        <v>886</v>
+        <v>931</v>
       </c>
       <c r="AI21" t="s">
-        <v>752</v>
+        <v>797</v>
       </c>
       <c r="AJ21" t="s">
-        <v>756</v>
+        <v>801</v>
       </c>
       <c r="AK21" t="s">
-        <v>887</v>
+        <v>932</v>
       </c>
       <c r="AL21" t="s">
-        <v>731</v>
+        <v>776</v>
       </c>
       <c r="AM21" t="s">
-        <v>888</v>
+        <v>933</v>
       </c>
       <c r="AN21" t="s">
-        <v>889</v>
+        <v>934</v>
       </c>
       <c r="AO21" t="s">
-        <v>890</v>
+        <v>935</v>
       </c>
       <c r="AP21" t="s">
-        <v>891</v>
+        <v>936</v>
       </c>
       <c r="AQ21" t="s">
-        <v>892</v>
+        <v>937</v>
       </c>
       <c r="AR21" t="s">
-        <v>893</v>
+        <v>938</v>
       </c>
       <c r="AS21" t="s">
-        <v>607</v>
+        <v>652</v>
       </c>
       <c r="AT21" t="s">
-        <v>822</v>
+        <v>867</v>
       </c>
     </row>
-    <row r="22" spans="1:104">
+    <row r="22" spans="1:114">
       <c r="A22" t="s">
         <v>252</v>
       </c>
       <c r="B22" t="s">
         <v>253</v>
       </c>
       <c r="C22" t="s">
         <v>254</v>
       </c>
       <c r="D22" t="s">
         <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>255</v>
       </c>
       <c r="F22">
         <v>2</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
         <v>256</v>
       </c>
       <c r="I22">
         <v>2025</v>
       </c>
@@ -7164,93 +7670,93 @@
       </c>
       <c r="O22"/>
       <c r="P22" t="s">
         <v>262</v>
       </c>
       <c r="Q22">
         <v>241</v>
       </c>
       <c r="R22" t="s">
         <v>258</v>
       </c>
       <c r="S22"/>
       <c r="T22" t="s">
         <v>263</v>
       </c>
       <c r="U22" t="s">
         <v>264</v>
       </c>
       <c r="V22" t="s">
         <v>265</v>
       </c>
       <c r="W22" t="s">
         <v>266</v>
       </c>
       <c r="X22" t="s">
-        <v>894</v>
+        <v>939</v>
       </c>
       <c r="Y22" t="s">
-        <v>806</v>
+        <v>851</v>
       </c>
       <c r="Z22" t="s">
-        <v>809</v>
+        <v>854</v>
       </c>
       <c r="AA22" t="s">
-        <v>895</v>
+        <v>940</v>
       </c>
       <c r="AB22" t="s">
-        <v>781</v>
+        <v>826</v>
       </c>
       <c r="AC22" t="s">
-        <v>815</v>
+        <v>860</v>
       </c>
       <c r="AD22" t="s">
-        <v>576</v>
+        <v>621</v>
       </c>
       <c r="AE22" t="s">
-        <v>896</v>
+        <v>941</v>
       </c>
       <c r="AF22" t="s">
-        <v>897</v>
+        <v>942</v>
       </c>
       <c r="AG22" t="s">
-        <v>579</v>
+        <v>624</v>
       </c>
       <c r="AH22" t="s">
-        <v>484</v>
+        <v>529</v>
       </c>
       <c r="AI22" t="s">
-        <v>472</v>
+        <v>517</v>
       </c>
       <c r="AJ22" t="s">
-        <v>898</v>
+        <v>943</v>
       </c>
       <c r="AK22" t="s">
-        <v>899</v>
+        <v>944</v>
       </c>
     </row>
-    <row r="23" spans="1:104">
+    <row r="23" spans="1:114">
       <c r="A23" t="s">
         <v>267</v>
       </c>
       <c r="B23" t="s">
         <v>268</v>
       </c>
       <c r="C23" t="s">
         <v>269</v>
       </c>
       <c r="D23" t="s">
         <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>27</v>
       </c>
       <c r="F23">
         <v>1</v>
       </c>
       <c r="G23">
         <v>41719407</v>
       </c>
       <c r="H23" t="s">
         <v>270</v>
       </c>
       <c r="I23">
@@ -7273,207 +7779,207 @@
       </c>
       <c r="O23"/>
       <c r="P23">
         <v>8</v>
       </c>
       <c r="Q23">
         <v>12</v>
       </c>
       <c r="R23" t="s">
         <v>146</v>
       </c>
       <c r="S23"/>
       <c r="T23" t="s">
         <v>273</v>
       </c>
       <c r="U23" t="s">
         <v>274</v>
       </c>
       <c r="V23" t="s">
         <v>275</v>
       </c>
       <c r="W23" t="s">
         <v>276</v>
       </c>
       <c r="X23" t="s">
-        <v>900</v>
+        <v>945</v>
       </c>
       <c r="Y23" t="s">
-        <v>901</v>
+        <v>946</v>
       </c>
       <c r="Z23" t="s">
-        <v>902</v>
+        <v>947</v>
       </c>
       <c r="AA23" t="s">
-        <v>903</v>
+        <v>948</v>
       </c>
       <c r="AB23" t="s">
-        <v>904</v>
+        <v>949</v>
       </c>
       <c r="AC23" t="s">
-        <v>905</v>
+        <v>950</v>
       </c>
       <c r="AD23" t="s">
-        <v>906</v>
+        <v>951</v>
       </c>
       <c r="AE23" t="s">
-        <v>907</v>
+        <v>952</v>
       </c>
       <c r="AF23" t="s">
-        <v>908</v>
+        <v>953</v>
       </c>
       <c r="AG23" t="s">
-        <v>496</v>
+        <v>541</v>
       </c>
       <c r="AH23" t="s">
-        <v>909</v>
+        <v>954</v>
       </c>
       <c r="AI23" t="s">
-        <v>910</v>
+        <v>955</v>
       </c>
       <c r="AJ23" t="s">
-        <v>911</v>
+        <v>956</v>
       </c>
       <c r="AK23" t="s">
-        <v>912</v>
+        <v>957</v>
       </c>
       <c r="AL23" t="s">
-        <v>913</v>
+        <v>958</v>
       </c>
       <c r="AM23" t="s">
-        <v>914</v>
+        <v>959</v>
       </c>
       <c r="AN23" t="s">
-        <v>915</v>
+        <v>960</v>
       </c>
       <c r="AO23" t="s">
-        <v>916</v>
+        <v>961</v>
       </c>
       <c r="AP23" t="s">
-        <v>917</v>
+        <v>962</v>
       </c>
       <c r="AQ23" t="s">
-        <v>918</v>
+        <v>963</v>
       </c>
       <c r="AR23" t="s">
-        <v>919</v>
+        <v>964</v>
       </c>
       <c r="AS23" t="s">
-        <v>920</v>
+        <v>965</v>
       </c>
       <c r="AT23" t="s">
-        <v>921</v>
+        <v>966</v>
       </c>
       <c r="AU23" t="s">
-        <v>922</v>
+        <v>967</v>
       </c>
       <c r="AV23" t="s">
-        <v>923</v>
+        <v>968</v>
       </c>
       <c r="AW23" t="s">
-        <v>924</v>
+        <v>969</v>
       </c>
       <c r="AX23" t="s">
-        <v>925</v>
+        <v>970</v>
       </c>
       <c r="AY23" t="s">
-        <v>926</v>
+        <v>971</v>
       </c>
       <c r="AZ23" t="s">
-        <v>927</v>
+        <v>972</v>
       </c>
       <c r="BA23" t="s">
-        <v>928</v>
+        <v>973</v>
       </c>
       <c r="BB23" t="s">
-        <v>579</v>
+        <v>624</v>
       </c>
       <c r="BC23" t="s">
-        <v>484</v>
+        <v>529</v>
       </c>
       <c r="BD23" t="s">
-        <v>929</v>
+        <v>974</v>
       </c>
       <c r="BE23" t="s">
-        <v>930</v>
+        <v>975</v>
       </c>
       <c r="BF23" t="s">
-        <v>931</v>
+        <v>976</v>
       </c>
       <c r="BG23" t="s">
-        <v>932</v>
+        <v>977</v>
       </c>
       <c r="BH23" t="s">
-        <v>933</v>
+        <v>978</v>
       </c>
       <c r="BI23" t="s">
-        <v>934</v>
+        <v>979</v>
       </c>
       <c r="BJ23" t="s">
-        <v>935</v>
+        <v>980</v>
       </c>
       <c r="BK23" t="s">
-        <v>936</v>
+        <v>981</v>
       </c>
       <c r="BL23" t="s">
-        <v>937</v>
+        <v>982</v>
       </c>
       <c r="BM23" t="s">
-        <v>683</v>
+        <v>728</v>
       </c>
       <c r="BN23" t="s">
-        <v>938</v>
+        <v>983</v>
       </c>
       <c r="BO23" t="s">
-        <v>682</v>
+        <v>727</v>
       </c>
       <c r="BP23" t="s">
-        <v>939</v>
+        <v>984</v>
       </c>
       <c r="BQ23" t="s">
-        <v>685</v>
+        <v>730</v>
       </c>
       <c r="BR23" t="s">
-        <v>688</v>
+        <v>733</v>
       </c>
       <c r="BS23" t="s">
-        <v>940</v>
+        <v>985</v>
       </c>
       <c r="BT23" t="s">
-        <v>941</v>
+        <v>986</v>
       </c>
       <c r="BU23" t="s">
-        <v>942</v>
+        <v>987</v>
       </c>
       <c r="BV23" t="s">
-        <v>686</v>
+        <v>731</v>
       </c>
       <c r="BW23" t="s">
-        <v>943</v>
+        <v>988</v>
       </c>
     </row>
-    <row r="24" spans="1:104">
+    <row r="24" spans="1:114">
       <c r="A24" t="s">
         <v>277</v>
       </c>
       <c r="B24" t="s">
         <v>278</v>
       </c>
       <c r="C24" t="s">
         <v>279</v>
       </c>
       <c r="D24" t="s">
         <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>55</v>
       </c>
       <c r="F24">
         <v>0</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
         <v>280</v>
       </c>
       <c r="I24">
         <v>2026</v>
       </c>
@@ -7490,60 +7996,60 @@
       <c r="N24" t="s">
         <v>282</v>
       </c>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24" t="s">
         <v>185</v>
       </c>
       <c r="S24" t="s">
         <v>108</v>
       </c>
       <c r="T24" t="s">
         <v>283</v>
       </c>
       <c r="U24" t="s">
         <v>284</v>
       </c>
       <c r="V24" t="s">
         <v>285</v>
       </c>
       <c r="W24" t="s">
         <v>286</v>
       </c>
       <c r="X24" t="s">
-        <v>944</v>
+        <v>989</v>
       </c>
       <c r="Y24" t="s">
-        <v>945</v>
+        <v>990</v>
       </c>
       <c r="Z24" t="s">
-        <v>946</v>
+        <v>991</v>
       </c>
     </row>
-    <row r="25" spans="1:104">
+    <row r="25" spans="1:114">
       <c r="A25" t="s">
         <v>287</v>
       </c>
       <c r="B25" t="s">
         <v>288</v>
       </c>
       <c r="C25" t="s">
         <v>289</v>
       </c>
       <c r="D25" t="s">
         <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>130</v>
       </c>
       <c r="F25">
         <v>2</v>
       </c>
       <c r="G25">
         <v>41782962</v>
       </c>
       <c r="H25" t="s">
         <v>290</v>
       </c>
       <c r="I25">
@@ -7560,90 +8066,90 @@
         <v>134</v>
       </c>
       <c r="N25" t="s">
         <v>292</v>
       </c>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25" t="s">
         <v>133</v>
       </c>
       <c r="S25"/>
       <c r="T25" t="s">
         <v>293</v>
       </c>
       <c r="U25" t="s">
         <v>294</v>
       </c>
       <c r="V25" t="s">
         <v>295</v>
       </c>
       <c r="W25" t="s">
         <v>296</v>
       </c>
       <c r="X25" t="s">
-        <v>708</v>
+        <v>753</v>
       </c>
       <c r="Y25" t="s">
-        <v>711</v>
+        <v>756</v>
       </c>
       <c r="Z25" t="s">
-        <v>947</v>
+        <v>992</v>
       </c>
       <c r="AA25" t="s">
-        <v>948</v>
+        <v>993</v>
       </c>
       <c r="AB25" t="s">
-        <v>949</v>
+        <v>994</v>
       </c>
       <c r="AC25" t="s">
-        <v>496</v>
+        <v>541</v>
       </c>
       <c r="AD25" t="s">
-        <v>950</v>
+        <v>995</v>
       </c>
       <c r="AE25" t="s">
-        <v>576</v>
+        <v>621</v>
       </c>
       <c r="AF25" t="s">
-        <v>951</v>
+        <v>996</v>
       </c>
       <c r="AG25" t="s">
-        <v>484</v>
+        <v>529</v>
       </c>
       <c r="AH25" t="s">
-        <v>726</v>
+        <v>771</v>
       </c>
       <c r="AI25" t="s">
-        <v>952</v>
+        <v>997</v>
       </c>
       <c r="AJ25" t="s">
-        <v>953</v>
+        <v>998</v>
       </c>
     </row>
-    <row r="26" spans="1:104">
+    <row r="26" spans="1:114">
       <c r="A26" t="s">
         <v>297</v>
       </c>
       <c r="B26" t="s">
         <v>298</v>
       </c>
       <c r="C26" t="s">
         <v>299</v>
       </c>
       <c r="D26" t="s">
         <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>55</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
         <v>300</v>
       </c>
       <c r="I26">
         <v>2026</v>
       </c>
@@ -7660,102 +8166,102 @@
       <c r="N26" t="s">
         <v>302</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26" t="s">
         <v>185</v>
       </c>
       <c r="S26" t="s">
         <v>108</v>
       </c>
       <c r="T26" t="s">
         <v>303</v>
       </c>
       <c r="U26" t="s">
         <v>304</v>
       </c>
       <c r="V26" t="s">
         <v>305</v>
       </c>
       <c r="W26" t="s">
         <v>306</v>
       </c>
       <c r="X26" t="s">
-        <v>954</v>
+        <v>999</v>
       </c>
       <c r="Y26" t="s">
-        <v>955</v>
+        <v>1000</v>
       </c>
       <c r="Z26" t="s">
-        <v>956</v>
+        <v>1001</v>
       </c>
       <c r="AA26" t="s">
-        <v>957</v>
+        <v>1002</v>
       </c>
       <c r="AB26" t="s">
-        <v>958</v>
+        <v>1003</v>
       </c>
       <c r="AC26" t="s">
-        <v>662</v>
+        <v>707</v>
       </c>
       <c r="AD26" t="s">
-        <v>959</v>
+        <v>1004</v>
       </c>
       <c r="AE26" t="s">
-        <v>960</v>
+        <v>1005</v>
       </c>
       <c r="AF26" t="s">
-        <v>961</v>
+        <v>1006</v>
       </c>
       <c r="AG26" t="s">
-        <v>962</v>
+        <v>1007</v>
       </c>
       <c r="AH26" t="s">
-        <v>484</v>
+        <v>529</v>
       </c>
       <c r="AI26" t="s">
-        <v>474</v>
+        <v>519</v>
       </c>
       <c r="AJ26" t="s">
-        <v>899</v>
+        <v>944</v>
       </c>
       <c r="AK26" t="s">
-        <v>579</v>
+        <v>624</v>
       </c>
       <c r="AL26" t="s">
-        <v>475</v>
+        <v>520</v>
       </c>
       <c r="AM26" t="s">
-        <v>963</v>
+        <v>1008</v>
       </c>
       <c r="AN26" t="s">
-        <v>964</v>
+        <v>1009</v>
       </c>
     </row>
-    <row r="27" spans="1:104">
+    <row r="27" spans="1:114">
       <c r="A27" t="s">
         <v>307</v>
       </c>
       <c r="B27" t="s">
         <v>308</v>
       </c>
       <c r="C27" t="s">
         <v>309</v>
       </c>
       <c r="D27" t="s">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>55</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
         <v>310</v>
       </c>
       <c r="I27">
         <v>2026</v>
       </c>
@@ -7772,117 +8278,117 @@
       <c r="N27" t="s">
         <v>312</v>
       </c>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27" t="s">
         <v>185</v>
       </c>
       <c r="S27" t="s">
         <v>108</v>
       </c>
       <c r="T27" t="s">
         <v>313</v>
       </c>
       <c r="U27" t="s">
         <v>314</v>
       </c>
       <c r="V27" t="s">
         <v>315</v>
       </c>
       <c r="W27" t="s">
         <v>316</v>
       </c>
       <c r="X27" t="s">
-        <v>965</v>
+        <v>1010</v>
       </c>
       <c r="Y27" t="s">
-        <v>966</v>
+        <v>1011</v>
       </c>
       <c r="Z27" t="s">
-        <v>967</v>
+        <v>1012</v>
       </c>
       <c r="AA27" t="s">
-        <v>662</v>
+        <v>707</v>
       </c>
       <c r="AB27" t="s">
-        <v>968</v>
+        <v>1013</v>
       </c>
       <c r="AC27" t="s">
-        <v>969</v>
+        <v>1014</v>
       </c>
       <c r="AD27" t="s">
-        <v>970</v>
+        <v>1015</v>
       </c>
       <c r="AE27" t="s">
-        <v>971</v>
+        <v>1016</v>
       </c>
       <c r="AF27" t="s">
-        <v>972</v>
+        <v>1017</v>
       </c>
       <c r="AG27" t="s">
-        <v>973</v>
+        <v>1018</v>
       </c>
       <c r="AH27" t="s">
-        <v>974</v>
+        <v>1019</v>
       </c>
       <c r="AI27" t="s">
-        <v>899</v>
+        <v>944</v>
       </c>
       <c r="AJ27" t="s">
-        <v>975</v>
+        <v>1020</v>
       </c>
       <c r="AK27" t="s">
-        <v>976</v>
+        <v>1021</v>
       </c>
       <c r="AL27" t="s">
-        <v>579</v>
+        <v>624</v>
       </c>
       <c r="AM27" t="s">
-        <v>484</v>
+        <v>529</v>
       </c>
       <c r="AN27" t="s">
-        <v>977</v>
+        <v>1022</v>
       </c>
       <c r="AO27" t="s">
-        <v>607</v>
+        <v>652</v>
       </c>
       <c r="AP27" t="s">
-        <v>609</v>
+        <v>654</v>
       </c>
       <c r="AQ27" t="s">
-        <v>823</v>
+        <v>868</v>
       </c>
       <c r="AR27" t="s">
-        <v>978</v>
+        <v>1023</v>
       </c>
       <c r="AS27" t="s">
-        <v>475</v>
+        <v>520</v>
       </c>
     </row>
-    <row r="28" spans="1:104">
+    <row r="28" spans="1:114">
       <c r="A28" t="s">
         <v>317</v>
       </c>
       <c r="B28" t="s">
         <v>318</v>
       </c>
       <c r="C28" t="s">
         <v>319</v>
       </c>
       <c r="D28" t="s">
         <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>27</v>
       </c>
       <c r="F28">
         <v>1</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
         <v>320</v>
       </c>
       <c r="I28">
         <v>2026</v>
       </c>
@@ -7903,147 +8409,147 @@
       </c>
       <c r="O28"/>
       <c r="P28">
         <v>1</v>
       </c>
       <c r="Q28">
         <v>17</v>
       </c>
       <c r="R28" t="s">
         <v>34</v>
       </c>
       <c r="S28"/>
       <c r="T28" t="s">
         <v>323</v>
       </c>
       <c r="U28" t="s">
         <v>324</v>
       </c>
       <c r="V28" t="s">
         <v>90</v>
       </c>
       <c r="W28" t="s">
         <v>325</v>
       </c>
       <c r="X28" t="s">
-        <v>979</v>
+        <v>1024</v>
       </c>
       <c r="Y28" t="s">
-        <v>980</v>
+        <v>1025</v>
       </c>
       <c r="Z28" t="s">
-        <v>981</v>
+        <v>1026</v>
       </c>
       <c r="AA28" t="s">
-        <v>982</v>
+        <v>1027</v>
       </c>
       <c r="AB28" t="s">
-        <v>983</v>
+        <v>1028</v>
       </c>
       <c r="AC28" t="s">
-        <v>984</v>
+        <v>1029</v>
       </c>
       <c r="AD28" t="s">
-        <v>985</v>
+        <v>1030</v>
       </c>
       <c r="AE28" t="s">
-        <v>986</v>
+        <v>1031</v>
       </c>
       <c r="AF28" t="s">
-        <v>987</v>
+        <v>1032</v>
       </c>
       <c r="AG28" t="s">
-        <v>781</v>
+        <v>826</v>
       </c>
       <c r="AH28" t="s">
-        <v>988</v>
+        <v>1033</v>
       </c>
       <c r="AI28" t="s">
-        <v>778</v>
+        <v>823</v>
       </c>
       <c r="AJ28" t="s">
-        <v>989</v>
+        <v>1034</v>
       </c>
       <c r="AK28" t="s">
-        <v>990</v>
+        <v>1035</v>
       </c>
       <c r="AL28" t="s">
-        <v>568</v>
+        <v>613</v>
       </c>
       <c r="AM28" t="s">
-        <v>481</v>
+        <v>526</v>
       </c>
       <c r="AN28" t="s">
-        <v>482</v>
+        <v>527</v>
       </c>
       <c r="AO28" t="s">
-        <v>991</v>
+        <v>1036</v>
       </c>
       <c r="AP28" t="s">
-        <v>576</v>
+        <v>621</v>
       </c>
       <c r="AQ28" t="s">
-        <v>992</v>
+        <v>1037</v>
       </c>
       <c r="AR28" t="s">
-        <v>993</v>
+        <v>1038</v>
       </c>
       <c r="AS28" t="s">
-        <v>899</v>
+        <v>944</v>
       </c>
       <c r="AT28" t="s">
-        <v>472</v>
+        <v>517</v>
       </c>
       <c r="AU28" t="s">
-        <v>486</v>
+        <v>531</v>
       </c>
       <c r="AV28" t="s">
-        <v>579</v>
+        <v>624</v>
       </c>
       <c r="AW28" t="s">
-        <v>484</v>
+        <v>529</v>
       </c>
       <c r="AX28" t="s">
-        <v>994</v>
+        <v>1039</v>
       </c>
       <c r="AY28" t="s">
-        <v>995</v>
+        <v>1040</v>
       </c>
       <c r="AZ28" t="s">
-        <v>475</v>
+        <v>520</v>
       </c>
       <c r="BA28" t="s">
-        <v>476</v>
+        <v>521</v>
       </c>
       <c r="BB28" t="s">
-        <v>996</v>
+        <v>1041</v>
       </c>
       <c r="BC28" t="s">
-        <v>997</v>
+        <v>1042</v>
       </c>
     </row>
-    <row r="29" spans="1:104">
+    <row r="29" spans="1:114">
       <c r="A29" t="s">
         <v>326</v>
       </c>
       <c r="B29" t="s">
         <v>308</v>
       </c>
       <c r="C29" t="s">
         <v>309</v>
       </c>
       <c r="D29" t="s">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>55</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
         <v>327</v>
       </c>
       <c r="I29">
         <v>2026</v>
       </c>
@@ -8060,123 +8566,123 @@
       <c r="N29" t="s">
         <v>329</v>
       </c>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29" t="s">
         <v>185</v>
       </c>
       <c r="S29" t="s">
         <v>108</v>
       </c>
       <c r="T29" t="s">
         <v>330</v>
       </c>
       <c r="U29" t="s">
         <v>331</v>
       </c>
       <c r="V29" t="s">
         <v>315</v>
       </c>
       <c r="W29" t="s">
         <v>332</v>
       </c>
       <c r="X29" t="s">
-        <v>998</v>
+        <v>1043</v>
       </c>
       <c r="Y29" t="s">
-        <v>999</v>
+        <v>1044</v>
       </c>
       <c r="Z29" t="s">
-        <v>1000</v>
+        <v>1045</v>
       </c>
       <c r="AA29" t="s">
-        <v>1001</v>
+        <v>1046</v>
       </c>
       <c r="AB29" t="s">
-        <v>1002</v>
+        <v>1047</v>
       </c>
       <c r="AC29" t="s">
-        <v>662</v>
+        <v>707</v>
       </c>
       <c r="AD29" t="s">
-        <v>971</v>
+        <v>1016</v>
       </c>
       <c r="AE29" t="s">
-        <v>1003</v>
+        <v>1048</v>
       </c>
       <c r="AF29" t="s">
-        <v>968</v>
+        <v>1013</v>
       </c>
       <c r="AG29" t="s">
-        <v>1004</v>
+        <v>1049</v>
       </c>
       <c r="AH29" t="s">
-        <v>970</v>
+        <v>1015</v>
       </c>
       <c r="AI29" t="s">
-        <v>972</v>
+        <v>1017</v>
       </c>
       <c r="AJ29" t="s">
-        <v>1005</v>
+        <v>1050</v>
       </c>
       <c r="AK29" t="s">
-        <v>1006</v>
+        <v>1051</v>
       </c>
       <c r="AL29" t="s">
-        <v>899</v>
+        <v>944</v>
       </c>
       <c r="AM29" t="s">
-        <v>1007</v>
+        <v>1052</v>
       </c>
       <c r="AN29" t="s">
-        <v>975</v>
+        <v>1020</v>
       </c>
       <c r="AO29" t="s">
-        <v>579</v>
+        <v>624</v>
       </c>
       <c r="AP29" t="s">
-        <v>484</v>
+        <v>529</v>
       </c>
       <c r="AQ29" t="s">
-        <v>1008</v>
+        <v>1053</v>
       </c>
       <c r="AR29" t="s">
-        <v>1009</v>
+        <v>1054</v>
       </c>
       <c r="AS29" t="s">
-        <v>1010</v>
+        <v>1055</v>
       </c>
       <c r="AT29" t="s">
-        <v>823</v>
+        <v>868</v>
       </c>
       <c r="AU29" t="s">
-        <v>475</v>
+        <v>520</v>
       </c>
     </row>
-    <row r="30" spans="1:104">
+    <row r="30" spans="1:114">
       <c r="A30" t="s">
         <v>333</v>
       </c>
       <c r="B30" t="s">
         <v>53</v>
       </c>
       <c r="C30" t="s">
         <v>54</v>
       </c>
       <c r="D30" t="s">
         <v>334</v>
       </c>
       <c r="E30" t="s">
         <v>27</v>
       </c>
       <c r="F30">
         <v>2</v>
       </c>
       <c r="G30">
         <v>41947040</v>
       </c>
       <c r="H30" t="s">
         <v>335</v>
       </c>
       <c r="I30">
@@ -8199,54 +8705,54 @@
       </c>
       <c r="O30"/>
       <c r="P30">
         <v>1</v>
       </c>
       <c r="Q30">
         <v>32</v>
       </c>
       <c r="R30" t="s">
         <v>341</v>
       </c>
       <c r="S30"/>
       <c r="T30" t="s">
         <v>342</v>
       </c>
       <c r="U30" t="s">
         <v>343</v>
       </c>
       <c r="V30" t="s">
         <v>50</v>
       </c>
       <c r="W30" t="s">
         <v>344</v>
       </c>
       <c r="X30" t="s">
-        <v>1011</v>
+        <v>1056</v>
       </c>
     </row>
-    <row r="31" spans="1:104">
+    <row r="31" spans="1:114">
       <c r="A31" t="s">
         <v>345</v>
       </c>
       <c r="B31" t="s">
         <v>346</v>
       </c>
       <c r="C31" t="s">
         <v>347</v>
       </c>
       <c r="D31" t="s">
         <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>27</v>
       </c>
       <c r="F31">
         <v>1</v>
       </c>
       <c r="G31">
         <v>42133741</v>
       </c>
       <c r="H31" t="s">
         <v>348</v>
       </c>
       <c r="I31">
@@ -8273,108 +8779,108 @@
       <c r="P31">
         <v>5</v>
       </c>
       <c r="Q31">
         <v>24</v>
       </c>
       <c r="R31" t="s">
         <v>350</v>
       </c>
       <c r="S31" t="s">
         <v>355</v>
       </c>
       <c r="T31" t="s">
         <v>356</v>
       </c>
       <c r="U31" t="s">
         <v>357</v>
       </c>
       <c r="V31" t="s">
         <v>358</v>
       </c>
       <c r="W31" t="s">
         <v>359</v>
       </c>
       <c r="X31" t="s">
-        <v>1012</v>
+        <v>1057</v>
       </c>
       <c r="Y31" t="s">
-        <v>1013</v>
+        <v>1058</v>
       </c>
       <c r="Z31" t="s">
-        <v>1014</v>
+        <v>1059</v>
       </c>
       <c r="AA31" t="s">
-        <v>1015</v>
+        <v>1060</v>
       </c>
       <c r="AB31" t="s">
-        <v>1016</v>
+        <v>1061</v>
       </c>
       <c r="AC31" t="s">
-        <v>662</v>
+        <v>707</v>
       </c>
       <c r="AD31" t="s">
-        <v>1017</v>
+        <v>1062</v>
       </c>
       <c r="AE31" t="s">
-        <v>1018</v>
+        <v>1063</v>
       </c>
       <c r="AF31" t="s">
-        <v>1019</v>
+        <v>1064</v>
       </c>
       <c r="AG31" t="s">
-        <v>1020</v>
+        <v>1065</v>
       </c>
       <c r="AH31" t="s">
-        <v>1021</v>
+        <v>1066</v>
       </c>
       <c r="AI31" t="s">
-        <v>1022</v>
+        <v>1067</v>
       </c>
       <c r="AJ31" t="s">
-        <v>474</v>
+        <v>519</v>
       </c>
       <c r="AK31" t="s">
-        <v>1023</v>
+        <v>1068</v>
       </c>
       <c r="AL31" t="s">
-        <v>853</v>
+        <v>898</v>
       </c>
       <c r="AM31" t="s">
-        <v>486</v>
+        <v>531</v>
       </c>
       <c r="AN31" t="s">
-        <v>579</v>
+        <v>624</v>
       </c>
       <c r="AO31" t="s">
-        <v>484</v>
+        <v>529</v>
       </c>
       <c r="AP31" t="s">
-        <v>964</v>
+        <v>1009</v>
       </c>
     </row>
-    <row r="32" spans="1:104">
+    <row r="32" spans="1:114">
       <c r="A32" t="s">
         <v>360</v>
       </c>
       <c r="B32" t="s">
         <v>288</v>
       </c>
       <c r="C32" t="s">
         <v>289</v>
       </c>
       <c r="D32" t="s">
         <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>55</v>
       </c>
       <c r="F32">
         <v>0</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
         <v>361</v>
       </c>
       <c r="I32">
         <v>2026</v>
       </c>
@@ -8391,60 +8897,60 @@
       <c r="N32" t="s">
         <v>363</v>
       </c>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32" t="s">
         <v>185</v>
       </c>
       <c r="S32" t="s">
         <v>108</v>
       </c>
       <c r="T32" t="s">
         <v>364</v>
       </c>
       <c r="U32" t="s">
         <v>365</v>
       </c>
       <c r="V32" t="s">
         <v>90</v>
       </c>
       <c r="W32" t="s">
         <v>366</v>
       </c>
       <c r="X32" t="s">
-        <v>1024</v>
+        <v>1069</v>
       </c>
       <c r="Y32" t="s">
-        <v>1025</v>
+        <v>1070</v>
       </c>
       <c r="Z32" t="s">
-        <v>1026</v>
+        <v>1071</v>
       </c>
     </row>
-    <row r="33" spans="1:104">
+    <row r="33" spans="1:114">
       <c r="A33" t="s">
         <v>367</v>
       </c>
       <c r="B33" t="s">
         <v>368</v>
       </c>
       <c r="C33" t="s">
         <v>369</v>
       </c>
       <c r="D33" t="s">
         <v>26</v>
       </c>
       <c r="E33" t="s">
         <v>55</v>
       </c>
       <c r="F33">
         <v>0</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
         <v>370</v>
       </c>
       <c r="I33">
         <v>2026</v>
       </c>
@@ -8461,57 +8967,57 @@
       <c r="N33" t="s">
         <v>372</v>
       </c>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33" t="s">
         <v>185</v>
       </c>
       <c r="S33" t="s">
         <v>108</v>
       </c>
       <c r="T33" t="s">
         <v>373</v>
       </c>
       <c r="U33" t="s">
         <v>374</v>
       </c>
       <c r="V33" t="s">
         <v>90</v>
       </c>
       <c r="W33" t="s">
         <v>375</v>
       </c>
       <c r="X33" t="s">
-        <v>1027</v>
+        <v>1072</v>
       </c>
       <c r="Y33" t="s">
-        <v>1028</v>
+        <v>1073</v>
       </c>
     </row>
-    <row r="34" spans="1:104">
+    <row r="34" spans="1:114">
       <c r="A34" t="s">
         <v>376</v>
       </c>
       <c r="B34" t="s">
         <v>53</v>
       </c>
       <c r="C34" t="s">
         <v>54</v>
       </c>
       <c r="D34" t="s">
         <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>55</v>
       </c>
       <c r="F34">
         <v>0</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
         <v>377</v>
       </c>
       <c r="I34">
         <v>2025</v>
       </c>
@@ -8528,54 +9034,54 @@
       <c r="N34" t="s">
         <v>379</v>
       </c>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34" t="s">
         <v>58</v>
       </c>
       <c r="S34" t="s">
         <v>380</v>
       </c>
       <c r="T34" t="s">
         <v>381</v>
       </c>
       <c r="U34" t="s">
         <v>382</v>
       </c>
       <c r="V34" t="s">
         <v>50</v>
       </c>
       <c r="W34" t="s">
         <v>383</v>
       </c>
       <c r="X34" t="s">
-        <v>1029</v>
+        <v>1074</v>
       </c>
     </row>
-    <row r="35" spans="1:104">
+    <row r="35" spans="1:114">
       <c r="A35" t="s">
         <v>384</v>
       </c>
       <c r="B35" t="s">
         <v>53</v>
       </c>
       <c r="C35" t="s">
         <v>54</v>
       </c>
       <c r="D35" t="s">
         <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>55</v>
       </c>
       <c r="F35">
         <v>0</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
         <v>385</v>
       </c>
       <c r="I35">
         <v>2026</v>
       </c>
@@ -8592,60 +9098,60 @@
       <c r="N35" t="s">
         <v>387</v>
       </c>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35" t="s">
         <v>58</v>
       </c>
       <c r="S35" t="s">
         <v>108</v>
       </c>
       <c r="T35" t="s">
         <v>388</v>
       </c>
       <c r="U35" t="s">
         <v>389</v>
       </c>
       <c r="V35" t="s">
         <v>50</v>
       </c>
       <c r="W35" t="s">
         <v>390</v>
       </c>
       <c r="X35" t="s">
-        <v>1030</v>
+        <v>1075</v>
       </c>
       <c r="Y35" t="s">
-        <v>1031</v>
+        <v>1076</v>
       </c>
       <c r="Z35" t="s">
-        <v>1032</v>
+        <v>1077</v>
       </c>
     </row>
-    <row r="36" spans="1:104">
+    <row r="36" spans="1:114">
       <c r="A36" t="s">
         <v>391</v>
       </c>
       <c r="B36" t="s">
         <v>268</v>
       </c>
       <c r="C36" t="s">
         <v>269</v>
       </c>
       <c r="D36" t="s">
         <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>55</v>
       </c>
       <c r="F36">
         <v>0</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
         <v>392</v>
       </c>
       <c r="I36">
         <v>2026</v>
       </c>
@@ -8662,57 +9168,57 @@
       <c r="N36" t="s">
         <v>394</v>
       </c>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36" t="s">
         <v>185</v>
       </c>
       <c r="S36" t="s">
         <v>108</v>
       </c>
       <c r="T36" t="s">
         <v>395</v>
       </c>
       <c r="U36" t="s">
         <v>396</v>
       </c>
       <c r="V36" t="s">
         <v>275</v>
       </c>
       <c r="W36" t="s">
         <v>397</v>
       </c>
       <c r="X36" t="s">
-        <v>1033</v>
+        <v>1078</v>
       </c>
       <c r="Y36" t="s">
-        <v>1034</v>
+        <v>1079</v>
       </c>
     </row>
-    <row r="37" spans="1:104">
+    <row r="37" spans="1:114">
       <c r="A37" t="s">
         <v>398</v>
       </c>
       <c r="B37" t="s">
         <v>298</v>
       </c>
       <c r="C37" t="s">
         <v>299</v>
       </c>
       <c r="D37" t="s">
         <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>27</v>
       </c>
       <c r="F37">
         <v>1</v>
       </c>
       <c r="G37">
         <v>41945609</v>
       </c>
       <c r="H37" t="s">
         <v>399</v>
       </c>
       <c r="I37">
@@ -8737,57 +9243,57 @@
         <v>405</v>
       </c>
       <c r="P37">
         <v>4</v>
       </c>
       <c r="Q37">
         <v>22</v>
       </c>
       <c r="R37" t="s">
         <v>401</v>
       </c>
       <c r="S37"/>
       <c r="T37" t="s">
         <v>406</v>
       </c>
       <c r="U37" t="s">
         <v>407</v>
       </c>
       <c r="V37" t="s">
         <v>305</v>
       </c>
       <c r="W37" t="s">
         <v>408</v>
       </c>
       <c r="X37" t="s">
-        <v>1035</v>
+        <v>1080</v>
       </c>
       <c r="Y37" t="s">
-        <v>1036</v>
+        <v>1081</v>
       </c>
     </row>
-    <row r="38" spans="1:104">
+    <row r="38" spans="1:114">
       <c r="A38" t="s">
         <v>409</v>
       </c>
       <c r="B38" t="s">
         <v>53</v>
       </c>
       <c r="C38" t="s">
         <v>54</v>
       </c>
       <c r="D38" t="s">
         <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>55</v>
       </c>
       <c r="F38">
         <v>0</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
         <v>410</v>
       </c>
       <c r="I38">
         <v>2026</v>
       </c>
@@ -8804,138 +9310,138 @@
       <c r="N38" t="s">
         <v>412</v>
       </c>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38" t="s">
         <v>58</v>
       </c>
       <c r="S38" t="s">
         <v>108</v>
       </c>
       <c r="T38" t="s">
         <v>413</v>
       </c>
       <c r="U38" t="s">
         <v>414</v>
       </c>
       <c r="V38" t="s">
         <v>50</v>
       </c>
       <c r="W38" t="s">
         <v>415</v>
       </c>
       <c r="X38" t="s">
-        <v>1037</v>
+        <v>1082</v>
       </c>
       <c r="Y38" t="s">
-        <v>1038</v>
+        <v>1083</v>
       </c>
       <c r="Z38" t="s">
-        <v>1039</v>
+        <v>1084</v>
       </c>
       <c r="AA38" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="AB38" t="s">
-        <v>1041</v>
+        <v>1086</v>
       </c>
       <c r="AC38" t="s">
-        <v>662</v>
+        <v>707</v>
       </c>
       <c r="AD38" t="s">
-        <v>1042</v>
+        <v>1087</v>
       </c>
       <c r="AE38" t="s">
-        <v>1043</v>
+        <v>1088</v>
       </c>
       <c r="AF38" t="s">
-        <v>1044</v>
+        <v>1089</v>
       </c>
       <c r="AG38" t="s">
-        <v>883</v>
+        <v>928</v>
       </c>
       <c r="AH38" t="s">
-        <v>889</v>
+        <v>934</v>
       </c>
       <c r="AI38" t="s">
-        <v>1045</v>
+        <v>1090</v>
       </c>
       <c r="AJ38" t="s">
-        <v>1046</v>
+        <v>1091</v>
       </c>
       <c r="AK38" t="s">
-        <v>964</v>
+        <v>1009</v>
       </c>
       <c r="AL38" t="s">
-        <v>476</v>
+        <v>521</v>
       </c>
       <c r="AM38" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="AN38" t="s">
-        <v>1048</v>
+        <v>1093</v>
       </c>
       <c r="AO38" t="s">
-        <v>937</v>
+        <v>982</v>
       </c>
       <c r="AP38" t="s">
-        <v>1049</v>
+        <v>1094</v>
       </c>
       <c r="AQ38" t="s">
-        <v>1050</v>
+        <v>1095</v>
       </c>
       <c r="AR38" t="s">
-        <v>1051</v>
+        <v>1096</v>
       </c>
       <c r="AS38" t="s">
-        <v>1052</v>
+        <v>1097</v>
       </c>
       <c r="AT38" t="s">
-        <v>1053</v>
+        <v>1098</v>
       </c>
       <c r="AU38" t="s">
-        <v>1054</v>
+        <v>1099</v>
       </c>
       <c r="AV38" t="s">
-        <v>1055</v>
+        <v>1100</v>
       </c>
       <c r="AW38" t="s">
-        <v>638</v>
+        <v>683</v>
       </c>
       <c r="AX38" t="s">
-        <v>1056</v>
+        <v>1101</v>
       </c>
       <c r="AY38" t="s">
-        <v>1057</v>
+        <v>1102</v>
       </c>
       <c r="AZ38" t="s">
-        <v>1058</v>
+        <v>1103</v>
       </c>
     </row>
-    <row r="39" spans="1:104">
+    <row r="39" spans="1:114">
       <c r="A39" t="s">
         <v>416</v>
       </c>
       <c r="B39" t="s">
         <v>417</v>
       </c>
       <c r="C39" t="s">
         <v>418</v>
       </c>
       <c r="D39" t="s">
         <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>27</v>
       </c>
       <c r="F39">
         <v>1</v>
       </c>
       <c r="G39">
         <v>41620070</v>
       </c>
       <c r="H39" t="s">
         <v>419</v>
       </c>
       <c r="I39">
@@ -8958,93 +9464,93 @@
       </c>
       <c r="O39">
         <v>102889</v>
       </c>
       <c r="P39"/>
       <c r="Q39">
         <v>258</v>
       </c>
       <c r="R39" t="s">
         <v>425</v>
       </c>
       <c r="S39"/>
       <c r="T39" t="s">
         <v>426</v>
       </c>
       <c r="U39" t="s">
         <v>427</v>
       </c>
       <c r="V39" t="s">
         <v>428</v>
       </c>
       <c r="W39" t="s">
         <v>429</v>
       </c>
       <c r="X39" t="s">
-        <v>1059</v>
+        <v>1104</v>
       </c>
       <c r="Y39" t="s">
-        <v>1060</v>
+        <v>1105</v>
       </c>
       <c r="Z39" t="s">
-        <v>1061</v>
+        <v>1106</v>
       </c>
       <c r="AA39" t="s">
-        <v>565</v>
+        <v>610</v>
       </c>
       <c r="AB39" t="s">
-        <v>1062</v>
+        <v>1107</v>
       </c>
       <c r="AC39" t="s">
-        <v>1063</v>
+        <v>1108</v>
       </c>
       <c r="AD39" t="s">
-        <v>1064</v>
+        <v>1109</v>
       </c>
       <c r="AE39" t="s">
-        <v>883</v>
+        <v>928</v>
       </c>
       <c r="AF39" t="s">
-        <v>889</v>
+        <v>934</v>
       </c>
       <c r="AG39" t="s">
-        <v>1065</v>
+        <v>1110</v>
       </c>
       <c r="AH39" t="s">
-        <v>1066</v>
+        <v>1111</v>
       </c>
       <c r="AI39" t="s">
-        <v>607</v>
+        <v>652</v>
       </c>
       <c r="AJ39" t="s">
-        <v>937</v>
+        <v>982</v>
       </c>
       <c r="AK39" t="s">
-        <v>1067</v>
+        <v>1112</v>
       </c>
     </row>
-    <row r="40" spans="1:104">
+    <row r="40" spans="1:114">
       <c r="A40" t="s">
         <v>430</v>
       </c>
       <c r="B40" t="s">
         <v>243</v>
       </c>
       <c r="C40" t="s">
         <v>244</v>
       </c>
       <c r="D40" t="s">
         <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>55</v>
       </c>
       <c r="F40">
         <v>0</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
         <v>431</v>
       </c>
       <c r="I40">
         <v>2025</v>
       </c>
@@ -9061,57 +9567,57 @@
       <c r="N40" t="s">
         <v>433</v>
       </c>
       <c r="O40"/>
       <c r="P40"/>
       <c r="Q40"/>
       <c r="R40" t="s">
         <v>185</v>
       </c>
       <c r="S40" t="s">
         <v>108</v>
       </c>
       <c r="T40" t="s">
         <v>434</v>
       </c>
       <c r="U40" t="s">
         <v>435</v>
       </c>
       <c r="V40" t="s">
         <v>436</v>
       </c>
       <c r="W40" t="s">
         <v>437</v>
       </c>
       <c r="X40" t="s">
-        <v>1068</v>
+        <v>1113</v>
       </c>
       <c r="Y40" t="s">
-        <v>1069</v>
+        <v>1114</v>
       </c>
     </row>
-    <row r="41" spans="1:104">
+    <row r="41" spans="1:114">
       <c r="A41" t="s">
         <v>438</v>
       </c>
       <c r="B41" t="s">
         <v>243</v>
       </c>
       <c r="C41" t="s">
         <v>244</v>
       </c>
       <c r="D41" t="s">
         <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>27</v>
       </c>
       <c r="F41">
         <v>1</v>
       </c>
       <c r="G41">
         <v>41113676</v>
       </c>
       <c r="H41" t="s">
         <v>439</v>
       </c>
       <c r="I41">
@@ -9131,52 +9637,67 @@
         <v>443</v>
       </c>
       <c r="O41"/>
       <c r="P41">
         <v>5</v>
       </c>
       <c r="Q41">
         <v>7</v>
       </c>
       <c r="R41" t="s">
         <v>444</v>
       </c>
       <c r="S41"/>
       <c r="T41" t="s">
         <v>445</v>
       </c>
       <c r="U41" t="s">
         <v>446</v>
       </c>
       <c r="V41" t="s">
         <v>436</v>
       </c>
       <c r="W41" t="s">
         <v>447</v>
       </c>
+      <c r="X41" t="s">
+        <v>1115</v>
+      </c>
+      <c r="Y41" t="s">
+        <v>1116</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>541</v>
+      </c>
+      <c r="AA41" t="s">
+        <v>629</v>
+      </c>
+      <c r="AB41" t="s">
+        <v>529</v>
+      </c>
     </row>
-    <row r="42" spans="1:104">
+    <row r="42" spans="1:114">
       <c r="A42" t="s">
         <v>448</v>
       </c>
       <c r="B42" t="s">
         <v>449</v>
       </c>
       <c r="C42" t="s">
         <v>450</v>
       </c>
       <c r="D42" t="s">
         <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>255</v>
       </c>
       <c r="F42">
         <v>0</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
         <v>451</v>
       </c>
       <c r="I42">
         <v>2026</v>
       </c>
@@ -9190,955 +9711,1590 @@
       <c r="M42"/>
       <c r="N42" t="s">
         <v>454</v>
       </c>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42" t="s">
         <v>453</v>
       </c>
       <c r="S42" t="s">
         <v>455</v>
       </c>
       <c r="T42" t="s">
         <v>456</v>
       </c>
       <c r="U42" t="s">
         <v>457</v>
       </c>
       <c r="V42" t="s">
         <v>458</v>
       </c>
       <c r="W42" t="s">
         <v>459</v>
       </c>
+      <c r="X42" t="s">
+        <v>1117</v>
+      </c>
+      <c r="Y42" t="s">
+        <v>1118</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>1119</v>
+      </c>
+      <c r="AA42" t="s">
+        <v>1120</v>
+      </c>
+      <c r="AB42" t="s">
+        <v>1121</v>
+      </c>
+      <c r="AC42" t="s">
+        <v>1122</v>
+      </c>
+      <c r="AD42" t="s">
+        <v>1123</v>
+      </c>
+      <c r="AE42" t="s">
+        <v>1124</v>
+      </c>
+      <c r="AF42" t="s">
+        <v>1125</v>
+      </c>
+      <c r="AG42" t="s">
+        <v>1126</v>
+      </c>
+      <c r="AH42" t="s">
+        <v>1127</v>
+      </c>
+      <c r="AI42" t="s">
+        <v>1128</v>
+      </c>
+      <c r="AJ42" t="s">
+        <v>1129</v>
+      </c>
+      <c r="AK42" t="s">
+        <v>1130</v>
+      </c>
+      <c r="AL42" t="s">
+        <v>1131</v>
+      </c>
+      <c r="AM42" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AN42" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AO42" t="s">
+        <v>1134</v>
+      </c>
+      <c r="AP42" t="s">
+        <v>1135</v>
+      </c>
+      <c r="AQ42" t="s">
+        <v>707</v>
+      </c>
+      <c r="AR42" t="s">
+        <v>1136</v>
+      </c>
+      <c r="AS42" t="s">
+        <v>1137</v>
+      </c>
+      <c r="AT42" t="s">
+        <v>1138</v>
+      </c>
+      <c r="AU42" t="s">
+        <v>1139</v>
+      </c>
+      <c r="AV42" t="s">
+        <v>1140</v>
+      </c>
+      <c r="AW42" t="s">
+        <v>1141</v>
+      </c>
+      <c r="AX42" t="s">
+        <v>1087</v>
+      </c>
+      <c r="AY42" t="s">
+        <v>1142</v>
+      </c>
+      <c r="AZ42" t="s">
+        <v>1143</v>
+      </c>
+      <c r="BA42" t="s">
+        <v>1144</v>
+      </c>
+      <c r="BB42" t="s">
+        <v>1145</v>
+      </c>
+      <c r="BC42" t="s">
+        <v>1146</v>
+      </c>
+      <c r="BD42" t="s">
+        <v>928</v>
+      </c>
+      <c r="BE42" t="s">
+        <v>934</v>
+      </c>
+      <c r="BF42" t="s">
+        <v>1147</v>
+      </c>
+      <c r="BG42" t="s">
+        <v>1148</v>
+      </c>
+      <c r="BH42" t="s">
+        <v>1149</v>
+      </c>
+      <c r="BI42" t="s">
+        <v>1150</v>
+      </c>
+      <c r="BJ42" t="s">
+        <v>1009</v>
+      </c>
+      <c r="BK42" t="s">
+        <v>1151</v>
+      </c>
+      <c r="BL42" t="s">
+        <v>1152</v>
+      </c>
+      <c r="BM42" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BN42" t="s">
+        <v>1153</v>
+      </c>
+      <c r="BO42" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BP42" t="s">
+        <v>1155</v>
+      </c>
+      <c r="BQ42" t="s">
+        <v>982</v>
+      </c>
+      <c r="BR42" t="s">
+        <v>1041</v>
+      </c>
+      <c r="BS42" t="s">
+        <v>1156</v>
+      </c>
+      <c r="BT42" t="s">
+        <v>652</v>
+      </c>
+      <c r="BU42" t="s">
+        <v>681</v>
+      </c>
+      <c r="BV42" t="s">
+        <v>1157</v>
+      </c>
+      <c r="BW42" t="s">
+        <v>831</v>
+      </c>
+      <c r="BX42" t="s">
+        <v>520</v>
+      </c>
+      <c r="BY42" t="s">
+        <v>682</v>
+      </c>
+      <c r="BZ42" t="s">
+        <v>1158</v>
+      </c>
+      <c r="CA42" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="43" spans="1:114">
+      <c r="A43" t="s">
+        <v>460</v>
+      </c>
+      <c r="B43" t="s">
+        <v>223</v>
+      </c>
+      <c r="C43" t="s">
+        <v>224</v>
+      </c>
+      <c r="D43" t="s">
+        <v>26</v>
+      </c>
+      <c r="E43" t="s">
+        <v>27</v>
+      </c>
+      <c r="F43">
+        <v>1</v>
+      </c>
+      <c r="G43">
+        <v>42301811</v>
+      </c>
+      <c r="H43" t="s">
+        <v>461</v>
+      </c>
+      <c r="I43">
+        <v>2026</v>
+      </c>
+      <c r="J43" t="s">
+        <v>462</v>
+      </c>
+      <c r="K43" t="s">
+        <v>463</v>
+      </c>
+      <c r="L43" t="s">
+        <v>464</v>
+      </c>
+      <c r="M43" t="s">
+        <v>464</v>
+      </c>
+      <c r="N43" t="s">
+        <v>465</v>
+      </c>
+      <c r="O43">
+        <v>117542</v>
+      </c>
+      <c r="P43">
+        <v>6</v>
+      </c>
+      <c r="Q43">
+        <v>45</v>
+      </c>
+      <c r="R43" t="s">
+        <v>463</v>
+      </c>
+      <c r="S43"/>
+      <c r="T43" t="s">
+        <v>466</v>
+      </c>
+      <c r="U43" t="s">
+        <v>467</v>
+      </c>
+      <c r="V43" t="s">
+        <v>468</v>
+      </c>
+      <c r="W43" t="s">
+        <v>469</v>
+      </c>
+      <c r="X43" t="s">
+        <v>1160</v>
+      </c>
+      <c r="Y43" t="s">
+        <v>1161</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>1162</v>
+      </c>
+      <c r="AA43" t="s">
+        <v>707</v>
+      </c>
+      <c r="AB43" t="s">
+        <v>1163</v>
+      </c>
+      <c r="AC43" t="s">
+        <v>1164</v>
+      </c>
+      <c r="AD43" t="s">
+        <v>1165</v>
+      </c>
+      <c r="AE43" t="s">
+        <v>664</v>
+      </c>
+      <c r="AF43" t="s">
+        <v>1166</v>
+      </c>
+      <c r="AG43" t="s">
+        <v>1167</v>
+      </c>
+      <c r="AH43" t="s">
+        <v>1168</v>
+      </c>
+      <c r="AI43" t="s">
+        <v>1169</v>
+      </c>
+      <c r="AJ43" t="s">
+        <v>1170</v>
+      </c>
+      <c r="AK43" t="s">
+        <v>1171</v>
+      </c>
+      <c r="AL43" t="s">
+        <v>1172</v>
+      </c>
+      <c r="AM43" t="s">
+        <v>1173</v>
+      </c>
+      <c r="AN43" t="s">
+        <v>1174</v>
+      </c>
+      <c r="AO43" t="s">
+        <v>673</v>
+      </c>
+      <c r="AP43" t="s">
+        <v>1175</v>
+      </c>
+      <c r="AQ43" t="s">
+        <v>1176</v>
+      </c>
+      <c r="AR43" t="s">
+        <v>1177</v>
+      </c>
+      <c r="AS43" t="s">
+        <v>1178</v>
+      </c>
+      <c r="AT43" t="s">
+        <v>529</v>
+      </c>
+      <c r="AU43" t="s">
+        <v>1179</v>
+      </c>
+      <c r="AV43" t="s">
+        <v>869</v>
+      </c>
+      <c r="AW43" t="s">
+        <v>982</v>
+      </c>
+      <c r="AX43" t="s">
+        <v>681</v>
+      </c>
+      <c r="AY43" t="s">
+        <v>682</v>
+      </c>
+      <c r="AZ43" t="s">
+        <v>1180</v>
+      </c>
+      <c r="BA43" t="s">
+        <v>1181</v>
+      </c>
+      <c r="BB43" t="s">
+        <v>1182</v>
+      </c>
+      <c r="BC43" t="s">
+        <v>1183</v>
+      </c>
+      <c r="BD43" t="s">
+        <v>735</v>
+      </c>
+      <c r="BE43" t="s">
+        <v>652</v>
+      </c>
+      <c r="BF43" t="s">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="44" spans="1:114">
+      <c r="A44" t="s">
+        <v>470</v>
+      </c>
+      <c r="B44" t="s">
+        <v>471</v>
+      </c>
+      <c r="C44" t="s">
+        <v>472</v>
+      </c>
+      <c r="D44" t="s">
+        <v>334</v>
+      </c>
+      <c r="E44" t="s">
+        <v>130</v>
+      </c>
+      <c r="F44">
+        <v>1</v>
+      </c>
+      <c r="G44">
+        <v>42426220</v>
+      </c>
+      <c r="H44" t="s">
+        <v>473</v>
+      </c>
+      <c r="I44">
+        <v>2026</v>
+      </c>
+      <c r="J44" t="s">
+        <v>474</v>
+      </c>
+      <c r="K44" t="s">
+        <v>475</v>
+      </c>
+      <c r="L44" t="s">
+        <v>476</v>
+      </c>
+      <c r="M44" t="s">
+        <v>477</v>
+      </c>
+      <c r="N44" t="s">
+        <v>478</v>
+      </c>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44" t="s">
+        <v>479</v>
+      </c>
+      <c r="S44"/>
+      <c r="T44" t="s">
+        <v>102</v>
+      </c>
+      <c r="U44" t="s">
+        <v>102</v>
+      </c>
+      <c r="V44" t="s">
+        <v>102</v>
+      </c>
+      <c r="W44" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="45" spans="1:114">
+      <c r="A45" t="s">
+        <v>481</v>
+      </c>
+      <c r="B45" t="s">
+        <v>243</v>
+      </c>
+      <c r="C45" t="s">
+        <v>244</v>
+      </c>
+      <c r="D45" t="s">
+        <v>26</v>
+      </c>
+      <c r="E45" t="s">
+        <v>27</v>
+      </c>
+      <c r="F45">
+        <v>1</v>
+      </c>
+      <c r="G45">
+        <v>42420447</v>
+      </c>
+      <c r="H45" t="s">
+        <v>482</v>
+      </c>
+      <c r="I45">
+        <v>2026</v>
+      </c>
+      <c r="J45" t="s">
+        <v>483</v>
+      </c>
+      <c r="K45" t="s">
+        <v>484</v>
+      </c>
+      <c r="L45" t="s">
+        <v>485</v>
+      </c>
+      <c r="M45" t="s">
+        <v>486</v>
+      </c>
+      <c r="N45" t="s">
+        <v>487</v>
+      </c>
+      <c r="O45"/>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45" t="s">
+        <v>484</v>
+      </c>
+      <c r="S45"/>
+      <c r="T45" t="s">
+        <v>488</v>
+      </c>
+      <c r="U45" t="s">
+        <v>489</v>
+      </c>
+      <c r="V45" t="s">
+        <v>436</v>
+      </c>
+      <c r="W45" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="46" spans="1:114">
+      <c r="A46" t="s">
+        <v>491</v>
+      </c>
+      <c r="B46" t="s">
+        <v>492</v>
+      </c>
+      <c r="C46" t="s">
+        <v>493</v>
+      </c>
+      <c r="D46" t="s">
+        <v>26</v>
+      </c>
+      <c r="E46" t="s">
+        <v>27</v>
+      </c>
+      <c r="F46">
+        <v>1</v>
+      </c>
+      <c r="G46">
+        <v>42489669</v>
+      </c>
+      <c r="H46" t="s">
+        <v>494</v>
+      </c>
+      <c r="I46">
+        <v>2026</v>
+      </c>
+      <c r="J46" t="s">
+        <v>495</v>
+      </c>
+      <c r="K46" t="s">
+        <v>496</v>
+      </c>
+      <c r="L46" t="s">
+        <v>497</v>
+      </c>
+      <c r="M46" t="s">
+        <v>498</v>
+      </c>
+      <c r="N46" t="s">
+        <v>499</v>
+      </c>
+      <c r="O46"/>
+      <c r="P46">
+        <v>9</v>
+      </c>
+      <c r="Q46">
+        <v>225</v>
+      </c>
+      <c r="R46" t="s">
+        <v>500</v>
+      </c>
+      <c r="S46"/>
+      <c r="T46" t="s">
+        <v>501</v>
+      </c>
+      <c r="U46" t="s">
+        <v>502</v>
+      </c>
+      <c r="V46" t="s">
+        <v>503</v>
+      </c>
+      <c r="W46" t="s">
+        <v>504</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="X1:CJ1"/>
-    <mergeCell ref="CK1:CX1"/>
-    <mergeCell ref="CY1:CY1"/>
+    <mergeCell ref="CK1:DH1"/>
+    <mergeCell ref="DI1:DI1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="A3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="A6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="A7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="A8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="A9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="A10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="A11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="A12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="A13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="A14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="A15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="A16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="A17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="A18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="A19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="A20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="A21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="A22" r:id="rId_hyperlink_21"/>
     <hyperlink ref="A23" r:id="rId_hyperlink_22"/>
     <hyperlink ref="A24" r:id="rId_hyperlink_23"/>
     <hyperlink ref="A25" r:id="rId_hyperlink_24"/>
     <hyperlink ref="A26" r:id="rId_hyperlink_25"/>
     <hyperlink ref="A27" r:id="rId_hyperlink_26"/>
     <hyperlink ref="A28" r:id="rId_hyperlink_27"/>
     <hyperlink ref="A29" r:id="rId_hyperlink_28"/>
     <hyperlink ref="A30" r:id="rId_hyperlink_29"/>
     <hyperlink ref="A31" r:id="rId_hyperlink_30"/>
     <hyperlink ref="A32" r:id="rId_hyperlink_31"/>
     <hyperlink ref="A33" r:id="rId_hyperlink_32"/>
     <hyperlink ref="A34" r:id="rId_hyperlink_33"/>
     <hyperlink ref="A35" r:id="rId_hyperlink_34"/>
     <hyperlink ref="A36" r:id="rId_hyperlink_35"/>
     <hyperlink ref="A37" r:id="rId_hyperlink_36"/>
     <hyperlink ref="A38" r:id="rId_hyperlink_37"/>
     <hyperlink ref="A39" r:id="rId_hyperlink_38"/>
     <hyperlink ref="A40" r:id="rId_hyperlink_39"/>
     <hyperlink ref="A41" r:id="rId_hyperlink_40"/>
     <hyperlink ref="A42" r:id="rId_hyperlink_41"/>
-    <hyperlink ref="X2" r:id="rId_hyperlink_42"/>
-[...854 lines deleted...]
-    <hyperlink ref="Y40" r:id="rId_hyperlink_897"/>
+    <hyperlink ref="A43" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="A44" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="A45" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="A46" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="X2" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="Y2" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="Z2" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="AA2" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="AB2" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="AC2" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="AD2" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="AE2" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="AF2" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="AG2" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="AH2" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="AI2" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="AJ2" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="AK2" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="AL2" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="AM2" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="AN2" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="X3" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="Y3" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="Z3" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="AA3" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="AB3" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="AC3" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="AD3" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="AE3" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="AF3" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="AG3" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="AH3" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="X4" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="Y4" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="Z4" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="AA4" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="AB4" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="AC4" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="AD4" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="AE4" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="AF4" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="AG4" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="AH4" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="AI4" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="AJ4" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="AK4" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="AL4" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="AM4" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="AN4" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="AO4" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="AP4" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="AQ4" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="AR4" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="AS4" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="AT4" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="AU4" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="AV4" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="AW4" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="AX4" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="AY4" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="AZ4" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="BA4" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="BB4" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="BC4" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="BD4" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="BE4" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="BF4" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="BG4" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="BH4" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="BI4" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="BJ4" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="BK4" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="BL4" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="BM4" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="BN4" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="BO4" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="BP4" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="BQ4" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="BR4" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="BS4" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="BT4" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="BU4" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="BV4" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="BW4" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="BX4" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="BY4" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="BZ4" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="CA4" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="CB4" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="X5" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="Y5" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="Z5" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="AA5" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="AB5" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="AC5" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="AD5" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="AE5" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="AF5" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="AG5" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="AH5" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="AI5" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="AJ5" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="AK5" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="AL5" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="AM5" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="AN5" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="AO5" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="AP5" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="AQ5" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="AR5" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="AS5" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="AT5" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="AU5" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="AV5" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="AW5" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="X6" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="Y6" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="Z6" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="AA6" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="AB6" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="AC6" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="AD6" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="AE6" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="AF6" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="AG6" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="AH6" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="AI6" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="AJ6" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="AK6" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="AL6" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="AM6" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="AN6" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="AO6" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="AP6" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="AQ6" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="AR6" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="AS6" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="AT6" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="X7" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="Y7" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="Z7" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="AA7" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="AB7" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="X8" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="Y8" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="Z8" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="AA8" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="AB8" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="AC8" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="AD8" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="AE8" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="AF8" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="AG8" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="AH8" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="AI8" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="AJ8" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="AK8" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="AL8" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="AM8" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="AN8" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="AO8" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="AP8" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="AQ8" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="AR8" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="AS8" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="AT8" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="AU8" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="AV8" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="AW8" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="AX8" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="AY8" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="AZ8" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="BA8" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="BB8" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="BC8" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="BD8" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="BE8" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="BF8" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="BG8" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="X9" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="Y9" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="Z9" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="AA9" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="AB9" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="AC9" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="AD9" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="AE9" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="AF9" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="AG9" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="AH9" r:id="rId_hyperlink_231"/>
+    <hyperlink ref="AI9" r:id="rId_hyperlink_232"/>
+    <hyperlink ref="AJ9" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="AK9" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="AL9" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="AM9" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="AN9" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="AO9" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="AP9" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="AQ9" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="AR9" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="AS9" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="AT9" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="AU9" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="AV9" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="AW9" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="AX9" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="AY9" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="AZ9" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="BA9" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="BB9" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="BC9" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="BD9" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="BE9" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="BF9" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="BG9" r:id="rId_hyperlink_256"/>
+    <hyperlink ref="BH9" r:id="rId_hyperlink_257"/>
+    <hyperlink ref="BI9" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="BJ9" r:id="rId_hyperlink_259"/>
+    <hyperlink ref="BK9" r:id="rId_hyperlink_260"/>
+    <hyperlink ref="BL9" r:id="rId_hyperlink_261"/>
+    <hyperlink ref="X10" r:id="rId_hyperlink_262"/>
+    <hyperlink ref="Y10" r:id="rId_hyperlink_263"/>
+    <hyperlink ref="Z10" r:id="rId_hyperlink_264"/>
+    <hyperlink ref="AA10" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="AB10" r:id="rId_hyperlink_266"/>
+    <hyperlink ref="AC10" r:id="rId_hyperlink_267"/>
+    <hyperlink ref="AD10" r:id="rId_hyperlink_268"/>
+    <hyperlink ref="AE10" r:id="rId_hyperlink_269"/>
+    <hyperlink ref="AF10" r:id="rId_hyperlink_270"/>
+    <hyperlink ref="AG10" r:id="rId_hyperlink_271"/>
+    <hyperlink ref="AH10" r:id="rId_hyperlink_272"/>
+    <hyperlink ref="AI10" r:id="rId_hyperlink_273"/>
+    <hyperlink ref="AJ10" r:id="rId_hyperlink_274"/>
+    <hyperlink ref="AK10" r:id="rId_hyperlink_275"/>
+    <hyperlink ref="X11" r:id="rId_hyperlink_276"/>
+    <hyperlink ref="Y11" r:id="rId_hyperlink_277"/>
+    <hyperlink ref="Z11" r:id="rId_hyperlink_278"/>
+    <hyperlink ref="AA11" r:id="rId_hyperlink_279"/>
+    <hyperlink ref="AB11" r:id="rId_hyperlink_280"/>
+    <hyperlink ref="AC11" r:id="rId_hyperlink_281"/>
+    <hyperlink ref="AD11" r:id="rId_hyperlink_282"/>
+    <hyperlink ref="AE11" r:id="rId_hyperlink_283"/>
+    <hyperlink ref="AF11" r:id="rId_hyperlink_284"/>
+    <hyperlink ref="AG11" r:id="rId_hyperlink_285"/>
+    <hyperlink ref="AH11" r:id="rId_hyperlink_286"/>
+    <hyperlink ref="AI11" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="AJ11" r:id="rId_hyperlink_288"/>
+    <hyperlink ref="AK11" r:id="rId_hyperlink_289"/>
+    <hyperlink ref="AL11" r:id="rId_hyperlink_290"/>
+    <hyperlink ref="AM11" r:id="rId_hyperlink_291"/>
+    <hyperlink ref="AN11" r:id="rId_hyperlink_292"/>
+    <hyperlink ref="AO11" r:id="rId_hyperlink_293"/>
+    <hyperlink ref="AP11" r:id="rId_hyperlink_294"/>
+    <hyperlink ref="AQ11" r:id="rId_hyperlink_295"/>
+    <hyperlink ref="AR11" r:id="rId_hyperlink_296"/>
+    <hyperlink ref="AS11" r:id="rId_hyperlink_297"/>
+    <hyperlink ref="AT11" r:id="rId_hyperlink_298"/>
+    <hyperlink ref="AU11" r:id="rId_hyperlink_299"/>
+    <hyperlink ref="AV11" r:id="rId_hyperlink_300"/>
+    <hyperlink ref="AW11" r:id="rId_hyperlink_301"/>
+    <hyperlink ref="AX11" r:id="rId_hyperlink_302"/>
+    <hyperlink ref="AY11" r:id="rId_hyperlink_303"/>
+    <hyperlink ref="AZ11" r:id="rId_hyperlink_304"/>
+    <hyperlink ref="BA11" r:id="rId_hyperlink_305"/>
+    <hyperlink ref="BB11" r:id="rId_hyperlink_306"/>
+    <hyperlink ref="BC11" r:id="rId_hyperlink_307"/>
+    <hyperlink ref="BD11" r:id="rId_hyperlink_308"/>
+    <hyperlink ref="BE11" r:id="rId_hyperlink_309"/>
+    <hyperlink ref="BF11" r:id="rId_hyperlink_310"/>
+    <hyperlink ref="BG11" r:id="rId_hyperlink_311"/>
+    <hyperlink ref="BH11" r:id="rId_hyperlink_312"/>
+    <hyperlink ref="BI11" r:id="rId_hyperlink_313"/>
+    <hyperlink ref="BJ11" r:id="rId_hyperlink_314"/>
+    <hyperlink ref="BK11" r:id="rId_hyperlink_315"/>
+    <hyperlink ref="BL11" r:id="rId_hyperlink_316"/>
+    <hyperlink ref="BM11" r:id="rId_hyperlink_317"/>
+    <hyperlink ref="BN11" r:id="rId_hyperlink_318"/>
+    <hyperlink ref="BO11" r:id="rId_hyperlink_319"/>
+    <hyperlink ref="BP11" r:id="rId_hyperlink_320"/>
+    <hyperlink ref="BQ11" r:id="rId_hyperlink_321"/>
+    <hyperlink ref="BR11" r:id="rId_hyperlink_322"/>
+    <hyperlink ref="BS11" r:id="rId_hyperlink_323"/>
+    <hyperlink ref="BT11" r:id="rId_hyperlink_324"/>
+    <hyperlink ref="BU11" r:id="rId_hyperlink_325"/>
+    <hyperlink ref="BV11" r:id="rId_hyperlink_326"/>
+    <hyperlink ref="BW11" r:id="rId_hyperlink_327"/>
+    <hyperlink ref="BX11" r:id="rId_hyperlink_328"/>
+    <hyperlink ref="BY11" r:id="rId_hyperlink_329"/>
+    <hyperlink ref="BZ11" r:id="rId_hyperlink_330"/>
+    <hyperlink ref="CA11" r:id="rId_hyperlink_331"/>
+    <hyperlink ref="CB11" r:id="rId_hyperlink_332"/>
+    <hyperlink ref="CC11" r:id="rId_hyperlink_333"/>
+    <hyperlink ref="X12" r:id="rId_hyperlink_334"/>
+    <hyperlink ref="Y12" r:id="rId_hyperlink_335"/>
+    <hyperlink ref="Z12" r:id="rId_hyperlink_336"/>
+    <hyperlink ref="AA12" r:id="rId_hyperlink_337"/>
+    <hyperlink ref="AB12" r:id="rId_hyperlink_338"/>
+    <hyperlink ref="AC12" r:id="rId_hyperlink_339"/>
+    <hyperlink ref="AD12" r:id="rId_hyperlink_340"/>
+    <hyperlink ref="AE12" r:id="rId_hyperlink_341"/>
+    <hyperlink ref="AF12" r:id="rId_hyperlink_342"/>
+    <hyperlink ref="AG12" r:id="rId_hyperlink_343"/>
+    <hyperlink ref="AH12" r:id="rId_hyperlink_344"/>
+    <hyperlink ref="AI12" r:id="rId_hyperlink_345"/>
+    <hyperlink ref="AJ12" r:id="rId_hyperlink_346"/>
+    <hyperlink ref="AK12" r:id="rId_hyperlink_347"/>
+    <hyperlink ref="AL12" r:id="rId_hyperlink_348"/>
+    <hyperlink ref="AM12" r:id="rId_hyperlink_349"/>
+    <hyperlink ref="AN12" r:id="rId_hyperlink_350"/>
+    <hyperlink ref="AO12" r:id="rId_hyperlink_351"/>
+    <hyperlink ref="AP12" r:id="rId_hyperlink_352"/>
+    <hyperlink ref="AQ12" r:id="rId_hyperlink_353"/>
+    <hyperlink ref="AR12" r:id="rId_hyperlink_354"/>
+    <hyperlink ref="AS12" r:id="rId_hyperlink_355"/>
+    <hyperlink ref="AT12" r:id="rId_hyperlink_356"/>
+    <hyperlink ref="AU12" r:id="rId_hyperlink_357"/>
+    <hyperlink ref="AV12" r:id="rId_hyperlink_358"/>
+    <hyperlink ref="AW12" r:id="rId_hyperlink_359"/>
+    <hyperlink ref="AX12" r:id="rId_hyperlink_360"/>
+    <hyperlink ref="AY12" r:id="rId_hyperlink_361"/>
+    <hyperlink ref="AZ12" r:id="rId_hyperlink_362"/>
+    <hyperlink ref="BA12" r:id="rId_hyperlink_363"/>
+    <hyperlink ref="X13" r:id="rId_hyperlink_364"/>
+    <hyperlink ref="Y13" r:id="rId_hyperlink_365"/>
+    <hyperlink ref="Z13" r:id="rId_hyperlink_366"/>
+    <hyperlink ref="AA13" r:id="rId_hyperlink_367"/>
+    <hyperlink ref="AB13" r:id="rId_hyperlink_368"/>
+    <hyperlink ref="AC13" r:id="rId_hyperlink_369"/>
+    <hyperlink ref="AD13" r:id="rId_hyperlink_370"/>
+    <hyperlink ref="AE13" r:id="rId_hyperlink_371"/>
+    <hyperlink ref="AF13" r:id="rId_hyperlink_372"/>
+    <hyperlink ref="AG13" r:id="rId_hyperlink_373"/>
+    <hyperlink ref="AH13" r:id="rId_hyperlink_374"/>
+    <hyperlink ref="AI13" r:id="rId_hyperlink_375"/>
+    <hyperlink ref="AJ13" r:id="rId_hyperlink_376"/>
+    <hyperlink ref="AK13" r:id="rId_hyperlink_377"/>
+    <hyperlink ref="AL13" r:id="rId_hyperlink_378"/>
+    <hyperlink ref="AM13" r:id="rId_hyperlink_379"/>
+    <hyperlink ref="AN13" r:id="rId_hyperlink_380"/>
+    <hyperlink ref="AO13" r:id="rId_hyperlink_381"/>
+    <hyperlink ref="AP13" r:id="rId_hyperlink_382"/>
+    <hyperlink ref="AQ13" r:id="rId_hyperlink_383"/>
+    <hyperlink ref="AR13" r:id="rId_hyperlink_384"/>
+    <hyperlink ref="AS13" r:id="rId_hyperlink_385"/>
+    <hyperlink ref="AT13" r:id="rId_hyperlink_386"/>
+    <hyperlink ref="AU13" r:id="rId_hyperlink_387"/>
+    <hyperlink ref="AV13" r:id="rId_hyperlink_388"/>
+    <hyperlink ref="AW13" r:id="rId_hyperlink_389"/>
+    <hyperlink ref="AX13" r:id="rId_hyperlink_390"/>
+    <hyperlink ref="AY13" r:id="rId_hyperlink_391"/>
+    <hyperlink ref="AZ13" r:id="rId_hyperlink_392"/>
+    <hyperlink ref="BA13" r:id="rId_hyperlink_393"/>
+    <hyperlink ref="BB13" r:id="rId_hyperlink_394"/>
+    <hyperlink ref="BC13" r:id="rId_hyperlink_395"/>
+    <hyperlink ref="BD13" r:id="rId_hyperlink_396"/>
+    <hyperlink ref="BE13" r:id="rId_hyperlink_397"/>
+    <hyperlink ref="BF13" r:id="rId_hyperlink_398"/>
+    <hyperlink ref="BG13" r:id="rId_hyperlink_399"/>
+    <hyperlink ref="BH13" r:id="rId_hyperlink_400"/>
+    <hyperlink ref="BI13" r:id="rId_hyperlink_401"/>
+    <hyperlink ref="BJ13" r:id="rId_hyperlink_402"/>
+    <hyperlink ref="BK13" r:id="rId_hyperlink_403"/>
+    <hyperlink ref="BL13" r:id="rId_hyperlink_404"/>
+    <hyperlink ref="BM13" r:id="rId_hyperlink_405"/>
+    <hyperlink ref="BN13" r:id="rId_hyperlink_406"/>
+    <hyperlink ref="BO13" r:id="rId_hyperlink_407"/>
+    <hyperlink ref="BP13" r:id="rId_hyperlink_408"/>
+    <hyperlink ref="BQ13" r:id="rId_hyperlink_409"/>
+    <hyperlink ref="BR13" r:id="rId_hyperlink_410"/>
+    <hyperlink ref="BS13" r:id="rId_hyperlink_411"/>
+    <hyperlink ref="BT13" r:id="rId_hyperlink_412"/>
+    <hyperlink ref="BU13" r:id="rId_hyperlink_413"/>
+    <hyperlink ref="BV13" r:id="rId_hyperlink_414"/>
+    <hyperlink ref="BW13" r:id="rId_hyperlink_415"/>
+    <hyperlink ref="BX13" r:id="rId_hyperlink_416"/>
+    <hyperlink ref="BY13" r:id="rId_hyperlink_417"/>
+    <hyperlink ref="BZ13" r:id="rId_hyperlink_418"/>
+    <hyperlink ref="CA13" r:id="rId_hyperlink_419"/>
+    <hyperlink ref="CB13" r:id="rId_hyperlink_420"/>
+    <hyperlink ref="CC13" r:id="rId_hyperlink_421"/>
+    <hyperlink ref="CD13" r:id="rId_hyperlink_422"/>
+    <hyperlink ref="CE13" r:id="rId_hyperlink_423"/>
+    <hyperlink ref="CF13" r:id="rId_hyperlink_424"/>
+    <hyperlink ref="CG13" r:id="rId_hyperlink_425"/>
+    <hyperlink ref="CH13" r:id="rId_hyperlink_426"/>
+    <hyperlink ref="CI13" r:id="rId_hyperlink_427"/>
+    <hyperlink ref="CJ13" r:id="rId_hyperlink_428"/>
+    <hyperlink ref="X14" r:id="rId_hyperlink_429"/>
+    <hyperlink ref="Y14" r:id="rId_hyperlink_430"/>
+    <hyperlink ref="Z14" r:id="rId_hyperlink_431"/>
+    <hyperlink ref="AA14" r:id="rId_hyperlink_432"/>
+    <hyperlink ref="AB14" r:id="rId_hyperlink_433"/>
+    <hyperlink ref="AC14" r:id="rId_hyperlink_434"/>
+    <hyperlink ref="AD14" r:id="rId_hyperlink_435"/>
+    <hyperlink ref="AE14" r:id="rId_hyperlink_436"/>
+    <hyperlink ref="AF14" r:id="rId_hyperlink_437"/>
+    <hyperlink ref="X15" r:id="rId_hyperlink_438"/>
+    <hyperlink ref="Y15" r:id="rId_hyperlink_439"/>
+    <hyperlink ref="Z15" r:id="rId_hyperlink_440"/>
+    <hyperlink ref="AA15" r:id="rId_hyperlink_441"/>
+    <hyperlink ref="AB15" r:id="rId_hyperlink_442"/>
+    <hyperlink ref="AC15" r:id="rId_hyperlink_443"/>
+    <hyperlink ref="AD15" r:id="rId_hyperlink_444"/>
+    <hyperlink ref="AE15" r:id="rId_hyperlink_445"/>
+    <hyperlink ref="AF15" r:id="rId_hyperlink_446"/>
+    <hyperlink ref="AG15" r:id="rId_hyperlink_447"/>
+    <hyperlink ref="AH15" r:id="rId_hyperlink_448"/>
+    <hyperlink ref="AI15" r:id="rId_hyperlink_449"/>
+    <hyperlink ref="AJ15" r:id="rId_hyperlink_450"/>
+    <hyperlink ref="AK15" r:id="rId_hyperlink_451"/>
+    <hyperlink ref="AL15" r:id="rId_hyperlink_452"/>
+    <hyperlink ref="AM15" r:id="rId_hyperlink_453"/>
+    <hyperlink ref="AN15" r:id="rId_hyperlink_454"/>
+    <hyperlink ref="AO15" r:id="rId_hyperlink_455"/>
+    <hyperlink ref="AP15" r:id="rId_hyperlink_456"/>
+    <hyperlink ref="AQ15" r:id="rId_hyperlink_457"/>
+    <hyperlink ref="AR15" r:id="rId_hyperlink_458"/>
+    <hyperlink ref="AS15" r:id="rId_hyperlink_459"/>
+    <hyperlink ref="AT15" r:id="rId_hyperlink_460"/>
+    <hyperlink ref="AU15" r:id="rId_hyperlink_461"/>
+    <hyperlink ref="AV15" r:id="rId_hyperlink_462"/>
+    <hyperlink ref="X16" r:id="rId_hyperlink_463"/>
+    <hyperlink ref="Y16" r:id="rId_hyperlink_464"/>
+    <hyperlink ref="Z16" r:id="rId_hyperlink_465"/>
+    <hyperlink ref="AA16" r:id="rId_hyperlink_466"/>
+    <hyperlink ref="AB16" r:id="rId_hyperlink_467"/>
+    <hyperlink ref="AC16" r:id="rId_hyperlink_468"/>
+    <hyperlink ref="AD16" r:id="rId_hyperlink_469"/>
+    <hyperlink ref="AE16" r:id="rId_hyperlink_470"/>
+    <hyperlink ref="AF16" r:id="rId_hyperlink_471"/>
+    <hyperlink ref="AG16" r:id="rId_hyperlink_472"/>
+    <hyperlink ref="AH16" r:id="rId_hyperlink_473"/>
+    <hyperlink ref="AI16" r:id="rId_hyperlink_474"/>
+    <hyperlink ref="AJ16" r:id="rId_hyperlink_475"/>
+    <hyperlink ref="AK16" r:id="rId_hyperlink_476"/>
+    <hyperlink ref="AL16" r:id="rId_hyperlink_477"/>
+    <hyperlink ref="AM16" r:id="rId_hyperlink_478"/>
+    <hyperlink ref="AN16" r:id="rId_hyperlink_479"/>
+    <hyperlink ref="AO16" r:id="rId_hyperlink_480"/>
+    <hyperlink ref="AP16" r:id="rId_hyperlink_481"/>
+    <hyperlink ref="AQ16" r:id="rId_hyperlink_482"/>
+    <hyperlink ref="AR16" r:id="rId_hyperlink_483"/>
+    <hyperlink ref="AS16" r:id="rId_hyperlink_484"/>
+    <hyperlink ref="AT16" r:id="rId_hyperlink_485"/>
+    <hyperlink ref="AU16" r:id="rId_hyperlink_486"/>
+    <hyperlink ref="AV16" r:id="rId_hyperlink_487"/>
+    <hyperlink ref="AW16" r:id="rId_hyperlink_488"/>
+    <hyperlink ref="AX16" r:id="rId_hyperlink_489"/>
+    <hyperlink ref="AY16" r:id="rId_hyperlink_490"/>
+    <hyperlink ref="AZ16" r:id="rId_hyperlink_491"/>
+    <hyperlink ref="X17" r:id="rId_hyperlink_492"/>
+    <hyperlink ref="Y17" r:id="rId_hyperlink_493"/>
+    <hyperlink ref="Z17" r:id="rId_hyperlink_494"/>
+    <hyperlink ref="AA17" r:id="rId_hyperlink_495"/>
+    <hyperlink ref="AB17" r:id="rId_hyperlink_496"/>
+    <hyperlink ref="AC17" r:id="rId_hyperlink_497"/>
+    <hyperlink ref="AD17" r:id="rId_hyperlink_498"/>
+    <hyperlink ref="AE17" r:id="rId_hyperlink_499"/>
+    <hyperlink ref="AF17" r:id="rId_hyperlink_500"/>
+    <hyperlink ref="AG17" r:id="rId_hyperlink_501"/>
+    <hyperlink ref="AH17" r:id="rId_hyperlink_502"/>
+    <hyperlink ref="AI17" r:id="rId_hyperlink_503"/>
+    <hyperlink ref="AJ17" r:id="rId_hyperlink_504"/>
+    <hyperlink ref="AK17" r:id="rId_hyperlink_505"/>
+    <hyperlink ref="AL17" r:id="rId_hyperlink_506"/>
+    <hyperlink ref="AM17" r:id="rId_hyperlink_507"/>
+    <hyperlink ref="AN17" r:id="rId_hyperlink_508"/>
+    <hyperlink ref="AO17" r:id="rId_hyperlink_509"/>
+    <hyperlink ref="AP17" r:id="rId_hyperlink_510"/>
+    <hyperlink ref="AQ17" r:id="rId_hyperlink_511"/>
+    <hyperlink ref="AR17" r:id="rId_hyperlink_512"/>
+    <hyperlink ref="AS17" r:id="rId_hyperlink_513"/>
+    <hyperlink ref="AT17" r:id="rId_hyperlink_514"/>
+    <hyperlink ref="AU17" r:id="rId_hyperlink_515"/>
+    <hyperlink ref="AV17" r:id="rId_hyperlink_516"/>
+    <hyperlink ref="AW17" r:id="rId_hyperlink_517"/>
+    <hyperlink ref="AX17" r:id="rId_hyperlink_518"/>
+    <hyperlink ref="AY17" r:id="rId_hyperlink_519"/>
+    <hyperlink ref="AZ17" r:id="rId_hyperlink_520"/>
+    <hyperlink ref="BA17" r:id="rId_hyperlink_521"/>
+    <hyperlink ref="BB17" r:id="rId_hyperlink_522"/>
+    <hyperlink ref="BC17" r:id="rId_hyperlink_523"/>
+    <hyperlink ref="BD17" r:id="rId_hyperlink_524"/>
+    <hyperlink ref="BE17" r:id="rId_hyperlink_525"/>
+    <hyperlink ref="BF17" r:id="rId_hyperlink_526"/>
+    <hyperlink ref="BG17" r:id="rId_hyperlink_527"/>
+    <hyperlink ref="BH17" r:id="rId_hyperlink_528"/>
+    <hyperlink ref="BI17" r:id="rId_hyperlink_529"/>
+    <hyperlink ref="BJ17" r:id="rId_hyperlink_530"/>
+    <hyperlink ref="BK17" r:id="rId_hyperlink_531"/>
+    <hyperlink ref="BL17" r:id="rId_hyperlink_532"/>
+    <hyperlink ref="BM17" r:id="rId_hyperlink_533"/>
+    <hyperlink ref="BN17" r:id="rId_hyperlink_534"/>
+    <hyperlink ref="BO17" r:id="rId_hyperlink_535"/>
+    <hyperlink ref="BP17" r:id="rId_hyperlink_536"/>
+    <hyperlink ref="BQ17" r:id="rId_hyperlink_537"/>
+    <hyperlink ref="BR17" r:id="rId_hyperlink_538"/>
+    <hyperlink ref="BS17" r:id="rId_hyperlink_539"/>
+    <hyperlink ref="BT17" r:id="rId_hyperlink_540"/>
+    <hyperlink ref="BU17" r:id="rId_hyperlink_541"/>
+    <hyperlink ref="BV17" r:id="rId_hyperlink_542"/>
+    <hyperlink ref="BW17" r:id="rId_hyperlink_543"/>
+    <hyperlink ref="BX17" r:id="rId_hyperlink_544"/>
+    <hyperlink ref="BY17" r:id="rId_hyperlink_545"/>
+    <hyperlink ref="BZ17" r:id="rId_hyperlink_546"/>
+    <hyperlink ref="CA17" r:id="rId_hyperlink_547"/>
+    <hyperlink ref="CB17" r:id="rId_hyperlink_548"/>
+    <hyperlink ref="CC17" r:id="rId_hyperlink_549"/>
+    <hyperlink ref="CD17" r:id="rId_hyperlink_550"/>
+    <hyperlink ref="CE17" r:id="rId_hyperlink_551"/>
+    <hyperlink ref="X18" r:id="rId_hyperlink_552"/>
+    <hyperlink ref="Y18" r:id="rId_hyperlink_553"/>
+    <hyperlink ref="Z18" r:id="rId_hyperlink_554"/>
+    <hyperlink ref="AA18" r:id="rId_hyperlink_555"/>
+    <hyperlink ref="AB18" r:id="rId_hyperlink_556"/>
+    <hyperlink ref="AC18" r:id="rId_hyperlink_557"/>
+    <hyperlink ref="AD18" r:id="rId_hyperlink_558"/>
+    <hyperlink ref="AE18" r:id="rId_hyperlink_559"/>
+    <hyperlink ref="AF18" r:id="rId_hyperlink_560"/>
+    <hyperlink ref="AG18" r:id="rId_hyperlink_561"/>
+    <hyperlink ref="AH18" r:id="rId_hyperlink_562"/>
+    <hyperlink ref="AI18" r:id="rId_hyperlink_563"/>
+    <hyperlink ref="AJ18" r:id="rId_hyperlink_564"/>
+    <hyperlink ref="AK18" r:id="rId_hyperlink_565"/>
+    <hyperlink ref="AL18" r:id="rId_hyperlink_566"/>
+    <hyperlink ref="AM18" r:id="rId_hyperlink_567"/>
+    <hyperlink ref="AN18" r:id="rId_hyperlink_568"/>
+    <hyperlink ref="AO18" r:id="rId_hyperlink_569"/>
+    <hyperlink ref="AP18" r:id="rId_hyperlink_570"/>
+    <hyperlink ref="AQ18" r:id="rId_hyperlink_571"/>
+    <hyperlink ref="AR18" r:id="rId_hyperlink_572"/>
+    <hyperlink ref="AS18" r:id="rId_hyperlink_573"/>
+    <hyperlink ref="AT18" r:id="rId_hyperlink_574"/>
+    <hyperlink ref="AU18" r:id="rId_hyperlink_575"/>
+    <hyperlink ref="AV18" r:id="rId_hyperlink_576"/>
+    <hyperlink ref="AW18" r:id="rId_hyperlink_577"/>
+    <hyperlink ref="X19" r:id="rId_hyperlink_578"/>
+    <hyperlink ref="Y19" r:id="rId_hyperlink_579"/>
+    <hyperlink ref="Z19" r:id="rId_hyperlink_580"/>
+    <hyperlink ref="AA19" r:id="rId_hyperlink_581"/>
+    <hyperlink ref="AB19" r:id="rId_hyperlink_582"/>
+    <hyperlink ref="AC19" r:id="rId_hyperlink_583"/>
+    <hyperlink ref="AD19" r:id="rId_hyperlink_584"/>
+    <hyperlink ref="AE19" r:id="rId_hyperlink_585"/>
+    <hyperlink ref="AF19" r:id="rId_hyperlink_586"/>
+    <hyperlink ref="AG19" r:id="rId_hyperlink_587"/>
+    <hyperlink ref="AH19" r:id="rId_hyperlink_588"/>
+    <hyperlink ref="X20" r:id="rId_hyperlink_589"/>
+    <hyperlink ref="Y20" r:id="rId_hyperlink_590"/>
+    <hyperlink ref="Z20" r:id="rId_hyperlink_591"/>
+    <hyperlink ref="AA20" r:id="rId_hyperlink_592"/>
+    <hyperlink ref="AB20" r:id="rId_hyperlink_593"/>
+    <hyperlink ref="AC20" r:id="rId_hyperlink_594"/>
+    <hyperlink ref="AD20" r:id="rId_hyperlink_595"/>
+    <hyperlink ref="AE20" r:id="rId_hyperlink_596"/>
+    <hyperlink ref="AF20" r:id="rId_hyperlink_597"/>
+    <hyperlink ref="AG20" r:id="rId_hyperlink_598"/>
+    <hyperlink ref="AH20" r:id="rId_hyperlink_599"/>
+    <hyperlink ref="AI20" r:id="rId_hyperlink_600"/>
+    <hyperlink ref="AJ20" r:id="rId_hyperlink_601"/>
+    <hyperlink ref="AK20" r:id="rId_hyperlink_602"/>
+    <hyperlink ref="AL20" r:id="rId_hyperlink_603"/>
+    <hyperlink ref="AM20" r:id="rId_hyperlink_604"/>
+    <hyperlink ref="AN20" r:id="rId_hyperlink_605"/>
+    <hyperlink ref="AO20" r:id="rId_hyperlink_606"/>
+    <hyperlink ref="AP20" r:id="rId_hyperlink_607"/>
+    <hyperlink ref="AQ20" r:id="rId_hyperlink_608"/>
+    <hyperlink ref="AR20" r:id="rId_hyperlink_609"/>
+    <hyperlink ref="AS20" r:id="rId_hyperlink_610"/>
+    <hyperlink ref="AT20" r:id="rId_hyperlink_611"/>
+    <hyperlink ref="AU20" r:id="rId_hyperlink_612"/>
+    <hyperlink ref="AV20" r:id="rId_hyperlink_613"/>
+    <hyperlink ref="AW20" r:id="rId_hyperlink_614"/>
+    <hyperlink ref="AX20" r:id="rId_hyperlink_615"/>
+    <hyperlink ref="AY20" r:id="rId_hyperlink_616"/>
+    <hyperlink ref="AZ20" r:id="rId_hyperlink_617"/>
+    <hyperlink ref="BA20" r:id="rId_hyperlink_618"/>
+    <hyperlink ref="BB20" r:id="rId_hyperlink_619"/>
+    <hyperlink ref="BC20" r:id="rId_hyperlink_620"/>
+    <hyperlink ref="BD20" r:id="rId_hyperlink_621"/>
+    <hyperlink ref="BE20" r:id="rId_hyperlink_622"/>
+    <hyperlink ref="BF20" r:id="rId_hyperlink_623"/>
+    <hyperlink ref="X21" r:id="rId_hyperlink_624"/>
+    <hyperlink ref="Y21" r:id="rId_hyperlink_625"/>
+    <hyperlink ref="Z21" r:id="rId_hyperlink_626"/>
+    <hyperlink ref="AA21" r:id="rId_hyperlink_627"/>
+    <hyperlink ref="AB21" r:id="rId_hyperlink_628"/>
+    <hyperlink ref="AC21" r:id="rId_hyperlink_629"/>
+    <hyperlink ref="AD21" r:id="rId_hyperlink_630"/>
+    <hyperlink ref="AE21" r:id="rId_hyperlink_631"/>
+    <hyperlink ref="AF21" r:id="rId_hyperlink_632"/>
+    <hyperlink ref="AG21" r:id="rId_hyperlink_633"/>
+    <hyperlink ref="AH21" r:id="rId_hyperlink_634"/>
+    <hyperlink ref="AI21" r:id="rId_hyperlink_635"/>
+    <hyperlink ref="AJ21" r:id="rId_hyperlink_636"/>
+    <hyperlink ref="AK21" r:id="rId_hyperlink_637"/>
+    <hyperlink ref="AL21" r:id="rId_hyperlink_638"/>
+    <hyperlink ref="AM21" r:id="rId_hyperlink_639"/>
+    <hyperlink ref="AN21" r:id="rId_hyperlink_640"/>
+    <hyperlink ref="AO21" r:id="rId_hyperlink_641"/>
+    <hyperlink ref="AP21" r:id="rId_hyperlink_642"/>
+    <hyperlink ref="AQ21" r:id="rId_hyperlink_643"/>
+    <hyperlink ref="AR21" r:id="rId_hyperlink_644"/>
+    <hyperlink ref="AS21" r:id="rId_hyperlink_645"/>
+    <hyperlink ref="AT21" r:id="rId_hyperlink_646"/>
+    <hyperlink ref="X22" r:id="rId_hyperlink_647"/>
+    <hyperlink ref="Y22" r:id="rId_hyperlink_648"/>
+    <hyperlink ref="Z22" r:id="rId_hyperlink_649"/>
+    <hyperlink ref="AA22" r:id="rId_hyperlink_650"/>
+    <hyperlink ref="AB22" r:id="rId_hyperlink_651"/>
+    <hyperlink ref="AC22" r:id="rId_hyperlink_652"/>
+    <hyperlink ref="AD22" r:id="rId_hyperlink_653"/>
+    <hyperlink ref="AE22" r:id="rId_hyperlink_654"/>
+    <hyperlink ref="AF22" r:id="rId_hyperlink_655"/>
+    <hyperlink ref="AG22" r:id="rId_hyperlink_656"/>
+    <hyperlink ref="AH22" r:id="rId_hyperlink_657"/>
+    <hyperlink ref="AI22" r:id="rId_hyperlink_658"/>
+    <hyperlink ref="AJ22" r:id="rId_hyperlink_659"/>
+    <hyperlink ref="AK22" r:id="rId_hyperlink_660"/>
+    <hyperlink ref="X23" r:id="rId_hyperlink_661"/>
+    <hyperlink ref="Y23" r:id="rId_hyperlink_662"/>
+    <hyperlink ref="Z23" r:id="rId_hyperlink_663"/>
+    <hyperlink ref="AA23" r:id="rId_hyperlink_664"/>
+    <hyperlink ref="AB23" r:id="rId_hyperlink_665"/>
+    <hyperlink ref="AC23" r:id="rId_hyperlink_666"/>
+    <hyperlink ref="AD23" r:id="rId_hyperlink_667"/>
+    <hyperlink ref="AE23" r:id="rId_hyperlink_668"/>
+    <hyperlink ref="AF23" r:id="rId_hyperlink_669"/>
+    <hyperlink ref="AG23" r:id="rId_hyperlink_670"/>
+    <hyperlink ref="AH23" r:id="rId_hyperlink_671"/>
+    <hyperlink ref="AI23" r:id="rId_hyperlink_672"/>
+    <hyperlink ref="AJ23" r:id="rId_hyperlink_673"/>
+    <hyperlink ref="AK23" r:id="rId_hyperlink_674"/>
+    <hyperlink ref="AL23" r:id="rId_hyperlink_675"/>
+    <hyperlink ref="AM23" r:id="rId_hyperlink_676"/>
+    <hyperlink ref="AN23" r:id="rId_hyperlink_677"/>
+    <hyperlink ref="AO23" r:id="rId_hyperlink_678"/>
+    <hyperlink ref="AP23" r:id="rId_hyperlink_679"/>
+    <hyperlink ref="AQ23" r:id="rId_hyperlink_680"/>
+    <hyperlink ref="AR23" r:id="rId_hyperlink_681"/>
+    <hyperlink ref="AS23" r:id="rId_hyperlink_682"/>
+    <hyperlink ref="AT23" r:id="rId_hyperlink_683"/>
+    <hyperlink ref="AU23" r:id="rId_hyperlink_684"/>
+    <hyperlink ref="AV23" r:id="rId_hyperlink_685"/>
+    <hyperlink ref="AW23" r:id="rId_hyperlink_686"/>
+    <hyperlink ref="AX23" r:id="rId_hyperlink_687"/>
+    <hyperlink ref="AY23" r:id="rId_hyperlink_688"/>
+    <hyperlink ref="AZ23" r:id="rId_hyperlink_689"/>
+    <hyperlink ref="BA23" r:id="rId_hyperlink_690"/>
+    <hyperlink ref="BB23" r:id="rId_hyperlink_691"/>
+    <hyperlink ref="BC23" r:id="rId_hyperlink_692"/>
+    <hyperlink ref="BD23" r:id="rId_hyperlink_693"/>
+    <hyperlink ref="BE23" r:id="rId_hyperlink_694"/>
+    <hyperlink ref="BF23" r:id="rId_hyperlink_695"/>
+    <hyperlink ref="BG23" r:id="rId_hyperlink_696"/>
+    <hyperlink ref="BH23" r:id="rId_hyperlink_697"/>
+    <hyperlink ref="BI23" r:id="rId_hyperlink_698"/>
+    <hyperlink ref="BJ23" r:id="rId_hyperlink_699"/>
+    <hyperlink ref="BK23" r:id="rId_hyperlink_700"/>
+    <hyperlink ref="BL23" r:id="rId_hyperlink_701"/>
+    <hyperlink ref="BM23" r:id="rId_hyperlink_702"/>
+    <hyperlink ref="BN23" r:id="rId_hyperlink_703"/>
+    <hyperlink ref="BO23" r:id="rId_hyperlink_704"/>
+    <hyperlink ref="BP23" r:id="rId_hyperlink_705"/>
+    <hyperlink ref="BQ23" r:id="rId_hyperlink_706"/>
+    <hyperlink ref="BR23" r:id="rId_hyperlink_707"/>
+    <hyperlink ref="BS23" r:id="rId_hyperlink_708"/>
+    <hyperlink ref="BT23" r:id="rId_hyperlink_709"/>
+    <hyperlink ref="BU23" r:id="rId_hyperlink_710"/>
+    <hyperlink ref="BV23" r:id="rId_hyperlink_711"/>
+    <hyperlink ref="BW23" r:id="rId_hyperlink_712"/>
+    <hyperlink ref="X24" r:id="rId_hyperlink_713"/>
+    <hyperlink ref="Y24" r:id="rId_hyperlink_714"/>
+    <hyperlink ref="Z24" r:id="rId_hyperlink_715"/>
+    <hyperlink ref="X25" r:id="rId_hyperlink_716"/>
+    <hyperlink ref="Y25" r:id="rId_hyperlink_717"/>
+    <hyperlink ref="Z25" r:id="rId_hyperlink_718"/>
+    <hyperlink ref="AA25" r:id="rId_hyperlink_719"/>
+    <hyperlink ref="AB25" r:id="rId_hyperlink_720"/>
+    <hyperlink ref="AC25" r:id="rId_hyperlink_721"/>
+    <hyperlink ref="AD25" r:id="rId_hyperlink_722"/>
+    <hyperlink ref="AE25" r:id="rId_hyperlink_723"/>
+    <hyperlink ref="AF25" r:id="rId_hyperlink_724"/>
+    <hyperlink ref="AG25" r:id="rId_hyperlink_725"/>
+    <hyperlink ref="AH25" r:id="rId_hyperlink_726"/>
+    <hyperlink ref="AI25" r:id="rId_hyperlink_727"/>
+    <hyperlink ref="AJ25" r:id="rId_hyperlink_728"/>
+    <hyperlink ref="X26" r:id="rId_hyperlink_729"/>
+    <hyperlink ref="Y26" r:id="rId_hyperlink_730"/>
+    <hyperlink ref="Z26" r:id="rId_hyperlink_731"/>
+    <hyperlink ref="AA26" r:id="rId_hyperlink_732"/>
+    <hyperlink ref="AB26" r:id="rId_hyperlink_733"/>
+    <hyperlink ref="AC26" r:id="rId_hyperlink_734"/>
+    <hyperlink ref="AD26" r:id="rId_hyperlink_735"/>
+    <hyperlink ref="AE26" r:id="rId_hyperlink_736"/>
+    <hyperlink ref="AF26" r:id="rId_hyperlink_737"/>
+    <hyperlink ref="AG26" r:id="rId_hyperlink_738"/>
+    <hyperlink ref="AH26" r:id="rId_hyperlink_739"/>
+    <hyperlink ref="AI26" r:id="rId_hyperlink_740"/>
+    <hyperlink ref="AJ26" r:id="rId_hyperlink_741"/>
+    <hyperlink ref="AK26" r:id="rId_hyperlink_742"/>
+    <hyperlink ref="AL26" r:id="rId_hyperlink_743"/>
+    <hyperlink ref="AM26" r:id="rId_hyperlink_744"/>
+    <hyperlink ref="AN26" r:id="rId_hyperlink_745"/>
+    <hyperlink ref="X27" r:id="rId_hyperlink_746"/>
+    <hyperlink ref="Y27" r:id="rId_hyperlink_747"/>
+    <hyperlink ref="Z27" r:id="rId_hyperlink_748"/>
+    <hyperlink ref="AA27" r:id="rId_hyperlink_749"/>
+    <hyperlink ref="AB27" r:id="rId_hyperlink_750"/>
+    <hyperlink ref="AC27" r:id="rId_hyperlink_751"/>
+    <hyperlink ref="AD27" r:id="rId_hyperlink_752"/>
+    <hyperlink ref="AE27" r:id="rId_hyperlink_753"/>
+    <hyperlink ref="AF27" r:id="rId_hyperlink_754"/>
+    <hyperlink ref="AG27" r:id="rId_hyperlink_755"/>
+    <hyperlink ref="AH27" r:id="rId_hyperlink_756"/>
+    <hyperlink ref="AI27" r:id="rId_hyperlink_757"/>
+    <hyperlink ref="AJ27" r:id="rId_hyperlink_758"/>
+    <hyperlink ref="AK27" r:id="rId_hyperlink_759"/>
+    <hyperlink ref="AL27" r:id="rId_hyperlink_760"/>
+    <hyperlink ref="AM27" r:id="rId_hyperlink_761"/>
+    <hyperlink ref="AN27" r:id="rId_hyperlink_762"/>
+    <hyperlink ref="AO27" r:id="rId_hyperlink_763"/>
+    <hyperlink ref="AP27" r:id="rId_hyperlink_764"/>
+    <hyperlink ref="AQ27" r:id="rId_hyperlink_765"/>
+    <hyperlink ref="AR27" r:id="rId_hyperlink_766"/>
+    <hyperlink ref="AS27" r:id="rId_hyperlink_767"/>
+    <hyperlink ref="X28" r:id="rId_hyperlink_768"/>
+    <hyperlink ref="Y28" r:id="rId_hyperlink_769"/>
+    <hyperlink ref="Z28" r:id="rId_hyperlink_770"/>
+    <hyperlink ref="AA28" r:id="rId_hyperlink_771"/>
+    <hyperlink ref="AB28" r:id="rId_hyperlink_772"/>
+    <hyperlink ref="AC28" r:id="rId_hyperlink_773"/>
+    <hyperlink ref="AD28" r:id="rId_hyperlink_774"/>
+    <hyperlink ref="AE28" r:id="rId_hyperlink_775"/>
+    <hyperlink ref="AF28" r:id="rId_hyperlink_776"/>
+    <hyperlink ref="AG28" r:id="rId_hyperlink_777"/>
+    <hyperlink ref="AH28" r:id="rId_hyperlink_778"/>
+    <hyperlink ref="AI28" r:id="rId_hyperlink_779"/>
+    <hyperlink ref="AJ28" r:id="rId_hyperlink_780"/>
+    <hyperlink ref="AK28" r:id="rId_hyperlink_781"/>
+    <hyperlink ref="AL28" r:id="rId_hyperlink_782"/>
+    <hyperlink ref="AM28" r:id="rId_hyperlink_783"/>
+    <hyperlink ref="AN28" r:id="rId_hyperlink_784"/>
+    <hyperlink ref="AO28" r:id="rId_hyperlink_785"/>
+    <hyperlink ref="AP28" r:id="rId_hyperlink_786"/>
+    <hyperlink ref="AQ28" r:id="rId_hyperlink_787"/>
+    <hyperlink ref="AR28" r:id="rId_hyperlink_788"/>
+    <hyperlink ref="AS28" r:id="rId_hyperlink_789"/>
+    <hyperlink ref="AT28" r:id="rId_hyperlink_790"/>
+    <hyperlink ref="AU28" r:id="rId_hyperlink_791"/>
+    <hyperlink ref="AV28" r:id="rId_hyperlink_792"/>
+    <hyperlink ref="AW28" r:id="rId_hyperlink_793"/>
+    <hyperlink ref="AX28" r:id="rId_hyperlink_794"/>
+    <hyperlink ref="AY28" r:id="rId_hyperlink_795"/>
+    <hyperlink ref="AZ28" r:id="rId_hyperlink_796"/>
+    <hyperlink ref="BA28" r:id="rId_hyperlink_797"/>
+    <hyperlink ref="BB28" r:id="rId_hyperlink_798"/>
+    <hyperlink ref="BC28" r:id="rId_hyperlink_799"/>
+    <hyperlink ref="X29" r:id="rId_hyperlink_800"/>
+    <hyperlink ref="Y29" r:id="rId_hyperlink_801"/>
+    <hyperlink ref="Z29" r:id="rId_hyperlink_802"/>
+    <hyperlink ref="AA29" r:id="rId_hyperlink_803"/>
+    <hyperlink ref="AB29" r:id="rId_hyperlink_804"/>
+    <hyperlink ref="AC29" r:id="rId_hyperlink_805"/>
+    <hyperlink ref="AD29" r:id="rId_hyperlink_806"/>
+    <hyperlink ref="AE29" r:id="rId_hyperlink_807"/>
+    <hyperlink ref="AF29" r:id="rId_hyperlink_808"/>
+    <hyperlink ref="AG29" r:id="rId_hyperlink_809"/>
+    <hyperlink ref="AH29" r:id="rId_hyperlink_810"/>
+    <hyperlink ref="AI29" r:id="rId_hyperlink_811"/>
+    <hyperlink ref="AJ29" r:id="rId_hyperlink_812"/>
+    <hyperlink ref="AK29" r:id="rId_hyperlink_813"/>
+    <hyperlink ref="AL29" r:id="rId_hyperlink_814"/>
+    <hyperlink ref="AM29" r:id="rId_hyperlink_815"/>
+    <hyperlink ref="AN29" r:id="rId_hyperlink_816"/>
+    <hyperlink ref="AO29" r:id="rId_hyperlink_817"/>
+    <hyperlink ref="AP29" r:id="rId_hyperlink_818"/>
+    <hyperlink ref="AQ29" r:id="rId_hyperlink_819"/>
+    <hyperlink ref="AR29" r:id="rId_hyperlink_820"/>
+    <hyperlink ref="AS29" r:id="rId_hyperlink_821"/>
+    <hyperlink ref="AT29" r:id="rId_hyperlink_822"/>
+    <hyperlink ref="AU29" r:id="rId_hyperlink_823"/>
+    <hyperlink ref="X30" r:id="rId_hyperlink_824"/>
+    <hyperlink ref="X31" r:id="rId_hyperlink_825"/>
+    <hyperlink ref="Y31" r:id="rId_hyperlink_826"/>
+    <hyperlink ref="Z31" r:id="rId_hyperlink_827"/>
+    <hyperlink ref="AA31" r:id="rId_hyperlink_828"/>
+    <hyperlink ref="AB31" r:id="rId_hyperlink_829"/>
+    <hyperlink ref="AC31" r:id="rId_hyperlink_830"/>
+    <hyperlink ref="AD31" r:id="rId_hyperlink_831"/>
+    <hyperlink ref="AE31" r:id="rId_hyperlink_832"/>
+    <hyperlink ref="AF31" r:id="rId_hyperlink_833"/>
+    <hyperlink ref="AG31" r:id="rId_hyperlink_834"/>
+    <hyperlink ref="AH31" r:id="rId_hyperlink_835"/>
+    <hyperlink ref="AI31" r:id="rId_hyperlink_836"/>
+    <hyperlink ref="AJ31" r:id="rId_hyperlink_837"/>
+    <hyperlink ref="AK31" r:id="rId_hyperlink_838"/>
+    <hyperlink ref="AL31" r:id="rId_hyperlink_839"/>
+    <hyperlink ref="AM31" r:id="rId_hyperlink_840"/>
+    <hyperlink ref="AN31" r:id="rId_hyperlink_841"/>
+    <hyperlink ref="AO31" r:id="rId_hyperlink_842"/>
+    <hyperlink ref="AP31" r:id="rId_hyperlink_843"/>
+    <hyperlink ref="X32" r:id="rId_hyperlink_844"/>
+    <hyperlink ref="Y32" r:id="rId_hyperlink_845"/>
+    <hyperlink ref="Z32" r:id="rId_hyperlink_846"/>
+    <hyperlink ref="X33" r:id="rId_hyperlink_847"/>
+    <hyperlink ref="Y33" r:id="rId_hyperlink_848"/>
+    <hyperlink ref="X34" r:id="rId_hyperlink_849"/>
+    <hyperlink ref="X35" r:id="rId_hyperlink_850"/>
+    <hyperlink ref="Y35" r:id="rId_hyperlink_851"/>
+    <hyperlink ref="Z35" r:id="rId_hyperlink_852"/>
+    <hyperlink ref="X36" r:id="rId_hyperlink_853"/>
+    <hyperlink ref="Y36" r:id="rId_hyperlink_854"/>
+    <hyperlink ref="X37" r:id="rId_hyperlink_855"/>
+    <hyperlink ref="Y37" r:id="rId_hyperlink_856"/>
+    <hyperlink ref="X38" r:id="rId_hyperlink_857"/>
+    <hyperlink ref="Y38" r:id="rId_hyperlink_858"/>
+    <hyperlink ref="Z38" r:id="rId_hyperlink_859"/>
+    <hyperlink ref="AA38" r:id="rId_hyperlink_860"/>
+    <hyperlink ref="AB38" r:id="rId_hyperlink_861"/>
+    <hyperlink ref="AC38" r:id="rId_hyperlink_862"/>
+    <hyperlink ref="AD38" r:id="rId_hyperlink_863"/>
+    <hyperlink ref="AE38" r:id="rId_hyperlink_864"/>
+    <hyperlink ref="AF38" r:id="rId_hyperlink_865"/>
+    <hyperlink ref="AG38" r:id="rId_hyperlink_866"/>
+    <hyperlink ref="AH38" r:id="rId_hyperlink_867"/>
+    <hyperlink ref="AI38" r:id="rId_hyperlink_868"/>
+    <hyperlink ref="AJ38" r:id="rId_hyperlink_869"/>
+    <hyperlink ref="AK38" r:id="rId_hyperlink_870"/>
+    <hyperlink ref="AL38" r:id="rId_hyperlink_871"/>
+    <hyperlink ref="AM38" r:id="rId_hyperlink_872"/>
+    <hyperlink ref="AN38" r:id="rId_hyperlink_873"/>
+    <hyperlink ref="AO38" r:id="rId_hyperlink_874"/>
+    <hyperlink ref="AP38" r:id="rId_hyperlink_875"/>
+    <hyperlink ref="AQ38" r:id="rId_hyperlink_876"/>
+    <hyperlink ref="AR38" r:id="rId_hyperlink_877"/>
+    <hyperlink ref="AS38" r:id="rId_hyperlink_878"/>
+    <hyperlink ref="AT38" r:id="rId_hyperlink_879"/>
+    <hyperlink ref="AU38" r:id="rId_hyperlink_880"/>
+    <hyperlink ref="AV38" r:id="rId_hyperlink_881"/>
+    <hyperlink ref="AW38" r:id="rId_hyperlink_882"/>
+    <hyperlink ref="AX38" r:id="rId_hyperlink_883"/>
+    <hyperlink ref="AY38" r:id="rId_hyperlink_884"/>
+    <hyperlink ref="AZ38" r:id="rId_hyperlink_885"/>
+    <hyperlink ref="X39" r:id="rId_hyperlink_886"/>
+    <hyperlink ref="Y39" r:id="rId_hyperlink_887"/>
+    <hyperlink ref="Z39" r:id="rId_hyperlink_888"/>
+    <hyperlink ref="AA39" r:id="rId_hyperlink_889"/>
+    <hyperlink ref="AB39" r:id="rId_hyperlink_890"/>
+    <hyperlink ref="AC39" r:id="rId_hyperlink_891"/>
+    <hyperlink ref="AD39" r:id="rId_hyperlink_892"/>
+    <hyperlink ref="AE39" r:id="rId_hyperlink_893"/>
+    <hyperlink ref="AF39" r:id="rId_hyperlink_894"/>
+    <hyperlink ref="AG39" r:id="rId_hyperlink_895"/>
+    <hyperlink ref="AH39" r:id="rId_hyperlink_896"/>
+    <hyperlink ref="AI39" r:id="rId_hyperlink_897"/>
+    <hyperlink ref="AJ39" r:id="rId_hyperlink_898"/>
+    <hyperlink ref="AK39" r:id="rId_hyperlink_899"/>
+    <hyperlink ref="X40" r:id="rId_hyperlink_900"/>
+    <hyperlink ref="Y40" r:id="rId_hyperlink_901"/>
+    <hyperlink ref="X41" r:id="rId_hyperlink_902"/>
+    <hyperlink ref="Y41" r:id="rId_hyperlink_903"/>
+    <hyperlink ref="Z41" r:id="rId_hyperlink_904"/>
+    <hyperlink ref="AA41" r:id="rId_hyperlink_905"/>
+    <hyperlink ref="AB41" r:id="rId_hyperlink_906"/>
+    <hyperlink ref="X42" r:id="rId_hyperlink_907"/>
+    <hyperlink ref="Y42" r:id="rId_hyperlink_908"/>
+    <hyperlink ref="Z42" r:id="rId_hyperlink_909"/>
+    <hyperlink ref="AA42" r:id="rId_hyperlink_910"/>
+    <hyperlink ref="AB42" r:id="rId_hyperlink_911"/>
+    <hyperlink ref="AC42" r:id="rId_hyperlink_912"/>
+    <hyperlink ref="AD42" r:id="rId_hyperlink_913"/>
+    <hyperlink ref="AE42" r:id="rId_hyperlink_914"/>
+    <hyperlink ref="AF42" r:id="rId_hyperlink_915"/>
+    <hyperlink ref="AG42" r:id="rId_hyperlink_916"/>
+    <hyperlink ref="AH42" r:id="rId_hyperlink_917"/>
+    <hyperlink ref="AI42" r:id="rId_hyperlink_918"/>
+    <hyperlink ref="AJ42" r:id="rId_hyperlink_919"/>
+    <hyperlink ref="AK42" r:id="rId_hyperlink_920"/>
+    <hyperlink ref="AL42" r:id="rId_hyperlink_921"/>
+    <hyperlink ref="AM42" r:id="rId_hyperlink_922"/>
+    <hyperlink ref="AN42" r:id="rId_hyperlink_923"/>
+    <hyperlink ref="AO42" r:id="rId_hyperlink_924"/>
+    <hyperlink ref="AP42" r:id="rId_hyperlink_925"/>
+    <hyperlink ref="AQ42" r:id="rId_hyperlink_926"/>
+    <hyperlink ref="AR42" r:id="rId_hyperlink_927"/>
+    <hyperlink ref="AS42" r:id="rId_hyperlink_928"/>
+    <hyperlink ref="AT42" r:id="rId_hyperlink_929"/>
+    <hyperlink ref="AU42" r:id="rId_hyperlink_930"/>
+    <hyperlink ref="AV42" r:id="rId_hyperlink_931"/>
+    <hyperlink ref="AW42" r:id="rId_hyperlink_932"/>
+    <hyperlink ref="AX42" r:id="rId_hyperlink_933"/>
+    <hyperlink ref="AY42" r:id="rId_hyperlink_934"/>
+    <hyperlink ref="AZ42" r:id="rId_hyperlink_935"/>
+    <hyperlink ref="BA42" r:id="rId_hyperlink_936"/>
+    <hyperlink ref="BB42" r:id="rId_hyperlink_937"/>
+    <hyperlink ref="BC42" r:id="rId_hyperlink_938"/>
+    <hyperlink ref="BD42" r:id="rId_hyperlink_939"/>
+    <hyperlink ref="BE42" r:id="rId_hyperlink_940"/>
+    <hyperlink ref="BF42" r:id="rId_hyperlink_941"/>
+    <hyperlink ref="BG42" r:id="rId_hyperlink_942"/>
+    <hyperlink ref="BH42" r:id="rId_hyperlink_943"/>
+    <hyperlink ref="BI42" r:id="rId_hyperlink_944"/>
+    <hyperlink ref="BJ42" r:id="rId_hyperlink_945"/>
+    <hyperlink ref="BK42" r:id="rId_hyperlink_946"/>
+    <hyperlink ref="BL42" r:id="rId_hyperlink_947"/>
+    <hyperlink ref="BM42" r:id="rId_hyperlink_948"/>
+    <hyperlink ref="BN42" r:id="rId_hyperlink_949"/>
+    <hyperlink ref="BO42" r:id="rId_hyperlink_950"/>
+    <hyperlink ref="BP42" r:id="rId_hyperlink_951"/>
+    <hyperlink ref="BQ42" r:id="rId_hyperlink_952"/>
+    <hyperlink ref="BR42" r:id="rId_hyperlink_953"/>
+    <hyperlink ref="BS42" r:id="rId_hyperlink_954"/>
+    <hyperlink ref="BT42" r:id="rId_hyperlink_955"/>
+    <hyperlink ref="BU42" r:id="rId_hyperlink_956"/>
+    <hyperlink ref="BV42" r:id="rId_hyperlink_957"/>
+    <hyperlink ref="BW42" r:id="rId_hyperlink_958"/>
+    <hyperlink ref="BX42" r:id="rId_hyperlink_959"/>
+    <hyperlink ref="BY42" r:id="rId_hyperlink_960"/>
+    <hyperlink ref="BZ42" r:id="rId_hyperlink_961"/>
+    <hyperlink ref="CA42" r:id="rId_hyperlink_962"/>
+    <hyperlink ref="X43" r:id="rId_hyperlink_963"/>
+    <hyperlink ref="Y43" r:id="rId_hyperlink_964"/>
+    <hyperlink ref="Z43" r:id="rId_hyperlink_965"/>
+    <hyperlink ref="AA43" r:id="rId_hyperlink_966"/>
+    <hyperlink ref="AB43" r:id="rId_hyperlink_967"/>
+    <hyperlink ref="AC43" r:id="rId_hyperlink_968"/>
+    <hyperlink ref="AD43" r:id="rId_hyperlink_969"/>
+    <hyperlink ref="AE43" r:id="rId_hyperlink_970"/>
+    <hyperlink ref="AF43" r:id="rId_hyperlink_971"/>
+    <hyperlink ref="AG43" r:id="rId_hyperlink_972"/>
+    <hyperlink ref="AH43" r:id="rId_hyperlink_973"/>
+    <hyperlink ref="AI43" r:id="rId_hyperlink_974"/>
+    <hyperlink ref="AJ43" r:id="rId_hyperlink_975"/>
+    <hyperlink ref="AK43" r:id="rId_hyperlink_976"/>
+    <hyperlink ref="AL43" r:id="rId_hyperlink_977"/>
+    <hyperlink ref="AM43" r:id="rId_hyperlink_978"/>
+    <hyperlink ref="AN43" r:id="rId_hyperlink_979"/>
+    <hyperlink ref="AO43" r:id="rId_hyperlink_980"/>
+    <hyperlink ref="AP43" r:id="rId_hyperlink_981"/>
+    <hyperlink ref="AQ43" r:id="rId_hyperlink_982"/>
+    <hyperlink ref="AR43" r:id="rId_hyperlink_983"/>
+    <hyperlink ref="AS43" r:id="rId_hyperlink_984"/>
+    <hyperlink ref="AT43" r:id="rId_hyperlink_985"/>
+    <hyperlink ref="AU43" r:id="rId_hyperlink_986"/>
+    <hyperlink ref="AV43" r:id="rId_hyperlink_987"/>
+    <hyperlink ref="AW43" r:id="rId_hyperlink_988"/>
+    <hyperlink ref="AX43" r:id="rId_hyperlink_989"/>
+    <hyperlink ref="AY43" r:id="rId_hyperlink_990"/>
+    <hyperlink ref="AZ43" r:id="rId_hyperlink_991"/>
+    <hyperlink ref="BA43" r:id="rId_hyperlink_992"/>
+    <hyperlink ref="BB43" r:id="rId_hyperlink_993"/>
+    <hyperlink ref="BC43" r:id="rId_hyperlink_994"/>
+    <hyperlink ref="BD43" r:id="rId_hyperlink_995"/>
+    <hyperlink ref="BE43" r:id="rId_hyperlink_996"/>
+    <hyperlink ref="BF43" r:id="rId_hyperlink_997"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
@@ -10147,32 +11303,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-06-12 19:07:55</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-06-12 19:07:55)</dc:description>
+  <dc:title>Literature Export 2026-07-28 16:26:18</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-07-28 16:26:18)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>